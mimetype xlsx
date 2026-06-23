--- v3 (2026-06-23)
+++ v4 (2026-06-23)
@@ -854,56 +854,56 @@
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>Elégance - Ecole Gontard</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Leau</x:t>
   </x:si>
   <x:si>
-    <x:t>Elégance - Ecole Gontard</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
@@ -1337,500 +1337,500 @@
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H Romane</x:t>
   </x:si>
   <x:si>
     <x:t>05202</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Esclangon</x:t>
   </x:si>
   <x:si>
     <x:t>04103</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée J Audiberti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A David Néel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Sacré-Coeur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée L Pasteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Victor Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Maintenon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Genevoix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de la montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALDEBLORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Auguste et Louis Lumière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Pagnol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée T Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Cocteau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Montmajour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO H Leroy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBS of Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International bilingual school of Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée général Ibn Khaldoun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Mélinée et Missak Manouchian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Thierry Maulnier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST RAPHAEL CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée I Dauphin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée international G Duby</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de l'Empéri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H d'Estienne d'Orves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Montgrand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de Bollène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOLLENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Fénelon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de Tocqueville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée V Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Charles de Gaulle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APT CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Renoir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAGNES SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional Jean D'Ormesson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAURENARD CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de l'Arc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE Cedex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Adam de Craponne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Périer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Matisse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée S Veil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Joseph de la Madeleine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bristol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional Monte-Cristo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLAUCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée R Goscinny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Coudon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Calmette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Aicard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Viala Lacoste</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée H Daumier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P et M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée J Audiberti</x:t>
-[...436 lines deleted...]
-  <x:si>
     <x:t>Lycée St-Charles</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P Cézanne</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Daudet</x:t>
   </x:si>
   <x:si>
     <x:t>13150</x:t>
   </x:si>
   <x:si>
     <x:t>TARASCON</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Amiral de Grasse</x:t>
@@ -2009,59 +2009,59 @@
   <x:si>
     <x:t>Création d'entreprise - Accompagnement thérapeutique en cabinet</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de ressources et d'enseignement supérieur en psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>CRESP FORMATIONS</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Formateur , Licencié pour motif économique , Particulier, individuel , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-11e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Démarrer : lancer le test de son projet d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Création d'Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>PCE</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Entreprise digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Lactofermentation</x:t>
@@ -2195,62 +2195,62 @@
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/05/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/05/2029 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Création et reprise d'entreprise - coaching sportif</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Team Trainer</x:t>
   </x:si>
   <x:si>
     <x:t>GTT</x:t>
   </x:si>
   <x:si>
     <x:t>06390</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise (Ergothérapeute)</x:t>
   </x:si>
   <x:si>
     <x:t>Hestia Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel , Profession libérale , Salarié</x:t>
@@ -2372,92 +2372,92 @@
   <x:si>
     <x:t>13311</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de l'économie sociale et solidaire (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Giapats - CFA Régional Métiers du Social</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social Paca et Corse</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée</x:t>
   </x:si>
   <x:si>
+    <x:t>Si Région Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>Ab Sud Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Prévention sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Européen de Sécurité et de Communication - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>IESC</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jpm Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>38640</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Si Région Paca</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Techniqual</x:t>
   </x:si>
   <x:si>
     <x:t>13480</x:t>
   </x:si>
   <x:si>
     <x:t>CABRIES</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
@@ -2636,56 +2636,56 @@
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases de la pratique du management</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro Manager et développer une TPE/PME</x:t>
   </x:si>
   <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>licence pro mention métiers de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Transmission entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
@@ -2855,65 +2855,65 @@
   <x:si>
     <x:t>Manager des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>12/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
+    <x:t>Alternance Exxecc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Wiki Learn Formation</x:t>
   </x:si>
   <x:si>
     <x:t>WLF</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Alternance Exxecc</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
@@ -3128,62 +3128,62 @@
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises parcours management général</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
   </x:si>
   <x:si>
     <x:t>Management transversal</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel parcours pilotage des chaînes de transport multimodales</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management stratégique</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention sciences et techniques des activités physiques et sportives : management du sport</x:t>
   </x:si>
   <x:si>
-    <x:t>Gestion sport</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Master of Business Administration</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère européen management et stratégie d’entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère management, marketing et stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
@@ -3371,83 +3371,83 @@
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecloson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rk2c Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecloson</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
@@ -3560,69 +3560,69 @@
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skillence</x:t>
   </x:si>
   <x:si>
     <x:t>75012</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Neven Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma - CFA des 3 Caps</x:t>
   </x:si>
   <x:si>
     <x:t>83420</x:t>
   </x:si>
   <x:si>
     <x:t>LA CROIX-VALMER</x:t>
   </x:si>
@@ -5248,135 +5248,135 @@
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>553315</x:v>
+        <x:v>605176</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>605176</x:v>
+        <x:v>553315</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>99</x:v>
@@ -8901,154 +8901,153 @@
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>616215</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>199</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>180</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>495204</x:v>
+        <x:v>625861</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>180</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>504173</x:v>
+        <x:v>495204</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
@@ -9057,60 +9056,60 @@
       <x:c r="J84" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>625861</x:v>
+        <x:v>504173</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -11568,268 +11567,268 @@
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>509665</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
-        <x:v>183</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>495626</x:v>
+        <x:v>624547</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>624547</x:v>
+        <x:v>495626</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>596927</x:v>
+        <x:v>591319</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>591319</x:v>
+        <x:v>596927</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -12523,75 +12522,75 @@
       <x:c r="R144" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>624549</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>616195</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
@@ -13167,76 +13166,76 @@
         <x:v>601410</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>519729</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
@@ -14512,75 +14511,75 @@
       <x:c r="S178" s="14" t="n">
         <x:v>598920</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>600452</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
@@ -14836,639 +14835,639 @@
       <x:c r="K184" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>609233</x:v>
+        <x:v>506060</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>554423</x:v>
+        <x:v>506064</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>546742</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>499328</x:v>
+        <x:v>554423</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>506060</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>506064</x:v>
+        <x:v>499328</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>284</x:v>
-[...1 lines deleted...]
-      <x:c r="H190" s="14" t="s"/>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H190" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
       <x:c r="I190" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>601331</x:v>
+        <x:v>504522</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>601133</x:v>
+        <x:v>602320</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>601134</x:v>
+        <x:v>601331</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>602320</x:v>
+        <x:v>601133</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>276</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>504522</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -16647,76 +16646,76 @@
         <x:v>548750</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>519733</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
@@ -16763,76 +16762,76 @@
         <x:v>558034</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>600454</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
@@ -16879,207 +16878,207 @@
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>546744</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>517314</x:v>
+        <x:v>554431</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>554431</x:v>
+        <x:v>517314</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -21751,230 +21750,230 @@
         <x:v>595082</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>595093</x:v>
+        <x:v>595015</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>595096</x:v>
+        <x:v>595029</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>595015</x:v>
+        <x:v>595031</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>595029</x:v>
+        <x:v>595044</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>432</x:v>
@@ -21983,1120 +21982,1120 @@
       <x:c r="K310" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>595031</x:v>
+        <x:v>595065</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>595044</x:v>
+        <x:v>595068</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>595065</x:v>
+        <x:v>595076</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>595068</x:v>
+        <x:v>595079</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>595076</x:v>
+        <x:v>595081</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>595079</x:v>
+        <x:v>595064</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>595081</x:v>
+        <x:v>595071</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>595064</x:v>
+        <x:v>595073</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>595071</x:v>
+        <x:v>595080</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>595073</x:v>
+        <x:v>595083</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>595080</x:v>
+        <x:v>595022</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>595083</x:v>
+        <x:v>595027</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>595022</x:v>
+        <x:v>595034</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>595027</x:v>
+        <x:v>595037</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>595034</x:v>
+        <x:v>595047</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>595037</x:v>
+        <x:v>595050</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>595047</x:v>
+        <x:v>620477</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>595050</x:v>
+        <x:v>595099</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>620477</x:v>
+        <x:v>595014</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>595099</x:v>
+        <x:v>595026</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>595014</x:v>
+        <x:v>595030</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>595026</x:v>
+        <x:v>595033</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>492</x:v>
@@ -23105,1732 +23104,1732 @@
       <x:c r="K332" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>595030</x:v>
+        <x:v>595036</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>595033</x:v>
+        <x:v>595043</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>595036</x:v>
+        <x:v>595046</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>595043</x:v>
+        <x:v>595049</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="Q336" s="16" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>595046</x:v>
+        <x:v>595052</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>595049</x:v>
+        <x:v>595055</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>595052</x:v>
+        <x:v>595057</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>595055</x:v>
+        <x:v>595058</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>595057</x:v>
+        <x:v>595060</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>595058</x:v>
+        <x:v>595067</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>595060</x:v>
+        <x:v>595070</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>595067</x:v>
+        <x:v>595072</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>595070</x:v>
+        <x:v>595087</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>595072</x:v>
+        <x:v>595088</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>595087</x:v>
+        <x:v>595095</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="Q347" s="4" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="R347" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="Q347" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>595088</x:v>
+        <x:v>595098</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>595095</x:v>
+        <x:v>595018</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>595098</x:v>
+        <x:v>595023</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>595018</x:v>
+        <x:v>595028</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>595023</x:v>
+        <x:v>595035</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>595028</x:v>
+        <x:v>595038</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>595035</x:v>
+        <x:v>595041</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>595038</x:v>
+        <x:v>595048</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>595041</x:v>
+        <x:v>595051</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>595048</x:v>
+        <x:v>595059</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>595051</x:v>
+        <x:v>595061</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>595059</x:v>
+        <x:v>595062</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>595061</x:v>
+        <x:v>595074</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>595062</x:v>
+        <x:v>595090</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>595074</x:v>
+        <x:v>595089</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>595090</x:v>
+        <x:v>595091</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>595089</x:v>
+        <x:v>595102</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>595091</x:v>
+        <x:v>595093</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="Q365" s="4" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="R365" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="Q365" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>595102</x:v>
+        <x:v>595096</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>573</x:v>
@@ -25015,73 +25014,73 @@
         <x:v>595039</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>595053</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>581</x:v>
@@ -25117,76 +25116,76 @@
         <x:v>595054</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>595063</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>584</x:v>
@@ -25269,75 +25268,75 @@
         <x:v>132</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>595075</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>595086</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
@@ -25371,75 +25370,75 @@
         <x:v>308</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>595103</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>595634</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
@@ -25497,51 +25496,51 @@
       <x:c r="I379" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
@@ -25550,202 +25549,202 @@
         <x:v>594</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>595636</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>595637</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>595635</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>595900</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
@@ -25779,128 +25778,128 @@
         <x:v>603</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>595990</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>595964</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>595966</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>573</x:v>
@@ -26289,75 +26288,75 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>595976</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>595973</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
@@ -26443,76 +26442,76 @@
         <x:v>595980</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>595962</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>573</x:v>
@@ -26545,76 +26544,76 @@
         <x:v>595967</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>595971</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>145</x:v>
@@ -26749,76 +26748,76 @@
         <x:v>595639</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>595641</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>399</x:v>
@@ -26847,80 +26846,80 @@
       <x:c r="R405" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>595638</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>595640</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>303</x:v>
@@ -26953,76 +26952,76 @@
         <x:v>595643</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>595644</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>399</x:v>
@@ -27051,129 +27050,129 @@
       <x:c r="R409" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>595642</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>595645</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>595662</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
@@ -27701,106 +27700,106 @@
         <x:v>210</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>528743</x:v>
+        <x:v>528741</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>563524</x:v>
+        <x:v>528743</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
@@ -27808,216 +27807,216 @@
         <x:v>210</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>527633</x:v>
+        <x:v>563524</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>527636</x:v>
+        <x:v>527633</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>528742</x:v>
+        <x:v>527636</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>528741</x:v>
+        <x:v>528742</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -28080,51 +28079,51 @@
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>528740</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -28979,72 +28978,72 @@
         <x:v>530474</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>629484</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
@@ -29235,76 +29234,76 @@
         <x:v>574130</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>630167</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>676</x:v>
@@ -29312,51 +29311,51 @@
       <x:c r="K453" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>530475</x:v>
+        <x:v>574128</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>676</x:v>
@@ -29365,51 +29364,51 @@
       <x:c r="K454" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>574128</x:v>
+        <x:v>530475</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>715</x:v>
@@ -29768,75 +29767,75 @@
       <x:c r="T461" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>36565</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>538239</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
@@ -30141,51 +30140,51 @@
       <x:c r="J468" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>632372</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>37999</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -30458,520 +30457,521 @@
       <x:c r="T473" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>608276</x:v>
+        <x:v>585303</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>41991</x:v>
+        <x:v>40385</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>42854</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>769</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>768</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>626162</x:v>
+        <x:v>608276</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>770</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>40385</x:v>
+        <x:v>41991</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="H476" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>623980</x:v>
+        <x:v>626162</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>678</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>773</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
-        <x:v>38895</x:v>
+        <x:v>40385</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
+      <x:c r="H477" s="0" t="s">
+        <x:v>775</x:v>
+      </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>621791</x:v>
+        <x:v>623980</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>777</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
-        <x:v>40385</x:v>
+        <x:v>38895</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>608278</x:v>
+        <x:v>621791</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>608273</x:v>
+        <x:v>608278</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>767</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>608272</x:v>
+        <x:v>608273</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>585303</x:v>
+        <x:v>608272</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>771</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>771</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>598017</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>781</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
@@ -31039,51 +31039,51 @@
         <x:v>302</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s"/>
       <x:c r="K484" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>613087</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>301</x:v>
@@ -31091,51 +31091,51 @@
       <x:c r="H485" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>613086</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
@@ -31569,100 +31569,100 @@
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>588205</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>588204</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
@@ -32062,51 +32062,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>596824</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
@@ -32123,51 +32123,51 @@
       <x:c r="G504" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I504" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>547216</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
@@ -32177,51 +32177,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>477934</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
@@ -32234,51 +32234,51 @@
       <x:c r="E506" s="14" t="s"/>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>525430</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
@@ -32288,51 +32288,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
         <x:v>525431</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
@@ -32345,51 +32345,51 @@
       <x:c r="E508" s="14" t="s"/>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s"/>
       <x:c r="I508" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>589591</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
@@ -32399,51 +32399,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>589592</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
@@ -32456,51 +32456,51 @@
       <x:c r="E510" s="14" t="s"/>
       <x:c r="F510" s="14" t="s"/>
       <x:c r="G510" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H510" s="14" t="s"/>
       <x:c r="I510" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J510" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K510" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L510" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M510" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N510" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O510" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P510" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q510" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R510" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S510" s="14" t="n">
         <x:v>589590</x:v>
       </x:c>
       <x:c r="T510" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U510" s="16" t="s">
         <x:v>843</x:v>
       </x:c>
     </x:row>
     <x:row r="511" spans="1:21">
       <x:c r="A511" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B511" s="0" t="s">
@@ -32510,51 +32510,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D511" s="3" t="s"/>
       <x:c r="G511" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I511" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J511" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>525429</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
@@ -32567,51 +32567,51 @@
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H512" s="14" t="s"/>
       <x:c r="I512" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J512" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>525432</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>841</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
@@ -32621,51 +32621,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>589588</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>842</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
@@ -32678,51 +32678,51 @@
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>477933</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
@@ -32732,51 +32732,51 @@
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>477935</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
@@ -32791,51 +32791,51 @@
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>553079</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
@@ -32848,51 +32848,51 @@
       <x:c r="E517" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>600230</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
@@ -32907,51 +32907,51 @@
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
         <x:v>600231</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
         <x:v>848</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
@@ -32964,51 +32964,51 @@
       <x:c r="E519" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>553080</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>849</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
@@ -33023,51 +33023,51 @@
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>553081</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>846</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
@@ -33080,51 +33080,51 @@
       <x:c r="E521" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>600232</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
@@ -33202,54 +33202,54 @@
       <x:c r="K523" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>564389</x:v>
+        <x:v>628417</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I524" s="16" t="s">
@@ -33261,54 +33261,54 @@
       <x:c r="K524" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>606241</x:v>
+        <x:v>564389</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -33318,105 +33318,105 @@
       <x:c r="K525" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>628417</x:v>
+        <x:v>606241</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>856</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>592389</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -33539,115 +33539,115 @@
       <x:c r="I529" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>575674</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>558144</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -33672,51 +33672,51 @@
       <x:c r="M531" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>616818</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>856</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -34479,191 +34479,191 @@
         <x:v>623615</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>895</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>885</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
-        <x:v>886</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>885</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>886</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>887</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>599055</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>607293</x:v>
+        <x:v>599055</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>602712</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
@@ -34676,51 +34676,51 @@
       <x:c r="E549" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>544974</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>902</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
@@ -34735,51 +34735,51 @@
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>542211</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
@@ -34792,51 +34792,51 @@
       <x:c r="E551" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>632828</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>903</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
@@ -34853,51 +34853,51 @@
       <x:c r="G552" s="14" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="I552" s="16" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>632830</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
@@ -34913,51 +34913,51 @@
       <x:c r="G553" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H553" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
         <x:v>506456</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
@@ -35710,144 +35710,143 @@
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
-      <x:c r="H567" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>928</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>497637</x:v>
+        <x:v>499451</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>930</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
+        <x:v>930</x:v>
+      </x:c>
+      <x:c r="H568" s="14" t="s">
         <x:v>931</x:v>
       </x:c>
-      <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>931</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>499451</x:v>
+        <x:v>497637</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>932</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>924</x:v>
       </x:c>
@@ -35943,75 +35942,75 @@
       <x:c r="S570" s="14" t="n">
         <x:v>553372</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>602093</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
@@ -36703,84 +36702,84 @@
         <x:v>548736</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s">
-        <x:v>929</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="I584" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>546969</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -36995,75 +36994,75 @@
       <x:c r="S588" s="14" t="n">
         <x:v>553371</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="E589" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
         <x:v>546844</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
@@ -37309,51 +37308,51 @@
       <x:c r="G594" s="14" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="I594" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
@@ -37369,51 +37368,51 @@
       <x:c r="G595" s="0" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="H595" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>608527</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
@@ -37426,51 +37425,51 @@
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>498277</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
@@ -37480,51 +37479,51 @@
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
@@ -37537,51 +37536,51 @@
       <x:c r="E598" s="14" t="s"/>
       <x:c r="F598" s="14" t="s"/>
       <x:c r="G598" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H598" s="14" t="s"/>
       <x:c r="I598" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J598" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K598" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L598" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M598" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N598" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O598" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P598" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="Q598" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R598" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S598" s="14" t="n">
         <x:v>586232</x:v>
       </x:c>
       <x:c r="T598" s="16" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="U598" s="16" t="s">
         <x:v>958</x:v>
       </x:c>
     </x:row>
     <x:row r="599" spans="1:21">
       <x:c r="A599" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B599" s="0" t="s">
@@ -37594,69 +37593,69 @@
       <x:c r="E599" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G599" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>856</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>41818</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -37943,54 +37942,54 @@
       <x:c r="I605" s="4" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>509514</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
@@ -38006,105 +38005,105 @@
       <x:c r="K606" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>597468</x:v>
+        <x:v>597467</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="G607" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>597469</x:v>
+        <x:v>597468</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s"/>
@@ -38114,108 +38113,108 @@
       <x:c r="J608" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
-        <x:v>574</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>597467</x:v>
+        <x:v>597469</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="G609" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>575681</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
@@ -38227,51 +38226,51 @@
       <x:c r="I610" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>575682</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
@@ -38284,54 +38283,54 @@
       <x:c r="I611" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>575684</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
@@ -38343,54 +38342,54 @@
       <x:c r="I612" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>575685</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>38296</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
@@ -38513,51 +38512,51 @@
       <x:c r="J615" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>595427</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
@@ -38569,54 +38568,54 @@
       <x:c r="I616" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>575861</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -38626,54 +38625,54 @@
       <x:c r="I617" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>575862</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
@@ -38685,54 +38684,54 @@
       <x:c r="I618" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>575863</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -39442,168 +39441,167 @@
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>1003</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>595496</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
-        <x:v>298</x:v>
-[...1 lines deleted...]
-      <x:c r="H632" s="14" t="s"/>
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H632" s="14" t="s">
+        <x:v>302</x:v>
+      </x:c>
       <x:c r="I632" s="16" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>592006</x:v>
+        <x:v>576275</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
-        <x:v>1021</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
-        <x:v>301</x:v>
-[...2 lines deleted...]
-        <x:v>302</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
-        <x:v>1022</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>576275</x:v>
+        <x:v>592006</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
-        <x:v>1019</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>27</x:v>
@@ -39960,54 +39958,54 @@
       <x:c r="K641" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>529437</x:v>
+        <x:v>610254</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
-        <x:v>943</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="C642" s="15" t="s"/>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s"/>
       <x:c r="I642" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>173</x:v>
@@ -40015,109 +40013,109 @@
       <x:c r="K642" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>610254</x:v>
+        <x:v>610255</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>1034</x:v>
+        <x:v>1035</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="C643" s="3" t="s"/>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="G643" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>610255</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
-        <x:v>1035</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>1036</x:v>
       </x:c>
       <x:c r="C644" s="15" t="s"/>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s"/>
       <x:c r="K644" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
@@ -40485,51 +40483,51 @@
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J651" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>592231</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
@@ -40544,51 +40542,51 @@
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>553181</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>1049</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
@@ -40601,51 +40599,51 @@
       <x:c r="E653" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>558999</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
@@ -40660,51 +40658,51 @@
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>559000</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
@@ -40717,51 +40715,51 @@
       <x:c r="E655" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>558997</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
@@ -40776,51 +40774,51 @@
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>845</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>558998</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
@@ -40866,132 +40864,132 @@
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I658" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>558233</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H659" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>617500</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38113</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
@@ -41246,87 +41244,87 @@
       <x:c r="M664" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>578327</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>855</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>613732</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
@@ -41339,51 +41337,51 @@
       <x:c r="E666" s="14" t="s"/>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
         <x:v>632685</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
@@ -41393,51 +41391,51 @@
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="G667" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>578831</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
@@ -41450,51 +41448,51 @@
       <x:c r="E668" s="14" t="s"/>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>559226</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
@@ -41507,51 +41505,51 @@
       <x:c r="E669" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>608623</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
@@ -41564,51 +41562,51 @@
       <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>578822</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
@@ -41618,51 +41616,51 @@
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="G671" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>559216</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
@@ -41675,51 +41673,51 @@
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>632686</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
@@ -41729,51 +41727,51 @@
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>613742</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
@@ -42448,417 +42446,416 @@
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>546958</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>1092</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
-        <x:v>1093</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
-        <x:v>1092</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
-        <x:v>1093</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
-        <x:v>613318</x:v>
+        <x:v>617718</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
-        <x:v>1101</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
-        <x:v>694</x:v>
-[...2 lines deleted...]
-        <x:v>695</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
-        <x:v>586486</x:v>
+        <x:v>621173</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
-        <x:v>883</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
-        <x:v>1092</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
-        <x:v>1093</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
-        <x:v>1092</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
-        <x:v>1093</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
-        <x:v>584368</x:v>
+        <x:v>609486</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
-        <x:v>1063</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>617718</x:v>
+        <x:v>584368</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>1105</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>1102</x:v>
-[...1 lines deleted...]
-      <x:c r="H690" s="14" t="s"/>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="H690" s="14" t="s">
+        <x:v>695</x:v>
+      </x:c>
       <x:c r="I690" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
-        <x:v>1104</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
-        <x:v>609486</x:v>
+        <x:v>586486</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
-        <x:v>1106</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
-        <x:v>1107</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
-        <x:v>1109</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
-        <x:v>1109</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="S691" s="0" t="n">
+        <x:v>613318</x:v>
+      </x:c>
+      <x:c r="T691" s="4" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U691" s="4" t="s">
         <x:v>1110</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I692" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>586487</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
@@ -42907,105 +42904,105 @@
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>613321</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>613327</x:v>
       </x:c>
@@ -43018,51 +43015,51 @@
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>613333</x:v>
       </x:c>
@@ -43072,183 +43069,183 @@
       <x:c r="U696" s="16" t="s">
         <x:v>1113</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>613335</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
-        <x:v>1101</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>583268</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
-        <x:v>1109</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
-        <x:v>1109</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>621176</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
         <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
@@ -43407,51 +43404,51 @@
       <x:c r="U702" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="G703" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>584369</x:v>
       </x:c>
@@ -43464,51 +43461,51 @@
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s"/>
       <x:c r="I704" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>613319</x:v>
       </x:c>
@@ -43629,81 +43626,81 @@
       <x:c r="U706" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="G707" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>584370</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>1101</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -43731,171 +43728,171 @@
       <x:c r="R708" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>632724</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>617717</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>1105</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>617719</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>1105</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>581452</x:v>
       </x:c>
@@ -43995,243 +43992,243 @@
       <x:c r="M713" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>574478</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>613320</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
         <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>583269</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>598715</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>613326</x:v>
       </x:c>
@@ -44244,51 +44241,51 @@
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>613329</x:v>
       </x:c>
@@ -44298,51 +44295,51 @@
       <x:c r="U718" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="G719" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>613332</x:v>
       </x:c>
@@ -44466,51 +44463,51 @@
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s"/>
       <x:c r="I722" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>613334</x:v>
       </x:c>
@@ -44577,51 +44574,51 @@
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s"/>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s"/>
       <x:c r="I724" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
         <x:v>613328</x:v>
       </x:c>
@@ -44667,51 +44664,51 @@
       <x:c r="M725" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>577535</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
@@ -45042,87 +45039,87 @@
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I732" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>601389</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
-        <x:v>856</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H733" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
@@ -45629,91 +45626,91 @@
         <x:v>546280</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K742" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O742" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P742" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
         <x:v>600063</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
-        <x:v>1105</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="E743" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H743" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -45812,75 +45809,75 @@
       <x:c r="U744" s="16" t="s">
         <x:v>1148</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="E745" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H745" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
         <x:v>549788</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C746" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D746" s="15" t="s"/>
@@ -45931,75 +45928,75 @@
       <x:c r="U746" s="16" t="s">
         <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C747" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="E747" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H747" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K747" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L747" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M747" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
         <x:v>601388</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
         <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
@@ -46108,135 +46105,135 @@
         <x:v>1153</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I750" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K750" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
         <x:v>549789</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
-        <x:v>856</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="E751" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="J751" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K751" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L751" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M751" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
         <x:v>599943</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
         <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C752" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -46336,737 +46333,738 @@
         <x:v>623596</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
         <x:v>1162</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C754" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
-        <x:v>1111</x:v>
-[...1 lines deleted...]
-      <x:c r="H754" s="14" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H754" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="I754" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J754" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K754" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L754" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M754" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
-        <x:v>1142</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
-        <x:v>542124</x:v>
+        <x:v>552835</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
-        <x:v>747</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C755" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D755" s="3" t="s"/>
       <x:c r="E755" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G755" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="I755" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="J755" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K755" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L755" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
-        <x:v>548184</x:v>
+        <x:v>602015</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
-        <x:v>1163</x:v>
+        <x:v>1165</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C756" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="H756" s="14" t="s"/>
       <x:c r="I756" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="J756" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K756" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L756" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M756" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
-        <x:v>960</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
-        <x:v>553415</x:v>
+        <x:v>599942</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:21">
       <x:c r="A757" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C757" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D757" s="3" t="s"/>
       <x:c r="E757" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="H757" s="0" t="s">
+        <x:v>695</x:v>
       </x:c>
       <x:c r="I757" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="J757" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K757" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L757" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M757" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N757" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O757" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P757" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="Q757" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R757" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S757" s="0" t="n">
-        <x:v>608991</x:v>
+        <x:v>549787</x:v>
       </x:c>
       <x:c r="T757" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="U757" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:21">
       <x:c r="A758" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B758" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C758" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D758" s="15" t="s"/>
       <x:c r="E758" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F758" s="14" t="s"/>
       <x:c r="G758" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H758" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I758" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J758" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K758" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L758" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M758" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N758" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O758" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P758" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="Q758" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="R758" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S758" s="14" t="n">
-        <x:v>607620</x:v>
+        <x:v>604255</x:v>
       </x:c>
       <x:c r="T758" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U758" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:21">
       <x:c r="A759" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C759" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D759" s="3" t="s"/>
       <x:c r="E759" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G759" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="I759" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J759" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K759" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L759" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M759" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N759" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O759" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P759" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
-        <x:v>567805</x:v>
+        <x:v>600064</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C760" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="H760" s="14" t="s"/>
       <x:c r="I760" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J760" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K760" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L760" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M760" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O760" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P760" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="Q760" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R760" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S760" s="14" t="n">
-        <x:v>552835</x:v>
+        <x:v>542124</x:v>
       </x:c>
       <x:c r="T760" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U760" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:21">
       <x:c r="A761" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C761" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D761" s="3" t="s"/>
       <x:c r="E761" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G761" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="I761" s="4" t="s">
-        <x:v>1156</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J761" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K761" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L761" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M761" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N761" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O761" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P761" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q761" s="4" t="s">
-        <x:v>906</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R761" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="S761" s="0" t="n">
-        <x:v>599942</x:v>
+        <x:v>548184</x:v>
       </x:c>
       <x:c r="T761" s="4" t="s">
-        <x:v>1158</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U761" s="4" t="s">
-        <x:v>1034</x:v>
+        <x:v>1169</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:21">
       <x:c r="A762" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B762" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C762" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D762" s="15" t="s"/>
       <x:c r="E762" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F762" s="14" t="s"/>
       <x:c r="G762" s="14" t="s">
-        <x:v>1166</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H762" s="14" t="s"/>
       <x:c r="I762" s="16" t="s">
-        <x:v>1043</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="J762" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K762" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L762" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M762" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N762" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O762" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P762" s="14" t="s">
-        <x:v>1166</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q762" s="16" t="s">
-        <x:v>1043</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R762" s="14" t="s">
-        <x:v>1167</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S762" s="14" t="n">
-        <x:v>602015</x:v>
+        <x:v>567805</x:v>
       </x:c>
       <x:c r="T762" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U762" s="16" t="s">
-        <x:v>1168</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:21">
       <x:c r="A763" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C763" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D763" s="3" t="s"/>
       <x:c r="E763" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G763" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I763" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J763" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K763" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L763" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M763" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N763" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O763" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P763" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="Q763" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R763" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S763" s="0" t="n">
-        <x:v>600064</x:v>
+        <x:v>553415</x:v>
       </x:c>
       <x:c r="T763" s="4" t="s">
-        <x:v>1126</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U763" s="4" t="s">
-        <x:v>752</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:21">
       <x:c r="A764" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B764" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C764" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D764" s="15" t="s"/>
       <x:c r="E764" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F764" s="14" t="s"/>
       <x:c r="G764" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="H764" s="14" t="s"/>
       <x:c r="I764" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J764" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K764" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L764" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M764" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N764" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O764" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P764" s="14" t="s">
-        <x:v>1146</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="Q764" s="16" t="s">
-        <x:v>861</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R764" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S764" s="14" t="n">
-        <x:v>604255</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T764" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U764" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:21">
       <x:c r="A765" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C765" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D765" s="3" t="s"/>
       <x:c r="E765" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G765" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H765" s="0" t="s">
-        <x:v>695</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I765" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J765" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K765" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L765" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M765" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N765" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O765" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P765" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q765" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R765" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S765" s="0" t="n">
-        <x:v>549787</x:v>
+        <x:v>607620</x:v>
       </x:c>
       <x:c r="T765" s="4" t="s">
-        <x:v>1154</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U765" s="4" t="s">
-        <x:v>1169</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:21">
       <x:c r="A766" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B766" s="14" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="C766" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D766" s="15" t="s"/>
       <x:c r="E766" s="14" t="s"/>
       <x:c r="F766" s="14" t="s"/>
       <x:c r="G766" s="14" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="H766" s="14" t="s"/>
       <x:c r="I766" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J766" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -47076,51 +47074,51 @@
       <x:c r="L766" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M766" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N766" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O766" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P766" s="14" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="Q766" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R766" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S766" s="14" t="n">
         <x:v>621795</x:v>
       </x:c>
       <x:c r="T766" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="U766" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:21">
       <x:c r="A767" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
         <x:v>1172</x:v>
       </x:c>
       <x:c r="C767" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D767" s="3" t="s"/>
       <x:c r="E767" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G767" s="0" t="s">
         <x:v>1173</x:v>
       </x:c>
       <x:c r="I767" s="4" t="s">
         <x:v>1174</x:v>
       </x:c>
@@ -47161,51 +47159,51 @@
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:21">
       <x:c r="A768" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B768" s="14" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="C768" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D768" s="15" t="s"/>
       <x:c r="E768" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F768" s="14" t="s"/>
       <x:c r="G768" s="14" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="H768" s="14" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="I768" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J768" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K768" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L768" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M768" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N768" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O768" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P768" s="14" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="Q768" s="16" t="s">
         <x:v>99</x:v>
       </x:c>