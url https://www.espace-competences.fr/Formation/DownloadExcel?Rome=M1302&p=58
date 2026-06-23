--- v2 (2026-06-23)
+++ v3 (2026-06-23)
@@ -428,92 +428,92 @@
   <x:si>
     <x:t>BM boucher charcutier traiteur : option productions charcutières et traiteurs (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BM boulanger (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Boulangerie</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>BM coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Spécialisation coiffure</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation La Seyne sur Mer</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
-    <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>BM Coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
@@ -719,83 +719,83 @@
   <x:si>
     <x:t>BTS métiers de la coiffure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional La Coudoulière</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Magnan</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie de la Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Bbdomi - Le Studio</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Magnan</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Commerciaux Clovis Hugues - Antenne Aix en Provence</x:t>
@@ -854,56 +854,56 @@
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>Elégance - Ecole Gontard</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Leau</x:t>
   </x:si>
   <x:si>
-    <x:t>Elégance - Ecole Gontard</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
@@ -1049,62 +1049,62 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion des entreprises et des administrations parcours gestion, entrepreneuriat et management d'activités (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2029 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
@@ -1181,125 +1181,125 @@
   <x:si>
     <x:t>Public de la formation initiale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical|Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion et management spécialisation en structure animalière (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
+    <x:t>École A (Lycée France Maths)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole A (Lycée France Maths)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Belsunce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jean Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Beaussier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Val de Durance - Henri Silvy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Val de Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>05007</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent P Arène</x:t>
   </x:si>
   <x:si>
     <x:t>04203</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Marie France</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Joliot Curie</x:t>
   </x:si>
   <x:si>
-    <x:t>École A (Lycée France Maths)</x:t>
-[...49 lines deleted...]
-  <x:si>
     <x:t>Lycée A Rimbaud</x:t>
   </x:si>
   <x:si>
     <x:t>13808</x:t>
   </x:si>
   <x:si>
     <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Dumont d'Urville</x:t>
   </x:si>
   <x:si>
     <x:t>83056</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Golfe de St-Tropez</x:t>
   </x:si>
   <x:si>
     <x:t>83580</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
@@ -1337,500 +1337,500 @@
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Parc Impérial</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H Romane</x:t>
   </x:si>
   <x:si>
     <x:t>05202</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Esclangon</x:t>
   </x:si>
   <x:si>
     <x:t>04103</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée J Audiberti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A David Néel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Sacré-Coeur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée L Pasteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO La Cadenelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Victor Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBS of Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International bilingual school of Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée général Ibn Khaldoun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Maintenon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Genevoix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de la montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALDEBLORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Auguste et Louis Lumière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA CIOTAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Pagnol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée T Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Cocteau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Montmajour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO H Leroy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Mélinée et Missak Manouchian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Thierry Maulnier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST RAPHAEL CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée I Dauphin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée international G Duby</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de l'Empéri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H d'Estienne d'Orves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Montgrand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de Bollène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOLLENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Fénelon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de Tocqueville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée V Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Charles de Gaulle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APT CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Renoir</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAGNES SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ch Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Artaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional Jean D'Ormesson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAURENARD CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de l'Arc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE Cedex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Adam de Craponne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Périer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Matisse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée S Veil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Joseph de la Madeleine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bristol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional Monte-Cristo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLAUCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée R Goscinny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Coudon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Calmette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Aicard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Viala Lacoste</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée H Daumier</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P et M Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée J Audiberti</x:t>
-[...436 lines deleted...]
-  <x:si>
     <x:t>Lycée St-Charles</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P Cézanne</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Daudet</x:t>
   </x:si>
   <x:si>
     <x:t>13150</x:t>
   </x:si>
   <x:si>
     <x:t>TARASCON</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Amiral de Grasse</x:t>
@@ -2009,59 +2009,59 @@
   <x:si>
     <x:t>Création d'entreprise - Accompagnement thérapeutique en cabinet</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de ressources et d'enseignement supérieur en psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>CRESP FORMATIONS</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Formateur , Licencié pour motif économique , Particulier, individuel , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE-11e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Démarrer : lancer le test de son projet d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Création d'Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>PCE</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Entreprise digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Lactofermentation</x:t>
@@ -2195,62 +2195,62 @@
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/05/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/18/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/05/2029 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Création et reprise d'entreprise - coaching sportif</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Team Trainer</x:t>
   </x:si>
   <x:si>
     <x:t>GTT</x:t>
   </x:si>
   <x:si>
     <x:t>06390</x:t>
   </x:si>
   <x:si>
     <x:t>Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création et reprise d'entreprise (Ergothérapeute)</x:t>
   </x:si>
   <x:si>
     <x:t>Hestia Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel , Profession libérale , Salarié</x:t>
@@ -2405,65 +2405,65 @@
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Européen de Sécurité et de Communication - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>IESC</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jpm Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>38640</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Si Région Paca</x:t>
   </x:si>
   <x:si>
     <x:t>06270</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
-    <x:t>05/01/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Techniqual</x:t>
   </x:si>
   <x:si>
     <x:t>13480</x:t>
   </x:si>
   <x:si>
     <x:t>CABRIES</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>DU devenir étudiant entrepreneur - Les fondamentaux de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Entrepreunariale</x:t>
@@ -2636,56 +2636,56 @@
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases de la pratique du management</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro Manager et développer une TPE/PME</x:t>
   </x:si>
   <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>licence pro mention métiers de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>Transmission entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
@@ -2852,68 +2852,68 @@
   <x:si>
     <x:t>Manager des hébergements touristiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Exxea</x:t>
   </x:si>
   <x:si>
     <x:t>12/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Alternance Exxecc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wiki Learn Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
-    <x:t>Wiki Learn Formation</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>10/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var</x:t>
   </x:si>
   <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
@@ -3371,83 +3371,83 @@
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecloson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rk2c Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Ecloson</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
@@ -3560,69 +3560,69 @@
   <x:si>
     <x:t>Idev</x:t>
   </x:si>
   <x:si>
     <x:t>13117</x:t>
   </x:si>
   <x:si>
     <x:t>Idev - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skillence</x:t>
   </x:si>
   <x:si>
     <x:t>75012</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Neven Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma - CFA des 3 Caps</x:t>
   </x:si>
   <x:si>
     <x:t>83420</x:t>
   </x:si>
   <x:si>
     <x:t>LA CROIX-VALMER</x:t>
   </x:si>
@@ -5629,429 +5629,428 @@
       <x:c r="K26" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>553195</x:v>
+        <x:v>552785</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>553721</x:v>
+        <x:v>549151</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>555009</x:v>
+        <x:v>572424</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>549151</x:v>
+        <x:v>553721</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>125</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>572424</x:v>
+        <x:v>553195</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>552785</x:v>
+        <x:v>555009</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>555003</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -6092,57 +6091,57 @@
       <x:c r="H34" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>502135</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -6273,57 +6272,57 @@
       <x:c r="H37" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>631116</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -6367,51 +6366,51 @@
       <x:c r="S38" s="14" t="n">
         <x:v>552699</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
@@ -6452,84 +6451,84 @@
       <x:c r="H40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>502234</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
@@ -6603,564 +6602,564 @@
       <x:c r="S42" s="14" t="n">
         <x:v>501896</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>549152</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>553293</x:v>
+        <x:v>631125</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>631120</x:v>
+        <x:v>631128</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>498248</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>631125</x:v>
+        <x:v>555004</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>42351</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>631128</x:v>
+        <x:v>504766</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>555004</x:v>
+        <x:v>504767</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>125</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>504766</x:v>
+        <x:v>553293</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>504767</x:v>
+        <x:v>631120</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>149</x:v>
@@ -7256,51 +7255,51 @@
         <x:v>552704</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>137</x:v>
@@ -7341,57 +7340,57 @@
       <x:c r="H55" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>588229</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36403</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -7462,57 +7461,57 @@
       <x:c r="H57" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>502136</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -7523,57 +7522,57 @@
       <x:c r="H58" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>604157</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -8955,275 +8954,275 @@
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>495204</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>180</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>504173</x:v>
+        <x:v>595145</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>625861</x:v>
+        <x:v>537244</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>595145</x:v>
+        <x:v>504173</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>537244</x:v>
+        <x:v>625861</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H87" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -9374,433 +9373,433 @@
         <x:v>506115</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>546827</x:v>
+        <x:v>495210</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H91" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>549474</x:v>
+        <x:v>625670</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="Q92" s="16" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="R92" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="Q92" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>601140</x:v>
+        <x:v>546827</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>601623</x:v>
+        <x:v>601140</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>495210</x:v>
+        <x:v>601623</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>180</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>625670</x:v>
+        <x:v>549474</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>506127</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -10017,199 +10016,200 @@
       <x:c r="S100" s="14" t="n">
         <x:v>607806</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>554543</x:v>
+        <x:v>511045</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>179</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>511045</x:v>
+        <x:v>554543</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>555007</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -10251,140 +10251,140 @@
       <x:c r="S104" s="14" t="n">
         <x:v>554417</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>601139</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>601409</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -10605,78 +10605,78 @@
       <x:c r="T110" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>611613</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -10688,54 +10688,54 @@
       <x:c r="I112" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>554418</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -11095,54 +11095,54 @@
       <x:c r="I119" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>609229</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -11328,51 +11328,51 @@
       <x:c r="J123" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>542317</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
@@ -11387,51 +11387,51 @@
       <x:c r="J124" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>491859</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>249</x:v>
       </x:c>
@@ -11557,54 +11557,54 @@
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>509665</x:v>
+        <x:v>495626</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -11614,222 +11614,222 @@
       <x:c r="K128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>495626</x:v>
+        <x:v>509665</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>624547</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>596927</x:v>
+        <x:v>591319</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>591319</x:v>
+        <x:v>596927</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>240</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -11847,157 +11847,157 @@
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>624548</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>544981</x:v>
+        <x:v>596934</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>596934</x:v>
+        <x:v>544981</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12250,78 +12250,78 @@
       <x:c r="T139" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>596929</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
@@ -12472,126 +12472,126 @@
       <x:c r="T143" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>624549</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>616195</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
@@ -12731,51 +12731,51 @@
       <x:c r="J148" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>547717</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -12844,54 +12844,54 @@
       <x:c r="I150" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -13017,51 +13017,51 @@
       <x:c r="H153" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>608234</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
@@ -13109,134 +13109,134 @@
       <x:c r="S154" s="14" t="n">
         <x:v>517313</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>601410</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>519729</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
@@ -13368,51 +13368,51 @@
       <x:c r="H159" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>556344</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
@@ -13637,82 +13637,82 @@
         <x:v>547250</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>504797</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -13811,310 +13811,310 @@
       <x:c r="S166" s="14" t="n">
         <x:v>558033</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>548749</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>554425</x:v>
+        <x:v>549475</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>549475</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>547273</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
@@ -14275,90 +14275,93 @@
       <x:c r="S174" s="14" t="n">
         <x:v>544990</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H175" s="0" t="s">
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>601606</x:v>
+        <x:v>510995</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="I176" s="16" t="s">
         <x:v>253</x:v>
@@ -14366,120 +14369,117 @@
       <x:c r="J176" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>493096</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>180</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>510995</x:v>
+        <x:v>601606</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
@@ -14512,75 +14512,75 @@
       <x:c r="S178" s="14" t="n">
         <x:v>598920</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>600452</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
@@ -14686,894 +14686,895 @@
         <x:v>603629</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>499885</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>566900</x:v>
+        <x:v>506060</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>609233</x:v>
+        <x:v>506064</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>554423</x:v>
+        <x:v>566900</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>546742</x:v>
+        <x:v>554423</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>195</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>499328</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>506060</x:v>
+        <x:v>499328</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>213</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H189" s="0" t="s">
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>506064</x:v>
+        <x:v>504522</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>601331</x:v>
+        <x:v>602320</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>601133</x:v>
+        <x:v>601331</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>601134</x:v>
+        <x:v>601133</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>249</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>602320</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>276</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>504522</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>596925</x:v>
+        <x:v>612674</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>612674</x:v>
+        <x:v>596925</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -16009,81 +16010,81 @@
       <x:c r="S204" s="14" t="n">
         <x:v>599753</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>504799</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -16268,113 +16269,113 @@
       <x:c r="I209" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>554433</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>601411</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -16384,179 +16385,179 @@
       <x:c r="I211" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>609235</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>601135</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>601136</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
@@ -16589,134 +16590,134 @@
       <x:c r="S214" s="14" t="n">
         <x:v>607421</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>548750</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>519733</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
@@ -16763,76 +16764,76 @@
         <x:v>558034</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>600454</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
@@ -16879,76 +16880,76 @@
         <x:v>544991</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>546744</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
@@ -16995,311 +16996,311 @@
         <x:v>517314</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>554431</x:v>
+        <x:v>566905</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>285</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>566905</x:v>
+        <x:v>554431</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>504801</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>41599</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
@@ -17309,54 +17310,54 @@
       <x:c r="I227" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>596948</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
@@ -17371,51 +17372,51 @@
       <x:c r="J228" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>575970</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -17941,57 +17942,57 @@
       <x:c r="K238" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>453825</x:v>
+        <x:v>603412</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="U238" s="16" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -18007,51 +18008,51 @@
       <x:c r="M239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>603410</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>172</x:v>
@@ -18062,54 +18063,54 @@
       <x:c r="K240" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>603412</x:v>
+        <x:v>453825</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
@@ -18370,51 +18371,51 @@
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>556169</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>172</x:v>
@@ -18552,51 +18553,51 @@
       <x:c r="M248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>603824</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -18612,51 +18613,51 @@
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>556146</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>172</x:v>
@@ -18673,51 +18674,51 @@
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>554876</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -19130,51 +19131,51 @@
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>603434</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -19311,51 +19312,51 @@
       <x:c r="M261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>603438</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>172</x:v>
@@ -19372,51 +19373,51 @@
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>602564</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H263" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -19671,54 +19672,54 @@
       <x:c r="L267" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>453855</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>172</x:v>
@@ -19735,51 +19736,51 @@
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>554891</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -19977,51 +19978,51 @@
       <x:c r="M272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -20037,51 +20038,51 @@
       <x:c r="M273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -20651,106 +20652,106 @@
       <x:c r="I284" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>499360</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>320</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>595085</x:v>
+        <x:v>595016</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>373</x:v>
@@ -20759,202 +20760,202 @@
       <x:c r="K286" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>595092</x:v>
+        <x:v>595017</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>595101</x:v>
+        <x:v>595020</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>595104</x:v>
+        <x:v>595040</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>595016</x:v>
+        <x:v>595056</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>381</x:v>
@@ -20963,304 +20964,304 @@
       <x:c r="K290" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>595017</x:v>
+        <x:v>595078</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>595020</x:v>
+        <x:v>595084</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>595040</x:v>
+        <x:v>595085</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>595056</x:v>
+        <x:v>595092</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>595078</x:v>
+        <x:v>595101</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>392</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>595084</x:v>
+        <x:v>595104</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>396</x:v>
@@ -21495,75 +21496,75 @@
         <x:v>410</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>595032</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>595042</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
@@ -21751,230 +21752,230 @@
         <x:v>595082</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>595093</x:v>
+        <x:v>595015</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>595096</x:v>
+        <x:v>595029</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>595015</x:v>
+        <x:v>595031</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>595029</x:v>
+        <x:v>595044</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>432</x:v>
@@ -21983,1120 +21984,1120 @@
       <x:c r="K310" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>595031</x:v>
+        <x:v>595065</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>595044</x:v>
+        <x:v>595068</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>595065</x:v>
+        <x:v>595076</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>595068</x:v>
+        <x:v>595079</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>595076</x:v>
+        <x:v>595081</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>595079</x:v>
+        <x:v>620477</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>595081</x:v>
+        <x:v>595099</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>595064</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>595071</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>595073</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>595080</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>595083</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>595022</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>440</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>595027</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>595034</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
         <x:v>595037</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>595047</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>595050</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>620477</x:v>
+        <x:v>595014</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>595099</x:v>
+        <x:v>595026</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>595014</x:v>
+        <x:v>595030</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>595026</x:v>
+        <x:v>595033</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>492</x:v>
@@ -23105,1732 +23106,1732 @@
       <x:c r="K332" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>595030</x:v>
+        <x:v>595036</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>595033</x:v>
+        <x:v>595043</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>595036</x:v>
+        <x:v>595046</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>595043</x:v>
+        <x:v>595049</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="Q336" s="16" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>502</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>595046</x:v>
+        <x:v>595052</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>595049</x:v>
+        <x:v>595055</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>595052</x:v>
+        <x:v>595057</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>595055</x:v>
+        <x:v>595058</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>595057</x:v>
+        <x:v>595060</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>595058</x:v>
+        <x:v>595067</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>595060</x:v>
+        <x:v>595070</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>595067</x:v>
+        <x:v>595072</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>595070</x:v>
+        <x:v>595087</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>595072</x:v>
+        <x:v>595088</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>595087</x:v>
+        <x:v>595095</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="Q347" s="4" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="R347" s="0" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="Q347" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>595088</x:v>
+        <x:v>595098</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>317</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>595095</x:v>
+        <x:v>595018</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>595098</x:v>
+        <x:v>595023</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>595018</x:v>
+        <x:v>595028</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>595023</x:v>
+        <x:v>595035</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>595028</x:v>
+        <x:v>595038</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>595035</x:v>
+        <x:v>595041</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>595038</x:v>
+        <x:v>595048</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>547</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>548</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>549</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>595041</x:v>
+        <x:v>595051</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>550</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>551</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>595048</x:v>
+        <x:v>595059</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>595051</x:v>
+        <x:v>595061</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>595059</x:v>
+        <x:v>595062</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>561</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>595061</x:v>
+        <x:v>595074</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>313</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>563</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>595062</x:v>
+        <x:v>595090</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>595074</x:v>
+        <x:v>595089</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>595090</x:v>
+        <x:v>595091</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>595089</x:v>
+        <x:v>595102</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>595091</x:v>
+        <x:v>595093</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="Q365" s="4" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="R365" s="0" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="Q365" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>595102</x:v>
+        <x:v>595096</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>573</x:v>
@@ -25015,76 +25016,76 @@
         <x:v>595039</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>513</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>595053</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>409</x:v>
@@ -25117,76 +25118,76 @@
         <x:v>595054</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>595063</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>584</x:v>
@@ -25219,125 +25220,125 @@
         <x:v>595066</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>595075</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>595086</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>590</x:v>
       </x:c>
@@ -25371,75 +25372,75 @@
         <x:v>308</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>595103</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>595634</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
@@ -25497,51 +25498,51 @@
       <x:c r="I379" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
@@ -25550,202 +25551,202 @@
         <x:v>594</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>595636</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>595637</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>595635</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>595900</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>600</x:v>
       </x:c>
@@ -25776,183 +25777,183 @@
         <x:v>601</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>595990</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>582</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>554</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>595964</x:v>
+        <x:v>595987</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>595966</x:v>
+        <x:v>595964</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>573</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>595987</x:v>
+        <x:v>595966</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>605</x:v>
@@ -26133,129 +26134,129 @@
       <x:c r="R391" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>595981</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>384</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>595983</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>595985</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
@@ -26289,75 +26290,75 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>595976</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>595973</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
@@ -26443,76 +26444,76 @@
         <x:v>595980</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>554</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>595962</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>573</x:v>
@@ -26545,76 +26546,76 @@
         <x:v>595967</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>595971</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>145</x:v>
@@ -26749,76 +26750,76 @@
         <x:v>595639</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>595641</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>399</x:v>
@@ -26847,80 +26848,80 @@
       <x:c r="R405" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>595638</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>595640</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>303</x:v>
@@ -26953,76 +26954,76 @@
         <x:v>595643</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>595644</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>399</x:v>
@@ -27051,129 +27052,129 @@
       <x:c r="R409" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>595642</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>499</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>595645</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>595662</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
@@ -27333,51 +27334,51 @@
       <x:c r="I415" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>568189</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
@@ -27517,75 +27518,75 @@
         <x:v>109</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>592413</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>565103</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
@@ -27701,106 +27702,106 @@
         <x:v>210</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>528743</x:v>
+        <x:v>528741</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>563524</x:v>
+        <x:v>528743</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
@@ -27808,216 +27809,216 @@
         <x:v>210</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>527633</x:v>
+        <x:v>563524</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H425" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>527636</x:v>
+        <x:v>527633</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>528742</x:v>
+        <x:v>527636</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>648</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>528741</x:v>
+        <x:v>528742</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -28080,51 +28081,51 @@
       <x:c r="L429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>528740</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
@@ -28311,73 +28312,73 @@
         <x:v>565699</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>624661</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>667</x:v>
@@ -28979,72 +28980,72 @@
         <x:v>530474</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>629484</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
@@ -29235,76 +29236,76 @@
         <x:v>574130</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>630167</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>676</x:v>
@@ -29312,51 +29313,51 @@
       <x:c r="K453" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>530475</x:v>
+        <x:v>574128</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>676</x:v>
@@ -29365,51 +29366,51 @@
       <x:c r="K454" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>574128</x:v>
+        <x:v>530475</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>715</x:v>
@@ -29546,78 +29547,78 @@
       <x:c r="T457" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38036</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>42101</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>611864</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -29690,51 +29691,51 @@
       <x:c r="L460" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>504581</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -29768,75 +29769,75 @@
       <x:c r="T461" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>36565</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>538239</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>736</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
@@ -29852,54 +29853,54 @@
       <x:c r="I463" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>600265</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -29913,54 +29914,54 @@
       <x:c r="I464" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>590303</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>745</x:v>
       </x:c>
@@ -30030,51 +30031,51 @@
       <x:c r="J466" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -30084,51 +30085,51 @@
       <x:c r="J467" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>570687</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>37999</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
@@ -30141,51 +30142,51 @@
       <x:c r="J468" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>632372</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>37999</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -30201,51 +30202,51 @@
       <x:c r="J469" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>630791</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
@@ -30733,260 +30734,261 @@
       <x:c r="R478" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>608278</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
+      </x:c>
+      <x:c r="H479" s="0" t="s">
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>767</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>608273</x:v>
+        <x:v>598017</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>779</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>608272</x:v>
+        <x:v>608273</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>778</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>780</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>585303</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>771</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>771</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>598017</x:v>
+        <x:v>608272</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>781</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>782</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -31039,51 +31041,51 @@
         <x:v>302</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s"/>
       <x:c r="K484" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>613087</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>301</x:v>
@@ -31091,51 +31093,51 @@
       <x:c r="H485" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>613086</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>791</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
@@ -32026,51 +32028,51 @@
       <x:c r="M502" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>834</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>497289</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="G503" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -33117,76 +33119,76 @@
         <x:v>600232</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>847</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="C522" s="15" t="s"/>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s"/>
       <x:c r="K522" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>852</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>614279</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
@@ -33202,54 +33204,54 @@
       <x:c r="K523" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>564389</x:v>
+        <x:v>628417</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s"/>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I524" s="16" t="s">
@@ -33261,54 +33263,54 @@
       <x:c r="K524" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>606241</x:v>
+        <x:v>564389</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>854</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="G525" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -33318,105 +33320,105 @@
       <x:c r="K525" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
-        <x:v>628417</x:v>
+        <x:v>606241</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>856</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s"/>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s"/>
       <x:c r="I526" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
-        <x:v>540</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>592389</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -33539,115 +33541,115 @@
       <x:c r="I529" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
         <x:v>575674</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I530" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>558144</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>40134</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -33672,51 +33674,51 @@
       <x:c r="M531" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>858</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>616818</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>856</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -34479,148 +34481,148 @@
         <x:v>623615</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>895</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>885</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
-        <x:v>886</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>885</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>886</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>887</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>599055</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>607293</x:v>
+        <x:v>599055</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>897</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s">
         <x:v>898</x:v>
       </x:c>
       <x:c r="I548" s="16" t="s">
         <x:v>899</x:v>
@@ -34952,380 +34954,380 @@
       <x:c r="T553" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s"/>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K554" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
         <x:v>615882</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="H555" s="0" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>590105</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
       <x:c r="E556" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F556" s="14" t="s"/>
       <x:c r="G556" s="14" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="H556" s="14" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="I556" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J556" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K556" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L556" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M556" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>608402</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>36493</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>541388</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="I558" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>590107</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>910</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>40353</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="E559" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>608401</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>36493</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -35654,364 +35656,364 @@
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>566599</x:v>
+        <x:v>499451</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>928</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
         <x:v>497637</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>930</x:v>
+        <x:v>931</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
-        <x:v>931</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>931</x:v>
+        <x:v>932</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>499451</x:v>
+        <x:v>566599</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>932</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I569" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J569" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K569" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L569" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
-        <x:v>924</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
-        <x:v>602650</x:v>
+        <x:v>553372</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>924</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
-        <x:v>553372</x:v>
+        <x:v>602650</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>602093</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>933</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
@@ -36279,51 +36281,51 @@
       <x:c r="M576" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
         <x:v>552219</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -36416,110 +36418,110 @@
       <x:c r="T578" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
         <x:v>548734</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>941</x:v>
       </x:c>
@@ -36568,51 +36570,51 @@
       <x:c r="M581" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>547477</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>934</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
@@ -36627,72 +36629,72 @@
       <x:c r="M582" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>552224</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>941</x:v>
       </x:c>
@@ -36703,84 +36705,84 @@
         <x:v>548736</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s">
-        <x:v>929</x:v>
+        <x:v>930</x:v>
       </x:c>
       <x:c r="I584" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>928</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>442</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
         <x:v>546969</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -36995,322 +36997,322 @@
       <x:c r="S588" s="14" t="n">
         <x:v>553371</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="E589" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>931</x:v>
+        <x:v>936</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>937</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>938</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>546844</x:v>
+        <x:v>546067</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
-        <x:v>933</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
-        <x:v>939</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>939</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>548733</x:v>
+        <x:v>518424</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>943</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>946</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>498181</x:v>
+        <x:v>548733</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>936</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s"/>
       <x:c r="I592" s="16" t="s">
-        <x:v>937</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>936</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>937</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>938</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>546067</x:v>
+        <x:v>498181</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
-        <x:v>886</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>885</x:v>
+        <x:v>927</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>886</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
-        <x:v>518424</x:v>
+        <x:v>546844</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>947</x:v>
+        <x:v>933</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>951</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="I594" s="16" t="s">
         <x:v>83</x:v>
@@ -37612,51 +37614,51 @@
       <x:c r="M599" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
         <x:v>960</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
-        <x:v>856</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>41818</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s"/>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -37886,51 +37888,51 @@
       <x:c r="I604" s="16" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>741</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>549381</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>978</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>35585</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
@@ -37943,54 +37945,54 @@
       <x:c r="I605" s="4" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>981</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>982</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>509514</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>983</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
@@ -38057,51 +38059,51 @@
       <x:c r="J607" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>597469</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>984</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
@@ -38168,54 +38170,54 @@
       <x:c r="I609" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>575681</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s"/>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
@@ -38227,51 +38229,51 @@
       <x:c r="I610" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>575682</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>988</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
@@ -38284,54 +38286,54 @@
       <x:c r="I611" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
         <x:v>575684</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
@@ -38343,54 +38345,54 @@
       <x:c r="I612" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
         <x:v>985</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
         <x:v>575685</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
         <x:v>990</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
         <x:v>38296</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
       <x:c r="G613" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
@@ -38513,51 +38515,51 @@
       <x:c r="J615" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>595427</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>999</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s"/>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
@@ -38569,54 +38571,54 @@
       <x:c r="I616" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>575861</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>1000</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="G617" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
@@ -38626,54 +38628,54 @@
       <x:c r="I617" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
         <x:v>575862</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
         <x:v>1001</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
       <x:c r="E618" s="14" t="s"/>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
@@ -38685,54 +38687,54 @@
       <x:c r="I618" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>998</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>575863</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>1002</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
@@ -39050,152 +39052,152 @@
       <x:c r="R624" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>595462</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
-        <x:v>1006</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>1007</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>1007</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
-        <x:v>581078</x:v>
+        <x:v>583215</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>1012</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>1004</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
-        <x:v>1008</x:v>
+        <x:v>1006</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>1007</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>583215</x:v>
+        <x:v>581078</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
-        <x:v>1012</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
@@ -40201,75 +40203,75 @@
       <x:c r="T645" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
         <x:v>1037</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
         <x:v>624503</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>1038</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
@@ -40338,51 +40340,51 @@
         <x:v>1043</x:v>
       </x:c>
       <x:c r="J648" s="14" t="s"/>
       <x:c r="K648" s="14" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
         <x:v>623636</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C649" s="3" t="s"/>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>1043</x:v>
@@ -40834,164 +40836,164 @@
       <x:c r="I657" s="4" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>32048</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
         <x:v>617041</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s"/>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I658" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>558233</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="H659" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>1058</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>617500</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>38113</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
@@ -41246,51 +41248,51 @@
       <x:c r="M664" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
         <x:v>578327</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
-        <x:v>855</x:v>
+        <x:v>856</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="G665" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -42448,417 +42450,416 @@
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>546958</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
-        <x:v>1092</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
-        <x:v>1093</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
-        <x:v>1092</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
-        <x:v>1093</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
-        <x:v>613318</x:v>
+        <x:v>617718</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
-        <x:v>1101</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
-        <x:v>694</x:v>
-[...2 lines deleted...]
-        <x:v>695</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
-        <x:v>586486</x:v>
+        <x:v>609486</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
-        <x:v>883</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
-        <x:v>1092</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
-        <x:v>1093</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
-        <x:v>1092</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
-        <x:v>1093</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
-        <x:v>584368</x:v>
+        <x:v>621173</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
-        <x:v>1063</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C689" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I689" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="J689" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K689" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L689" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M689" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N689" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O689" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P689" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q689" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="R689" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S689" s="0" t="n">
-        <x:v>617718</x:v>
+        <x:v>584368</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
-        <x:v>672</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
-        <x:v>1105</x:v>
+        <x:v>1063</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s"/>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>1102</x:v>
-[...1 lines deleted...]
-      <x:c r="H690" s="14" t="s"/>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="H690" s="14" t="s">
+        <x:v>695</x:v>
+      </x:c>
       <x:c r="I690" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
-        <x:v>1104</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
-        <x:v>609486</x:v>
+        <x:v>586486</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
-        <x:v>1106</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
-        <x:v>1107</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
-        <x:v>1109</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
-        <x:v>1109</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="S691" s="0" t="n">
+        <x:v>613318</x:v>
+      </x:c>
+      <x:c r="T691" s="4" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="U691" s="4" t="s">
         <x:v>1110</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C692" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I692" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K692" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>586487</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C693" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D693" s="3" t="s"/>
@@ -42871,87 +42872,87 @@
       <x:c r="J693" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>588119</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K694" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>613321</x:v>
       </x:c>
@@ -42961,51 +42962,51 @@
       <x:c r="U694" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C695" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J695" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>613327</x:v>
       </x:c>
@@ -43018,51 +43019,51 @@
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>613333</x:v>
       </x:c>
@@ -43072,183 +43073,183 @@
       <x:c r="U696" s="16" t="s">
         <x:v>1113</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>613335</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
-        <x:v>1101</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>1114</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s"/>
       <x:c r="I698" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>583268</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>1107</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
-        <x:v>1109</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
+        <x:v>1106</x:v>
+      </x:c>
+      <x:c r="Q699" s="4" t="s">
+        <x:v>1107</x:v>
+      </x:c>
+      <x:c r="R699" s="0" t="s">
         <x:v>1108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>1110</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>621176</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
         <x:v>1116</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
@@ -43407,51 +43408,51 @@
       <x:c r="U702" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="G703" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>584369</x:v>
       </x:c>
@@ -43464,51 +43465,51 @@
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s"/>
       <x:c r="I704" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>613319</x:v>
       </x:c>
@@ -43548,51 +43549,51 @@
       <x:c r="M705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>1123</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>624932</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
         <x:v>1124</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
       <x:c r="I706" s="16" t="s">
         <x:v>1125</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -43629,81 +43630,81 @@
       <x:c r="U706" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C707" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="G707" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J707" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>584370</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>1101</x:v>
+        <x:v>1110</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -43731,171 +43732,171 @@
       <x:c r="R708" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>632724</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="G709" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>617717</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>1105</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s"/>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
         <x:v>617719</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>1105</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="G711" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>581452</x:v>
       </x:c>
@@ -43995,300 +43996,300 @@
       <x:c r="M713" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>574478</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>1107</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>613320</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
         <x:v>1134</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>583269</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>1107</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
-        <x:v>1104</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>598715</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>853</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>1107</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>613326</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
-        <x:v>781</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
         <x:v>1136</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>613329</x:v>
       </x:c>
@@ -44298,51 +44299,51 @@
       <x:c r="U718" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="G719" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>613332</x:v>
       </x:c>
@@ -44430,87 +44431,87 @@
       <x:c r="J721" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>588117</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s"/>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H722" s="14" t="s"/>
       <x:c r="I722" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
         <x:v>613334</x:v>
       </x:c>
@@ -44577,51 +44578,51 @@
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s"/>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="H724" s="14" t="s"/>
       <x:c r="I724" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
-        <x:v>1100</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
         <x:v>1093</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
         <x:v>613328</x:v>
       </x:c>
@@ -44667,51 +44668,51 @@
       <x:c r="M725" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
         <x:v>1129</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>577535</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
-        <x:v>1107</x:v>
+        <x:v>1105</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
@@ -44771,531 +44772,534 @@
       <x:c r="I727" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
         <x:v>599556</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
         <x:v>1143</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s"/>
       <x:c r="I728" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
-        <x:v>960</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
-        <x:v>608992</x:v>
+        <x:v>557588</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>883</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="E729" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H729" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
-        <x:v>1093</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
-        <x:v>1093</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
-        <x:v>557588</x:v>
+        <x:v>605183</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>883</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1092</x:v>
+      </x:c>
+      <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K730" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>1092</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>1093</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
-        <x:v>605183</x:v>
+        <x:v>515031</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="E731" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="H731" s="0" t="s">
+        <x:v>695</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
-        <x:v>1093</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
-        <x:v>1092</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
-        <x:v>1093</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
-        <x:v>515031</x:v>
+        <x:v>601389</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
-        <x:v>983</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
-        <x:v>304</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I732" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
-        <x:v>601389</x:v>
+        <x:v>604768</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
-        <x:v>856</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
-        <x:v>604768</x:v>
+        <x:v>611175</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>43</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
-        <x:v>1144</x:v>
-[...1 lines deleted...]
-      <x:c r="H734" s="14" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H734" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="I734" s="16" t="s">
-        <x:v>1145</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
-        <x:v>1144</x:v>
+        <x:v>1146</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
-        <x:v>1145</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
-        <x:v>611175</x:v>
+        <x:v>552893</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="E735" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H735" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J735" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
-        <x:v>1146</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
-        <x:v>861</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
-        <x:v>552893</x:v>
+        <x:v>553222</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>97</x:v>
@@ -45303,126 +45307,123 @@
       <x:c r="H736" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I736" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
-        <x:v>553222</x:v>
+        <x:v>553309</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="E737" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G737" s="0" t="s">
-        <x:v>97</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
-        <x:v>553309</x:v>
+        <x:v>608992</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s"/>
       <x:c r="I738" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
@@ -45541,54 +45542,54 @@
       <x:c r="I740" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K740" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O740" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
         <x:v>552961</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>1147</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C741" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="E741" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -45629,91 +45630,91 @@
         <x:v>546280</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K742" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O742" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P742" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
         <x:v>600063</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
-        <x:v>1105</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="E743" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="H743" s="0" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
@@ -45729,158 +45730,158 @@
       <x:c r="M743" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>1122</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
         <x:v>632255</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>1111</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s"/>
       <x:c r="I744" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K744" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
         <x:v>599557</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
         <x:v>1148</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="E745" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H745" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
         <x:v>549788</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C746" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D746" s="15" t="s"/>
@@ -45931,75 +45932,75 @@
       <x:c r="U746" s="16" t="s">
         <x:v>1150</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C747" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="E747" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G747" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H747" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K747" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L747" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M747" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
         <x:v>601388</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
         <x:v>1151</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
@@ -46108,135 +46109,135 @@
         <x:v>1153</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C750" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="I750" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K750" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
         <x:v>549789</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
-        <x:v>856</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="E751" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G751" s="0" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="J751" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K751" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L751" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M751" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
         <x:v>599943</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
         <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C752" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
@@ -46336,325 +46337,328 @@
         <x:v>623596</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
         <x:v>1162</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C754" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
-        <x:v>1111</x:v>
-[...1 lines deleted...]
-      <x:c r="H754" s="14" t="s"/>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H754" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="I754" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J754" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K754" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L754" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M754" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
-        <x:v>1142</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
-        <x:v>542124</x:v>
+        <x:v>552835</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
-        <x:v>747</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C755" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D755" s="3" t="s"/>
       <x:c r="E755" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G755" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="I755" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="J755" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K755" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L755" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1163</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1043</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>1164</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
-        <x:v>548184</x:v>
+        <x:v>602015</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
-        <x:v>1163</x:v>
+        <x:v>1165</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C756" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>1155</x:v>
       </x:c>
       <x:c r="H756" s="14" t="s"/>
       <x:c r="I756" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>1156</x:v>
       </x:c>
       <x:c r="J756" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K756" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L756" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M756" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
-        <x:v>960</x:v>
+        <x:v>1166</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>1167</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
-        <x:v>553415</x:v>
+        <x:v>599942</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>1158</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:21">
       <x:c r="A757" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C757" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D757" s="3" t="s"/>
       <x:c r="E757" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G757" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="H757" s="0" t="s">
+        <x:v>695</x:v>
       </x:c>
       <x:c r="I757" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J757" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K757" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L757" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M757" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N757" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O757" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P757" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="Q757" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="R757" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S757" s="0" t="n">
-        <x:v>608991</x:v>
+        <x:v>549787</x:v>
       </x:c>
       <x:c r="T757" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>1154</x:v>
       </x:c>
       <x:c r="U757" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>1168</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:21">
       <x:c r="A758" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B758" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C758" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D758" s="15" t="s"/>
       <x:c r="E758" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F758" s="14" t="s"/>
       <x:c r="G758" s="14" t="s">
-        <x:v>97</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1100</x:v>
+      </x:c>
+      <x:c r="H758" s="14" t="s"/>
       <x:c r="I758" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J758" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K758" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L758" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M758" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N758" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O758" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P758" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q758" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R758" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="S758" s="14" t="n">
-        <x:v>607620</x:v>
+        <x:v>548184</x:v>
       </x:c>
       <x:c r="T758" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="U758" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>1169</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:21">
       <x:c r="A759" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C759" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D759" s="3" t="s"/>
       <x:c r="E759" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G759" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="I759" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="J759" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -46713,239 +46717,239 @@
       <x:c r="H760" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I760" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J760" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K760" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L760" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M760" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O760" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P760" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q760" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="R760" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S760" s="14" t="n">
-        <x:v>552835</x:v>
+        <x:v>607620</x:v>
       </x:c>
       <x:c r="T760" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U760" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:21">
       <x:c r="A761" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C761" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D761" s="3" t="s"/>
       <x:c r="E761" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G761" s="0" t="s">
-        <x:v>1155</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="I761" s="4" t="s">
-        <x:v>1156</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="J761" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K761" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L761" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M761" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N761" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O761" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P761" s="0" t="s">
-        <x:v>1164</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="Q761" s="4" t="s">
-        <x:v>906</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R761" s="0" t="s">
-        <x:v>1165</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S761" s="0" t="n">
-        <x:v>599942</x:v>
+        <x:v>542124</x:v>
       </x:c>
       <x:c r="T761" s="4" t="s">
-        <x:v>1158</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U761" s="4" t="s">
-        <x:v>1034</x:v>
+        <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="762" spans="1:21">
       <x:c r="A762" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B762" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C762" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D762" s="15" t="s"/>
       <x:c r="E762" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F762" s="14" t="s"/>
       <x:c r="G762" s="14" t="s">
-        <x:v>1166</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H762" s="14" t="s"/>
       <x:c r="I762" s="16" t="s">
-        <x:v>1043</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J762" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K762" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L762" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M762" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N762" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O762" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P762" s="14" t="s">
-        <x:v>1166</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="Q762" s="16" t="s">
-        <x:v>1043</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R762" s="14" t="s">
-        <x:v>1167</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S762" s="14" t="n">
-        <x:v>602015</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T762" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="U762" s="16" t="s">
-        <x:v>1168</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="763" spans="1:21">
       <x:c r="A763" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B763" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C763" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D763" s="3" t="s"/>
       <x:c r="E763" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G763" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I763" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J763" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K763" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L763" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M763" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N763" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O763" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P763" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="Q763" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R763" s="0" t="s">
-        <x:v>815</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S763" s="0" t="n">
-        <x:v>600064</x:v>
+        <x:v>553415</x:v>
       </x:c>
       <x:c r="T763" s="4" t="s">
-        <x:v>1126</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="U763" s="4" t="s">
-        <x:v>752</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="764" spans="1:21">
       <x:c r="A764" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B764" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C764" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D764" s="15" t="s"/>
       <x:c r="E764" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F764" s="14" t="s"/>
       <x:c r="G764" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H764" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I764" s="16" t="s">
         <x:v>99</x:v>
@@ -46980,93 +46984,90 @@
       <x:c r="S764" s="14" t="n">
         <x:v>604255</x:v>
       </x:c>
       <x:c r="T764" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="U764" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:21">
       <x:c r="A765" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="C765" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D765" s="3" t="s"/>
       <x:c r="E765" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="G765" s="0" t="s">
-        <x:v>694</x:v>
-[...2 lines deleted...]
-        <x:v>695</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="I765" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J765" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K765" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L765" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="M765" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N765" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O765" s="0" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P765" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q765" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="R765" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="S765" s="0" t="n">
-        <x:v>549787</x:v>
+        <x:v>600064</x:v>
       </x:c>
       <x:c r="T765" s="4" t="s">
-        <x:v>1154</x:v>
+        <x:v>1126</x:v>
       </x:c>
       <x:c r="U765" s="4" t="s">
-        <x:v>1169</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:21">
       <x:c r="A766" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B766" s="14" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="C766" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D766" s="15" t="s"/>
       <x:c r="E766" s="14" t="s"/>
       <x:c r="F766" s="14" t="s"/>
       <x:c r="G766" s="14" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="H766" s="14" t="s"/>
       <x:c r="I766" s="16" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="J766" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
@@ -47161,78 +47162,78 @@
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="768" spans="1:21">
       <x:c r="A768" s="13" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B768" s="14" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="C768" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D768" s="15" t="s"/>
       <x:c r="E768" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F768" s="14" t="s"/>
       <x:c r="G768" s="14" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="H768" s="14" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="I768" s="16" t="s">
-        <x:v>1103</x:v>
+        <x:v>1101</x:v>
       </x:c>
       <x:c r="J768" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K768" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L768" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="M768" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N768" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O768" s="14" t="s">
         <x:v>964</x:v>
       </x:c>
       <x:c r="P768" s="14" t="s">
         <x:v>1181</x:v>
       </x:c>
       <x:c r="Q768" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R768" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S768" s="14" t="n">
         <x:v>607829</x:v>
       </x:c>
       <x:c r="T768" s="16" t="s">
         <x:v>1182</x:v>
       </x:c>
       <x:c r="U768" s="16" t="s">
         <x:v>1183</x:v>
       </x:c>
     </x:row>
     <x:row r="769" spans="1:21">
       <x:c r="A769" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B769" s="0" t="s">
         <x:v>1184</x:v>
       </x:c>
       <x:c r="C769" s="3" t="s"/>
       <x:c r="D769" s="3" t="s"/>
       <x:c r="G769" s="0" t="s">
         <x:v>1185</x:v>
       </x:c>
       <x:c r="H769" s="0" t="s">
         <x:v>1186</x:v>