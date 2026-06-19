--- v3 (2026-06-18)
+++ v4 (2026-06-19)
@@ -302,80 +302,80 @@
   <x:si>
     <x:t>Hippocratus</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Anatomie palpatoire</x:t>
   </x:si>
   <x:si>
     <x:t>Temana</x:t>
   </x:si>
   <x:si>
     <x:t>31770</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Unamano</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>13190</x:t>
   </x:si>
   <x:si>
     <x:t>ALLAUCH</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Unamano</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Apprendre et pratiquer la naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Naturospirit</x:t>
   </x:si>
   <x:si>
     <x:t>92200</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2026 00:00:00</x:t>
@@ -404,65 +404,65 @@
   <x:si>
     <x:t>Groupe Polygone</x:t>
   </x:si>
   <x:si>
     <x:t>GP</x:t>
   </x:si>
   <x:si>
     <x:t>95000</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
+    <x:t>04/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Eki-Vie - Harmonika</x:t>
   </x:si>
   <x:si>
     <x:t>78730</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/15/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Art thérapie premium</x:t>
   </x:si>
   <x:si>
     <x:t>Patricia Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Elu , Enseignant , Formateur , Handicapé moteur</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2027 00:00:00</x:t>
@@ -713,62 +713,62 @@
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Enseignant , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>01/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/05/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/05/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Devenir masseur bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir Sophrologue</x:t>
   </x:si>
   <x:si>
     <x:t>Sofronicia</x:t>
   </x:si>
   <x:si>
     <x:t>20000</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>05/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2026 00:00:00</x:t>
@@ -833,77 +833,77 @@
   <x:si>
     <x:t>Bruno Schmucki</x:t>
   </x:si>
   <x:si>
     <x:t>33380</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Forme et Minceur</x:t>
   </x:si>
   <x:si>
     <x:t>Head spa</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Michael Felappi - Infinity Group Academy</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
+    <x:t>08/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
     <x:t>07/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/03/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Herboristerie - S'installer en France en tant que praticien</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Huiles essentielles et hydrolats bio - Production et vente de produits issus de la distillation</x:t>
   </x:si>
   <x:si>
     <x:t>Savoir Faire et Découverte</x:t>
   </x:si>
   <x:si>
     <x:t>31000</x:t>
   </x:si>
   <x:si>
     <x:t>Conjoint collaborateur d'exploitant agricole , Demandeur d'emploi , Exploitant agricole, salarié agricole , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ROSANS</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnose</x:t>
@@ -1052,65 +1052,65 @@
   <x:si>
     <x:t>La Cour du Bien Etre</x:t>
   </x:si>
   <x:si>
     <x:t>EKTC</x:t>
   </x:si>
   <x:si>
     <x:t>38000</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Surya Formations</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>MOUGINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/21/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kinesiologue professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de Formations aux Techniques Douces</x:t>
   </x:si>
   <x:si>
     <x:t>INFOR'TED</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
@@ -1223,74 +1223,74 @@
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Lithothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Madéro'fit</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>VELAUX</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie corps</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie visage</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie visage et corps</x:t>
@@ -1736,137 +1736,137 @@
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Module - Anatomie-Physiologie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Module d’acquisition de compétences en danse-thérapie</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Module d’acquisition de compétences en médiation artistique</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Enseignant , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathe</x:t>
   </x:si>
   <x:si>
+    <x:t>CNR Formations - Collège de Naturopathie ressourcée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/08/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CNR Formations - Collège de Naturopathie ressourcée</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Naturopathe holistique</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Synergie Naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>ESN</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathe, relaxologue, praticien en réflexologie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Naturopathie</x:t>
   </x:si>
   <x:si>
+    <x:t>Innovnaturopathie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>La Ferme de Beaugensiers</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BELGENTIER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agent de la fonction publique hospitalière , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>BELGENTIER</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Salarié , Tout public</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Femme , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi plus de 26 ans , Femme , Licencié pour motif économique , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Olfactothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>Philosophihe du yoga</x:t>
@@ -1880,239 +1880,239 @@
   <x:si>
     <x:t>03/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Phytothérapie gemmothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pilates - Utilisation du petit matériel</x:t>
   </x:si>
   <x:si>
     <x:t>11/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien 1 - Hypnose et communication ericksonienne - Initiale</x:t>
   </x:si>
   <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/23/2026 00:00:00</x:t>
+    <x:t>04/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/19/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Praticien 2 - Hypnose et communication ericksonienne - Initiale</x:t>
   </x:si>
   <x:si>
     <x:t>01/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/11/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Praticien en accompagnement au changement et la gestion du stress par l'hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Transe-Formations</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en art thérapie</x:t>
   </x:si>
   <x:si>
+    <x:t>Institut Privé Jacquet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEPA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Privé Jacquet</x:t>
-[...8 lines deleted...]
-    <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié , Tout public</x:t>
+    <x:t>12/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien en Art Thérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E-Faculté de Psychologie et de Psychanalyse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFPP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien en Art Thérapie</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/19/2027 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Praticien en EFT (Emotional Freedom Techniques)</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en herboristerie</x:t>
   </x:si>
   <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose conversationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>05/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en hypnose Ericksonienne</x:t>
   </x:si>
   <x:si>
     <x:t>Efcoaching</x:t>
   </x:si>
   <x:si>
     <x:t>13580</x:t>
   </x:si>
   <x:si>
+    <x:t>CANNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>CANNES</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Praticien en hypnose thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en massage sportif et californien</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Snob Dog Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13382</x:t>
   </x:si>
   <x:si>
+    <x:t>Commerçant , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Commerçant , Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Praticien en naturopathie à distance</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PRATICIEN EN NATUROPATHIE ENERGETIQUE A DISTANCE</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Formation Naturopathie Energétique</x:t>
   </x:si>
   <x:si>
     <x:t>CFNE</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en Shiatsu</x:t>
   </x:si>
   <x:si>
     <x:t>Marie-Hélène Reynaud Joanny</x:t>
@@ -2141,62 +2141,62 @@
   <x:si>
     <x:t>Praticien Janzu : massage et relaxation aquatique. Cursus complet</x:t>
   </x:si>
   <x:si>
     <x:t>Thomas Vanhee - Osmoz Life</x:t>
   </x:si>
   <x:si>
     <x:t>83136</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Profession libérale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MEOUNES-LES-MONTRIEUX</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien naturopathe</x:t>
   </x:si>
   <x:si>
+    <x:t>Adnr</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALBONNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Particulier, individuel</x:t>
   </x:si>
   <x:si>
-    <x:t>Adnr</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>11/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien naturopathe : éducateur de santé</x:t>
   </x:si>
   <x:si>
     <x:t>Aesculape - Ecole Libre de Naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien naturopathe : naturopathe</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien naturothérapie : conseiller en hygiène de vie</x:t>
@@ -2234,62 +2234,62 @@
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur , Profession libérale , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien(ne) en drainage lymphatique bien-être corps et visage</x:t>
   </x:si>
   <x:si>
     <x:t>Pratique des fondamentaux de la Sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de sophrologie Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/28/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>05/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Hatha Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>Laurence Merchet Thau</x:t>
   </x:si>
   <x:si>
     <x:t>LMT</x:t>
   </x:si>
   <x:si>
     <x:t>75019</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Purnata Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>83260</x:t>
   </x:si>
   <x:si>
     <x:t>LA CRAU</x:t>
@@ -2582,81 +2582,81 @@
   <x:si>
     <x:t>01/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sophro-analyse</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de sophrologie de Salon de Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sophro-analyse et mouvements oculaires</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Autre public , Demandeur d'emploi , Enseignant , Formateur , Handicapé moteur</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Autre public , Demandeur d'emploi , Enseignant , Formateur , Handicapé moteur</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Sophrologue</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole de Sophrologie Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
+    <x:t>12/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/12/2027 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sophrothérapeute</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Emmanuelle Murcia</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
@@ -3673,51 +3673,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>616378</x:v>
+        <x:v>585296</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C8" s="15" t="s"/>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>56</x:v>
@@ -3726,106 +3726,106 @@
       <x:c r="K8" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>520570</x:v>
+        <x:v>616378</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>585296</x:v>
+        <x:v>520570</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
@@ -3961,122 +3961,122 @@
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C13" s="3" t="s"/>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>630464</x:v>
+        <x:v>543596</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>543596</x:v>
+        <x:v>630464</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
@@ -4389,51 +4389,51 @@
       <x:c r="I21" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>576810</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -4466,244 +4466,245 @@
         <x:v>105</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>576808</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="Q23" s="4" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="R23" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="S23" s="0" t="n">
+        <x:v>623419</x:v>
+      </x:c>
+      <x:c r="T23" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="Q23" s="4" t="s">
+      <x:c r="U23" s="4" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>623419</x:v>
+        <x:v>598461</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>598459</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>598462</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
@@ -4726,89 +4727,89 @@
       <x:c r="R27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>576812</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>598460</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>27</x:v>
@@ -5020,51 +5021,51 @@
       <x:c r="M33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>535904</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
@@ -5073,51 +5074,51 @@
       <x:c r="M34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>495575</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C35" s="3" t="s"/>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>36</x:v>
@@ -6235,101 +6236,101 @@
       <x:c r="I57" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>618150</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>617273</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>183</x:v>
@@ -6412,87 +6413,87 @@
         <x:v>184</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>546594</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>578935</x:v>
+        <x:v>570661</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
@@ -6514,140 +6515,140 @@
         <x:v>184</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>546593</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>587179</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>570661</x:v>
+        <x:v>578935</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="U64" s="16" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
@@ -6698,165 +6699,164 @@
         <x:v>105</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>576827</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>103</x:v>
-[...2 lines deleted...]
-        <x:v>104</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>576830</x:v>
+        <x:v>624907</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>220</x:v>
-[...1 lines deleted...]
-      <x:c r="H68" s="14" t="s"/>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s">
+        <x:v>104</x:v>
+      </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>624907</x:v>
+        <x:v>576830</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>50</x:v>
@@ -6929,142 +6929,143 @@
         <x:v>105</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>576826</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>574194</x:v>
+        <x:v>576823</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>576823</x:v>
+        <x:v>574194</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>26</x:v>
@@ -7072,51 +7073,51 @@
       <x:c r="M73" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>617274</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
@@ -7138,78 +7139,78 @@
         <x:v>221</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>624909</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42001</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>510254</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -7377,51 +7378,51 @@
       <x:c r="I79" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>576835</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
@@ -7508,240 +7509,240 @@
       <x:c r="R81" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>576836</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>598466</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>598469</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>598463</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>598468</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
@@ -7901,305 +7902,305 @@
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>626253</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S90" s="14" t="n">
+        <x:v>632419</x:v>
+      </x:c>
+      <x:c r="T90" s="16" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>632419</x:v>
+        <x:v>626255</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>626255</x:v>
+        <x:v>632430</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>251</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>632430</x:v>
+        <x:v>627685</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>627685</x:v>
+        <x:v>632323</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>262</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
@@ -8260,51 +8261,51 @@
       <x:c r="M96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>564513</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>27</x:v>
@@ -8404,51 +8405,51 @@
       <x:c r="I99" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>629781</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
@@ -8457,51 +8458,51 @@
         <x:v>202</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>624174</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>286</x:v>
@@ -8729,97 +8730,97 @@
       <x:c r="M105" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>617275</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>576839</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>291</x:v>
@@ -9330,108 +9331,108 @@
       <x:c r="J116" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>546874</x:v>
+        <x:v>546870</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>546870</x:v>
+        <x:v>546874</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
@@ -9897,298 +9898,299 @@
         <x:v>70</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>579929</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H127" s="0" t="s">
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>598429</x:v>
+        <x:v>621804</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>621803</x:v>
+        <x:v>621805</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>557356</x:v>
+        <x:v>621803</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>319</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>621804</x:v>
+        <x:v>557356</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>319</x:v>
-[...2 lines deleted...]
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>321</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>621805</x:v>
+        <x:v>598429</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
@@ -10197,51 +10199,51 @@
       <x:c r="M132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>629277</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>27</x:v>
@@ -10301,51 +10303,51 @@
       <x:c r="M134" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>621806</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>26</x:v>
@@ -10421,78 +10423,78 @@
         <x:v>340</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
         <x:v>625230</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>543919</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10550,51 +10552,51 @@
       <x:c r="I139" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>629782</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -10953,412 +10955,413 @@
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>595443</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>595440</x:v>
+        <x:v>576262</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>387</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="Q148" s="16" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>576262</x:v>
+        <x:v>595440</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>598454</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>598457</x:v>
+        <x:v>598456</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>616458</x:v>
+        <x:v>598455</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>598456</x:v>
+        <x:v>598457</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>598455</x:v>
+        <x:v>616458</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
@@ -11431,80 +11434,80 @@
       <x:c r="R155" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>551341</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>543611</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>24</x:v>
@@ -11584,189 +11587,189 @@
         <x:v>286</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>627799</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>630175</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>630176</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>630177</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
@@ -11788,230 +11791,230 @@
         <x:v>231</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>628716</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>579682</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>579680</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>579683</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>579681</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>23</x:v>
@@ -12400,78 +12403,78 @@
         <x:v>413</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>552624</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>510289</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -12897,51 +12900,51 @@
       <x:c r="M184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>566791</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>27</x:v>
@@ -13063,191 +13066,191 @@
       <x:c r="R187" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>524946</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>551185</x:v>
+        <x:v>510287</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>510287</x:v>
+        <x:v>630179</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>630179</x:v>
+        <x:v>551185</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
@@ -13404,51 +13407,51 @@
       <x:c r="L194" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>632417</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>58</x:v>
@@ -13729,242 +13732,242 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>577468</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>630576</x:v>
+        <x:v>510312</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>510312</x:v>
+        <x:v>551207</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>551207</x:v>
+        <x:v>551208</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>551208</x:v>
+        <x:v>630576</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>27</x:v>
@@ -14275,101 +14278,101 @@
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>630573</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>632416</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>58</x:v>
@@ -14782,51 +14785,51 @@
       <x:c r="L221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>632418</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
@@ -14881,159 +14884,159 @@
       <x:c r="K223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>627700</x:v>
+        <x:v>628995</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>628995</x:v>
+        <x:v>630178</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>630178</x:v>
+        <x:v>627700</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
@@ -15310,89 +15313,89 @@
       <x:c r="R231" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>551390</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>630180</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>36</x:v>
@@ -15592,51 +15595,51 @@
       <x:c r="I237" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>43019</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>630126</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -15979,143 +15982,143 @@
       <x:c r="R244" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>596275</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>575692</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>575693</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>514</x:v>
@@ -16542,206 +16545,206 @@
       <x:c r="M255" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>573783</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>630182</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>630183</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s"/>
       <x:c r="K258" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>630184</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="C259" s="3" t="s"/>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>36</x:v>
@@ -16850,51 +16853,51 @@
       <x:c r="M261" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>564158</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
@@ -16903,202 +16906,202 @@
       <x:c r="M262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>614716</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
-        <x:v>555</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>627714</x:v>
+        <x:v>544176</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>544176</x:v>
+        <x:v>598475</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>560</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C265" s="3" t="s"/>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>598475</x:v>
+        <x:v>598476</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I266" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>106</x:v>
@@ -17109,51 +17112,51 @@
       <x:c r="M266" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>617942</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C267" s="3" t="s"/>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="G267" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>26</x:v>
@@ -17229,341 +17232,342 @@
         <x:v>105</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>576857</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H269" s="0" t="s">
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>598476</x:v>
+        <x:v>597743</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>597743</x:v>
+        <x:v>576860</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>598474</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>576860</x:v>
+        <x:v>598472</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>598472</x:v>
+        <x:v>627714</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>576859</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>565</x:v>
@@ -17651,128 +17655,128 @@
         <x:v>568</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>533559</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="R277" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="S277" s="0" t="n">
+        <x:v>516079</x:v>
+      </x:c>
+      <x:c r="T277" s="4" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="R277" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>576</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>597820</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>70</x:v>
@@ -17783,153 +17787,153 @@
       <x:c r="L279" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>548367</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>516079</x:v>
+        <x:v>507977</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>587282</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
@@ -18045,51 +18049,51 @@
       <x:c r="M284" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>626892</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>50</x:v>
@@ -18242,51 +18246,51 @@
         <x:v>105</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>576863</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>104</x:v>
@@ -18297,106 +18301,106 @@
       <x:c r="K289" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>576861</x:v>
+        <x:v>625435</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>576862</x:v>
+        <x:v>576864</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>105</x:v>
@@ -18404,106 +18408,106 @@
       <x:c r="K291" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>625435</x:v>
+        <x:v>576861</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>576864</x:v>
+        <x:v>576862</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>25</x:v>
@@ -18514,657 +18518,657 @@
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>616456</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>616898</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>624166</x:v>
+        <x:v>624170</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>624170</x:v>
+        <x:v>624166</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>600</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>624167</x:v>
+        <x:v>624171</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>624171</x:v>
+        <x:v>624167</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>580517</x:v>
+        <x:v>624172</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>529</x:v>
+        <x:v>611</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>624172</x:v>
+        <x:v>580519</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>610</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>611</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>580519</x:v>
+        <x:v>580517</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>624173</x:v>
+        <x:v>624169</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>624168</x:v>
+        <x:v>599687</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>615</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>599687</x:v>
+        <x:v>624173</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>624169</x:v>
+        <x:v>624168</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>129</x:v>
@@ -19173,1460 +19177,1464 @@
       <x:c r="K306" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>586350</x:v>
+        <x:v>586348</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>586348</x:v>
+        <x:v>586350</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>598477</x:v>
+        <x:v>598479</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>576867</x:v>
+        <x:v>613248</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>111</x:v>
-[...1 lines deleted...]
-      <x:c r="H310" s="14" t="s"/>
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="H310" s="14" t="s">
+        <x:v>624</x:v>
+      </x:c>
       <x:c r="I310" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>598480</x:v>
+        <x:v>488540</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>103</x:v>
-[...2 lines deleted...]
-        <x:v>104</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>576869</x:v>
+        <x:v>579510</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>576870</x:v>
+        <x:v>611917</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>575803</x:v>
+        <x:v>612767</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>123</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>624</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>490425</x:v>
+        <x:v>598480</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>628</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>626347</x:v>
+        <x:v>572418</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>579510</x:v>
+        <x:v>612768</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>634</x:v>
+        <x:v>604</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>611917</x:v>
+        <x:v>570551</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>613248</x:v>
+        <x:v>598478</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>561</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>598479</x:v>
+        <x:v>576872</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="H320" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="H320" s="14" t="s">
+      <x:c r="I320" s="16" t="s">
         <x:v>625</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>626</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>488540</x:v>
+        <x:v>572416</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H321" s="0" t="s">
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>612768</x:v>
+        <x:v>576867</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>636</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>603</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>630</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>570551</x:v>
+        <x:v>598477</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="H323" s="0" t="s">
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>598478</x:v>
+        <x:v>572417</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>103</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>576872</x:v>
+        <x:v>575803</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="H325" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="H325" s="0" t="s">
+      <x:c r="I325" s="4" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="I325" s="4" t="s">
+      <x:c r="K325" s="0" t="s">
         <x:v>626</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>626</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>572416</x:v>
+        <x:v>490425</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>637</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>622</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>572417</x:v>
+        <x:v>626347</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>638</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>639</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H327" s="0" t="s">
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>612767</x:v>
+        <x:v>576869</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>640</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>603</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
-        <x:v>627</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>572418</x:v>
+        <x:v>576870</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>598448</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>598449</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>598447</x:v>
+        <x:v>598396</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>598396</x:v>
+        <x:v>598446</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>598446</x:v>
+        <x:v>598447</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
@@ -20648,550 +20656,550 @@
         <x:v>198</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>616356</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>598453</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>598451</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>598452</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C338" s="15" t="s"/>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>598450</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>632273</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>647</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I340" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>559483</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>579</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>617967</x:v>
+        <x:v>618117</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>598</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>624917</x:v>
+        <x:v>617967</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>604</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>587854</x:v>
+        <x:v>624917</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>651</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>618117</x:v>
+        <x:v>587854</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>655</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>598</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>27</x:v>
@@ -21364,87 +21372,87 @@
         <x:v>663</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>572605</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>623416</x:v>
+        <x:v>508016</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>583</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
@@ -21466,174 +21474,174 @@
         <x:v>663</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>572604</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>665</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>574</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>508016</x:v>
+        <x:v>623416</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>577</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>516062</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>582</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>583</x:v>
+        <x:v>575</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>587284</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
@@ -21659,411 +21667,411 @@
       <x:c r="M354" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>612669</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>473727</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>601891</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>601896</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>601897</x:v>
+        <x:v>601894</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>601894</x:v>
+        <x:v>601897</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>630706</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>559482</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>106</x:v>
@@ -22224,51 +22232,51 @@
       <x:c r="I365" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>576876</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
@@ -22286,601 +22294,601 @@
       <x:c r="M366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>587309</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>587866</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>632192</x:v>
+        <x:v>543790</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>692</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>692</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>543790</x:v>
+        <x:v>632192</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>693</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>577227</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>529778</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>573267</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>630323</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>573270</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>630324</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>701</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>573860</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>702</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>630322</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
@@ -23051,54 +23059,54 @@
       <x:c r="L381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>630239</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>713</x:v>
@@ -23109,51 +23117,51 @@
       <x:c r="M382" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>579050</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>58</x:v>
@@ -23262,112 +23270,112 @@
       <x:c r="K385" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>623901</x:v>
+        <x:v>630121</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>605</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I386" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>630121</x:v>
+        <x:v>623901</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>27</x:v>
@@ -23521,304 +23529,304 @@
       <x:c r="K390" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>551478</x:v>
+        <x:v>602500</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>602500</x:v>
+        <x:v>602501</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>723</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>602501</x:v>
+        <x:v>551478</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>602499</x:v>
+        <x:v>602498</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>725</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>602498</x:v>
+        <x:v>602499</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="H395" s="0" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>569784</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
@@ -24039,51 +24047,51 @@
       <x:c r="L400" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>590202</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>26</x:v>
@@ -24141,76 +24149,76 @@
       <x:c r="L402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>621264</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>732</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>733</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>553920</x:v>
       </x:c>
@@ -24348,51 +24356,51 @@
       <x:c r="L406" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>488934</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>26</x:v>
@@ -24496,150 +24504,150 @@
       <x:c r="K409" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>616706</x:v>
+        <x:v>628706</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>764</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>628706</x:v>
+        <x:v>616706</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>753</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>626625</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
@@ -24725,76 +24733,76 @@
         <x:v>616123</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>14456</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>632</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>632216</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
         <x:v>275</x:v>
@@ -24808,216 +24816,216 @@
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>623893</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I416" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>602685</x:v>
+        <x:v>630116</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H417" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>630116</x:v>
+        <x:v>602685</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>579048</x:v>
+        <x:v>600768</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H419" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>26</x:v>
@@ -25181,57 +25189,57 @@
       <x:c r="K422" s="14" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>600768</x:v>
+        <x:v>579048</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H423" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>779</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>26</x:v>
@@ -25335,51 +25343,51 @@
       <x:c r="K425" s="0" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>624799</x:v>
+        <x:v>615221</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>442</x:v>
@@ -25388,51 +25396,51 @@
       <x:c r="K426" s="14" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>615221</x:v>
+        <x:v>624799</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>788</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>789</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>25</x:v>
@@ -26207,51 +26215,51 @@
       <x:c r="L442" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>818</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>623996</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>724</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>819</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>816</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>817</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>58</x:v>
@@ -26565,410 +26573,410 @@
       <x:c r="M449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>575160</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>617</x:v>
+        <x:v>613</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>831</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>832</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>831</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>832</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>833</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>598378</x:v>
+        <x:v>574335</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>837</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>611923</x:v>
+        <x:v>598378</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>838</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
-        <x:v>838</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>574335</x:v>
+        <x:v>611923</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>616385</x:v>
+        <x:v>604520</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>842</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>843</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>616383</x:v>
+        <x:v>616384</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>844</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>845</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>604520</x:v>
+        <x:v>616385</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>846</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>841</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>616384</x:v>
+        <x:v>616383</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
+        <x:v>846</x:v>
+      </x:c>
+      <x:c r="U456" s="16" t="s">
         <x:v>847</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>27</x:v>
@@ -26988,138 +26996,138 @@
       <x:c r="R457" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>575827</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>850</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>851</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
-        <x:v>852</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>850</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>851</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>853</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>587459</x:v>
+        <x:v>611928</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>854</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>855</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>611928</x:v>
+        <x:v>587459</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>855</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>856</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>857</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
@@ -27168,51 +27176,51 @@
       <x:c r="I461" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>624165</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>861</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>862</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>860</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
@@ -27221,57 +27229,57 @@
         <x:v>202</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
         <x:v>624164</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>847</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>58</x:v>
@@ -27329,94 +27337,94 @@
       <x:c r="L464" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>624163</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>845</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>865</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>624916</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>868</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
@@ -27425,208 +27433,208 @@
         <x:v>651</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>617962</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>870</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>654</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>618115</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
-        <x:v>653</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s"/>
       <x:c r="K468" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>624161</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>624160</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s"/>
       <x:c r="K470" s="14" t="s">
@@ -27794,51 +27802,51 @@
       <x:c r="J473" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>545823</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>34921</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
@@ -27907,51 +27915,51 @@
       <x:c r="J475" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>42020</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>587316</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -28111,162 +28119,162 @@
       <x:c r="I479" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>887</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>621809</x:v>
+        <x:v>616441</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>179</x:v>
+        <x:v>748</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>568603</x:v>
+        <x:v>621809</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>888</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>889</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s"/>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>616441</x:v>
+        <x:v>568603</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>802</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>748</x:v>
+        <x:v>889</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>886</x:v>
       </x:c>
       <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s"/>
       <x:c r="K482" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
@@ -28417,162 +28425,162 @@
       <x:c r="I485" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>555359</x:v>
+        <x:v>555357</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s"/>
       <x:c r="K486" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>555357</x:v>
+        <x:v>555359</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="C487" s="3" t="s"/>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>630188</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s"/>
       <x:c r="K488" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
@@ -28683,51 +28691,51 @@
       <x:c r="M490" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>621269</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>50</x:v>