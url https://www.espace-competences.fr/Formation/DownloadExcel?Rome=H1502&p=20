--- v0 (2026-06-22)
+++ v1 (2026-06-22)
@@ -224,62 +224,62 @@
   <x:si>
     <x:t>Institut National de l'Enseignement à Distance - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>INEAD-ESMAC</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité hygiène sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
+    <x:t>04/10/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>04/10/2024 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA qualité, alimentation, innovation et maîtrise sanitaire option aliments et processus technologiques</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Pétrarque</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>Qualité sécurité agroalimentaire</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
@@ -848,128 +848,128 @@
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>Six sigma</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>04/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maîtriser les mesures métrologiques</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la qualité globale et durable en partenariat avec Groupe Kedge Business School (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Management environnemental</x:t>
   </x:si>
   <x:si>
+    <x:t>10/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/27/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Manager de la stratégie QSE/RSE (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>CESI école d'ingénieurs - campus de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion qualité</x:t>
   </x:si>
   <x:si>
     <x:t>CESI école d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la stratégie QSE/RSE (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>10/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/04/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager de système qualité sécurité environnement en partenariat avec Groupe Kedge Business School (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/21/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques QHSE</x:t>
   </x:si>
   <x:si>
     <x:t>Formaseq</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/09/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des risques QHSE (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formeo 83</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2028 00:00:00</x:t>
@@ -998,62 +998,62 @@
   <x:si>
     <x:t>09/11/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des systèmes intégrés QSE (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager qualité sécurité environnement et performance durable de l'entreprise (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>master mention biologie-santé</x:t>
   </x:si>
   <x:si>
     <x:t>Nanobiologie</x:t>
   </x:si>
   <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biologie-santé parcours biomarqueurs et intelligence artificielle</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>13005</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biologie-santé parcours génétique humaine et médicale</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention biologie-santé parcours maladies infectieuses et microbiote</x:t>
@@ -1199,50 +1199,59 @@
   <x:si>
     <x:t>Mesure optique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours commercialisation en instrumentation scientifique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours ingénierie en instrumentation industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours instrumentation des moyens d'essai</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours microcapteurs et microélectronique</x:t>
   </x:si>
   <x:si>
     <x:t>master mention mécanique</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique théorique</x:t>
   </x:si>
   <x:si>
+    <x:t>Responsable management durable qualité sécurité environnement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Environnement aménagement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention mécanique parcours aéronautique et transport</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mécanique parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mécanique parcours feux et ingénierie de la sécurité incendie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention mécanique parcours fluids et solids</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention qualité, hygiène, sécurité parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention qualité, hygiène, sécurité parcours ingénierie des systèmes de management</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention qualité, hygiène, sécurité parcours systèmes de management et excellence opérationnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention risques et environnement parcours gestion territoriale des risques naturels et technologiques - Sciences du risque</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil environnement</x:t>
@@ -1274,99 +1283,90 @@
   <x:si>
     <x:t>66100</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable de système QSE</x:t>
   </x:si>
   <x:si>
     <x:t>Philippe Roux</x:t>
   </x:si>
   <x:si>
     <x:t>83270</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Responsable management durable qualité sécurité environnement</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>responsable management durable qualité sécurité environnement</x:t>
   </x:si>
   <x:si>
     <x:t>FORMEO-IEQT</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable management durable qualité sécurité environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable qualité sécurité environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/29/2025 00:00:00</x:t>
+    <x:t>10/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/22/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>10/31/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/15/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable qualité, santé, sécurité, environnement (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Thermicien infrarouge sol et drone</x:t>
   </x:si>
   <x:si>
     <x:t>Drone Up Academy</x:t>
   </x:si>
@@ -2104,51 +2104,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>625208</x:v>
+        <x:v>523171</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>45</x:v>
@@ -2156,51 +2156,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>523171</x:v>
+        <x:v>625208</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>36937</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
@@ -2961,54 +2961,54 @@
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>554899</x:v>
+        <x:v>603417</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>110</x:v>
@@ -3022,54 +3022,54 @@
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31654</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>603417</x:v>
+        <x:v>554899</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -3665,51 +3665,51 @@
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>31475</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>574869</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
@@ -3878,255 +3878,255 @@
       <x:c r="M35" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>626876</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>598273</x:v>
+        <x:v>626875</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>626878</x:v>
+        <x:v>598273</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>626875</x:v>
+        <x:v>626878</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>21546</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>615069</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>39169</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>172</x:v>
@@ -5709,51 +5709,51 @@
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>31371</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>590347</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
@@ -5762,210 +5762,210 @@
       <x:c r="M68" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>31439</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>627950</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>31371</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>587827</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>41433</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>628551</x:v>
+        <x:v>628548</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41433</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>628548</x:v>
+        <x:v>628551</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41669</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
@@ -6073,129 +6073,129 @@
       <x:c r="C74" s="15" t="n">
         <x:v>41669</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>628555</x:v>
+        <x:v>628559</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="U74" s="16" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>41669</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>31454</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>628559</x:v>
+        <x:v>628555</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>35430</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
@@ -6413,135 +6413,135 @@
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>599036</x:v>
+        <x:v>609315</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="U80" s="16" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>609315</x:v>
+        <x:v>599036</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>284</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -6724,51 +6724,51 @@
       <x:c r="L85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>546767</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
@@ -6956,51 +6956,51 @@
       <x:c r="L89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>569653</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>35214</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
@@ -7072,51 +7072,51 @@
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>12537</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>632824</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41978</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
@@ -7250,51 +7250,51 @@
       <x:c r="M94" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>549328</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -7598,126 +7598,126 @@
       <x:c r="H100" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>547224</x:v>
+        <x:v>602787</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38914</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="S101" s="0" t="n">
+        <x:v>547224</x:v>
+      </x:c>
+      <x:c r="T101" s="4" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="U101" s="4" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>38970</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
@@ -8459,54 +8459,54 @@
       <x:c r="J115" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>11541</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>624486</x:v>
+        <x:v>591855</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38706</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
@@ -8516,54 +8516,54 @@
       <x:c r="J116" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>11541</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>591855</x:v>
+        <x:v>624486</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -9194,57 +9194,57 @@
       <x:c r="I128" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>591961</x:v>
+        <x:v>591962</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38984</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
@@ -9305,57 +9305,57 @@
       <x:c r="I130" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>22024</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>591962</x:v>
+        <x:v>591961</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38984</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -10105,171 +10105,171 @@
         <x:v>94</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>11414</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>345</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>591879</x:v>
+        <x:v>591878</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>11414</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>591878</x:v>
+        <x:v>591880</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>11414</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>591880</x:v>
+        <x:v>591879</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
@@ -10537,1313 +10537,1312 @@
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>574964</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>591874</x:v>
+        <x:v>591873</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>38682</x:v>
+        <x:v>36916</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>23554</x:v>
+        <x:v>12554</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>591872</x:v>
+        <x:v>618063</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>591873</x:v>
+        <x:v>591874</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>574976</x:v>
+        <x:v>591872</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>581567</x:v>
+        <x:v>574976</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>574978</x:v>
+        <x:v>581567</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>38682</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>23554</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>574979</x:v>
+        <x:v>574978</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>38181</x:v>
+        <x:v>38682</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>23554</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>581572</x:v>
+        <x:v>574979</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38181</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>574992</x:v>
+        <x:v>581572</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38181</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>31407</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>574993</x:v>
+        <x:v>574992</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>39265</x:v>
+        <x:v>38181</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>12585</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>577557</x:v>
+        <x:v>574993</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>39003</x:v>
+        <x:v>39265</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H163" s="0" t="s">
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>24356</x:v>
+        <x:v>12585</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="P163" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="P163" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>328</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>591931</x:v>
+        <x:v>577557</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>591933</x:v>
+        <x:v>591931</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>591934</x:v>
+        <x:v>591933</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>591932</x:v>
+        <x:v>591934</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>86</x:v>
-[...2 lines deleted...]
-        <x:v>87</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>581574</x:v>
+        <x:v>591932</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>575008</x:v>
+        <x:v>581574</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>39003</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>24356</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>575009</x:v>
+        <x:v>575008</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>391</x:v>
-[...1 lines deleted...]
-      <x:c r="C170" s="15" t="s"/>
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C170" s="15" t="n">
+        <x:v>39003</x:v>
+      </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>392</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>393</x:v>
-[...1 lines deleted...]
-      <x:c r="J170" s="14" t="s"/>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J170" s="14" t="s">
+        <x:v>126</x:v>
+      </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>21546</x:v>
+        <x:v>24356</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>565188</x:v>
+        <x:v>575009</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>395</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>31475</x:v>
+        <x:v>21546</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="Q171" s="4" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="R171" s="0" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="S171" s="0" t="n">
+        <x:v>565188</x:v>
+      </x:c>
+      <x:c r="T171" s="4" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="Q171" s="4" t="s">
+      <x:c r="U171" s="4" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>401</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>282</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>12554</x:v>
+        <x:v>31475</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="P172" s="14" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="Q172" s="16" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>618063</x:v>
+        <x:v>605983</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>596936</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>598970</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
@@ -11856,51 +11855,51 @@
       <x:c r="E175" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>569651</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
@@ -11915,471 +11914,471 @@
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>546768</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>603086</x:v>
+        <x:v>605104</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>36916</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>12554</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>605104</x:v>
+        <x:v>603086</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>509564</x:v>
+        <x:v>549302</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>549301</x:v>
+        <x:v>509564</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>35433</x:v>
+        <x:v>41446</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>549333</x:v>
+        <x:v>611018</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>41446</x:v>
+        <x:v>35433</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>611018</x:v>
+        <x:v>549301</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>509562</x:v>
+        <x:v>549333</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
@@ -12391,54 +12390,54 @@
       <x:c r="K184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>549302</x:v>
+        <x:v>509562</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>41446</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -12510,51 +12509,51 @@
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>632862</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>284</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>35433</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -12649,214 +12648,214 @@
       <x:c r="S188" s="14" t="n">
         <x:v>605728</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>35862</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>550288</x:v>
+        <x:v>547227</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>62</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>35862</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="Q190" s="16" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="Q190" s="16" t="s">
+      <x:c r="R190" s="14" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>602790</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>35862</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H191" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>547227</x:v>
+        <x:v>550288</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>35862</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I192" s="16" t="s">
         <x:v>71</x:v>
@@ -12873,100 +12872,100 @@
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>12587</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>602792</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>31310</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>610035</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="I194" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>46</x:v>