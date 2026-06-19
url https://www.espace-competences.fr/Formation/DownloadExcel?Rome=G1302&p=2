--- v2 (2026-03-20)
+++ v3 (2026-06-19)
@@ -206,132 +206,132 @@
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de développement de produits de tourisme (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Manager des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes et de Recherches Touristiques - Ecole Supérieure de Commerce des Administrations et Entreprises du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CERET - ESCAET</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise touristique</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>École supérieure de commerce et d'administration des entreprises du tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>ESCAET</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des activités du tourisme et des voyages (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager des hébergements touristiques</x:t>
   </x:si>
   <x:si>
     <x:t>ESG</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des hébergements touristiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>responsable des activités du tourisme et des voyages</x:t>
+    <x:t>Responsable des activités de tourisme et d'événementiel</x:t>
   </x:si>
   <x:si>
     <x:t>Tourisme affaires</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable des activités du tourisme et des voyages</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable des activités du tourisme et des voyages (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -1039,57 +1039,57 @@
       <x:c r="K4" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>549271</x:v>
+        <x:v>614692</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="U4" s="16" t="s">
         <x:v>45</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38017</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -1099,54 +1099,54 @@
       <x:c r="K5" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>42648</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>614692</x:v>
+        <x:v>549271</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I6" s="16" t="s">
@@ -1273,57 +1273,57 @@
       <x:c r="K8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>507257</x:v>
+        <x:v>599646</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="U8" s="16" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -1333,57 +1333,57 @@
       <x:c r="K9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>599646</x:v>
+        <x:v>507257</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>55</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38491</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
         <x:v>51</x:v>
@@ -1400,51 +1400,51 @@
       <x:c r="M10" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
         <x:v>549683</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>38937</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -1515,99 +1515,99 @@
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>542081</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
-        <x:v>37502</x:v>
+        <x:v>41771</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>42625</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>597102</x:v>
+        <x:v>632392</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>37502</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">