--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -365,135 +365,135 @@
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences de la mer parcours chimie environnementale : prélèvements, analyse et modélisation</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>QGis Approfondissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elisabeth Lauriol - Cartographie et Sig</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cartographie avec le logiciel QGIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qgis initiation - niveau 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>QGIS Initiation - niveau 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Elisabeth Lauriol - Cartographie et Sig</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>formation mixte</x:t>
-[...23 lines deleted...]
-    <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Public en emploi , Salarié</x:t>
+    <x:t>Licence pro mention cartographie, topographie et systèmes d'information géographique parcours géomatique de l’environnement, du tourisme et de l’aménagement en montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
-    <x:t>DIGNE LES BAINS</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité génie de l'eau</x:t>
   </x:si>
   <x:si>
     <x:t>Hydrologie</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 1</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention géographie, aménagement, environnement et développement parcours COAStal managemenT and vulnerabilities</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence mention géographie et aménagement parcours géographie et aménagement</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Master mention géographie, aménagement, environnement et développement parcours  territoires, société, aménagement</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Master mention géographie, aménagement, environnement et développement parcours COAStal managemenT and vulnerabilities</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention géographie, aménagement, environnement et développement parcours géomatique et modélisation spatiale</x:t>
   </x:si>
   <x:si>
     <x:t>Formaltic</x:t>
   </x:si>
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -1843,100 +1843,100 @@
       <x:c r="K16" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>614890</x:v>
+        <x:v>614900</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>614900</x:v>
+        <x:v>614902</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>100</x:v>
@@ -1994,230 +1994,230 @@
       <x:c r="K19" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>614902</x:v>
+        <x:v>614890</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40339</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="H20" s="14" t="s"/>
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>65</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>592544</x:v>
+        <x:v>575989</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40339</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>575989</x:v>
+        <x:v>580618</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>35</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>40339</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>64</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>580618</x:v>
+        <x:v>592544</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>36559</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -2235,154 +2235,154 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>632374</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>40979</x:v>
+        <x:v>39194</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>12252</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>592805</x:v>
+        <x:v>592058</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>39194</x:v>
+        <x:v>40979</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>12205</x:v>
+        <x:v>12252</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>592058</x:v>
+        <x:v>592805</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -2460,150 +2460,150 @@
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>592804</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>40979</x:v>
+        <x:v>39194</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>12252</x:v>
+        <x:v>12205</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>580918</x:v>
+        <x:v>575535</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>39194</x:v>
+        <x:v>40979</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>12205</x:v>
+        <x:v>12252</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>575534</x:v>
+        <x:v>580918</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
@@ -2618,51 +2618,51 @@
       <x:c r="K30" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>12205</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>575535</x:v>
+        <x:v>575534</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>39194</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>65</x:v>
       </x:c>