--- v3 (2026-06-22)
+++ v4 (2026-06-22)
@@ -554,83 +554,83 @@
   <x:si>
     <x:t>Équipier de première intervention (EPI)</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité incendie</x:t>
   </x:si>
   <x:si>
     <x:t>Equipier de première intervention : manipulation des extincteurs</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/16/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>NG Formations - Ngnear</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Maintenir et actualiser ses compétences de Sauveteur secouriste du travail (MAC SST) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve">Maintenir et actualiser ses compétences de Sauveteur secouriste du travail (MAC SST) </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
@@ -1313,77 +1313,77 @@
   <x:si>
     <x:t>Fondation Edith Seltzer</x:t>
   </x:si>
   <x:si>
     <x:t>FES</x:t>
   </x:si>
   <x:si>
     <x:t>05107</x:t>
   </x:si>
   <x:si>
     <x:t>Etincelle</x:t>
   </x:si>
   <x:si>
     <x:t>13710</x:t>
   </x:si>
   <x:si>
     <x:t>FUVEAU</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Agent privé de prévention et de sécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azs Formation - Azs School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Surveillance protection gardiennage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Axis Conseil et Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
-    <x:t>FREJUS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Agent privé de prévention et de sécurité</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Atout Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13270</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Manipulation extincteur</x:t>
   </x:si>
   <x:si>
     <x:t>Appareil Respiratoire Isolant (ARI)</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir sauveteur secouriste du travail</x:t>
   </x:si>
   <x:si>
     <x:t>Mood'up Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13430</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Membre élu du CE , Membre élu du CHSCT , Salarié</x:t>
@@ -1418,75 +1418,75 @@
   <x:si>
     <x:t>Barba Learning - Ecole apnée</x:t>
   </x:si>
   <x:si>
     <x:t>06320</x:t>
   </x:si>
   <x:si>
     <x:t>CAP-D'AIL</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Asp Bodyguard</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
+    <x:t>Sauveteur Secouriste du Travail (SST) : Maintien et Actualisation des Compétences (MAC) - PRS002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Action 3 - Idea Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
-    <x:t>AVIGNON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/23/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formateurs sécurité incendie et évacuation</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Européen de Sécurité et de Communication - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>IESC</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Amn Conseil et Formation</x:t>
   </x:si>
@@ -4804,142 +4804,142 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>620011</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>620054</x:v>
+        <x:v>620012</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>620012</x:v>
+        <x:v>620054</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>37</x:v>
@@ -4955,147 +4955,148 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>586820</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>168</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>590235</x:v>
+        <x:v>586868</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H59" s="0" t="s">
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>586868</x:v>
+        <x:v>590235</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
@@ -5112,51 +5113,51 @@
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>586828</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
@@ -5316,51 +5317,51 @@
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>586829</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
@@ -5671,51 +5672,51 @@
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>586831</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -5724,100 +5725,100 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>586863</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>586866</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -5831,75 +5832,75 @@
         <x:v>165</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>586869</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>590236</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
@@ -5931,100 +5932,100 @@
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>586819</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>586867</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -6082,51 +6083,51 @@
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>628577</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -6242,51 +6243,51 @@
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>628576</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
@@ -6699,250 +6700,249 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>620023</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s"/>
       <x:c r="K92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>629609</x:v>
+        <x:v>625698</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C93" s="3" t="s"/>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>625698</x:v>
+        <x:v>626812</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C94" s="15" t="s"/>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s"/>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>206</x:v>
-[...1 lines deleted...]
-      <x:c r="H94" s="14" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H94" s="14" t="s">
+        <x:v>209</x:v>
+      </x:c>
       <x:c r="I94" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s"/>
       <x:c r="K94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>626812</x:v>
+        <x:v>611094</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
-        <x:v>208</x:v>
-[...2 lines deleted...]
-        <x:v>209</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>611094</x:v>
+        <x:v>629609</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
@@ -7008,96 +7008,96 @@
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>620026</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s"/>
       <x:c r="K98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>628498</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>27</x:v>
@@ -7367,51 +7367,51 @@
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>610706</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
@@ -7560,54 +7560,54 @@
       <x:c r="L108" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>620024</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
@@ -7673,100 +7673,100 @@
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>619987</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>628501</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -7824,51 +7824,51 @@
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>619983</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -9401,54 +9401,54 @@
       <x:c r="L144" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>619909</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>27</x:v>
@@ -10421,54 +10421,54 @@
       <x:c r="L164" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>620002</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="U164" s="16" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>27</x:v>
@@ -10685,663 +10685,663 @@
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>620005</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>610709</x:v>
+        <x:v>620032</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>610770</x:v>
+        <x:v>620028</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>620032</x:v>
+        <x:v>620035</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>620028</x:v>
+        <x:v>619992</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>620035</x:v>
+        <x:v>619993</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>619992</x:v>
+        <x:v>620003</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>254</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>619993</x:v>
+        <x:v>620004</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>256</x:v>
+        <x:v>56</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>620003</x:v>
+        <x:v>610709</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>620004</x:v>
+        <x:v>610770</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>55</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>619997</x:v>
+        <x:v>620041</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>620006</x:v>
+        <x:v>619997</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>620041</x:v>
+        <x:v>620006</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>161</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -11774,51 +11774,51 @@
       <x:c r="M190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>616977</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>27</x:v>
@@ -12346,51 +12346,51 @@
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>576702</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -12399,51 +12399,51 @@
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>625717</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
@@ -12550,51 +12550,51 @@
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>631174</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -12701,153 +12701,153 @@
       <x:c r="M208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>620901</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>628492</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>628497</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
@@ -15765,198 +15765,198 @@
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>620008</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C268" s="15" t="s"/>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>619916</x:v>
+        <x:v>620046</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>620046</x:v>
+        <x:v>620049</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>620049</x:v>
+        <x:v>619916</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>27</x:v>
@@ -16799,144 +16799,143 @@
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>578873</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C288" s="15" t="s"/>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C288" s="15" t="n">
+        <x:v>38451</x:v>
+      </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="J288" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="K288" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L288" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="M288" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N288" s="15" t="n">
+        <x:v>42822</x:v>
+      </x:c>
+      <x:c r="O288" s="14" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="P288" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="J288" s="14" t="s"/>
-[...17 lines deleted...]
-      </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>617085</x:v>
+        <x:v>618989</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>418</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="K289" s="0" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="L289" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="M289" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N289" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="O289" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P289" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="J289" s="0" t="s">
-[...14 lines deleted...]
-      <x:c r="O289" s="0" t="s">
+      <x:c r="Q289" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="P289" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>618989</x:v>
+        <x:v>617085</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>424</x:v>
@@ -17469,205 +17468,205 @@
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>612043</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>38451</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>632798</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>38451</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>629005</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>38451</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>632799</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
-        <x:v>162</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I304" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
@@ -17689,610 +17688,609 @@
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>620747</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>449</x:v>
-[...1 lines deleted...]
-      <x:c r="H305" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>451</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="R305" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="R305" s="0" t="s">
+      <x:c r="S305" s="0" t="n">
+        <x:v>603928</x:v>
+      </x:c>
+      <x:c r="T305" s="4" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>453</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>603928</x:v>
+        <x:v>628480</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>628480</x:v>
+        <x:v>628485</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>630122</x:v>
+        <x:v>564131</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H309" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>564131</x:v>
+        <x:v>618774</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C310" s="15" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C310" s="15" t="n">
+        <x:v>36077</x:v>
+      </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="J310" s="14" t="s"/>
+      <x:c r="J310" s="14" t="s">
+        <x:v>194</x:v>
+      </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>43413</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>628485</x:v>
+        <x:v>620913</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>193</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="J311" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>43413</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>620913</x:v>
+        <x:v>628502</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>628502</x:v>
+        <x:v>546595</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>546595</x:v>
+        <x:v>628496</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>360</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>628496</x:v>
+        <x:v>631046</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>631046</x:v>
+        <x:v>630122</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>25</x:v>
@@ -18418,309 +18416,309 @@
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>623969</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>623966</x:v>
+        <x:v>623968</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>597918</x:v>
+        <x:v>623967</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>623970</x:v>
+        <x:v>623966</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>623968</x:v>
+        <x:v>597918</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>623967</x:v>
+        <x:v>623970</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
@@ -19096,51 +19094,51 @@
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
         <x:v>628489</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C332" s="15" t="s"/>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s"/>
       <x:c r="K332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -19149,51 +19147,51 @@
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>628491</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
@@ -19251,142 +19249,142 @@
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>618109</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>603939</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>603941</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">