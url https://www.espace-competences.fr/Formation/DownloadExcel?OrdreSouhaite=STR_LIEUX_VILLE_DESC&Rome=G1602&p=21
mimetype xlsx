--- v2 (2026-06-22)
+++ v3 (2026-06-22)
@@ -320,56 +320,56 @@
   <x:si>
     <x:t>04200</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CS Certificat de Spécialisation Cuisinier en desserts de restaurant (Ex Mention Complémentaire)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro cuisine (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Mention complémentaire Cuisinier en desserts de restaurant</x:t>
   </x:si>
   <x:si>
+    <x:t>CS Certificat de Spécialisation Desserts de restaurant</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAC PRO Cuisine</x:t>
   </x:si>
   <x:si>
-    <x:t>CS Certificat de Spécialisation Desserts de restaurant</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Certificat de spécialisation desserts de restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>SEPTEMES-LES-VALLONS</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Elisabeth - LPP Sainte Elisatbeth</x:t>
@@ -575,59 +575,59 @@
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine bien être : compétences professionnelles complémentaires</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/17/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP cuisine - Cuisine des terroirs, circuits courts et alimentation durable</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
@@ -782,74 +782,74 @@
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>Weno Ies</x:t>
   </x:si>
   <x:si>
     <x:t>93110</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel cuisinier en restauration collective (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cuisine collectivité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-13e</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Ch Grawitz</x:t>
   </x:si>
   <x:si>
-    <x:t>13013</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel cuisinier en restauration collective (Apprentissage)</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Certificat de spécialisation cuisinier en desserts de restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
@@ -872,59 +872,59 @@
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Diététique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent hôtelier régional Jean-Paul Passedat</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Pastré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pastré Grande Bastide</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 9e</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Hôtelier Régional</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP cuisine (des étoiles et des femmes)</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
@@ -953,59 +953,59 @@
   <x:si>
     <x:t>Cf</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine spécialité étrangère</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04101</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel commis de cuisine (TP)</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>EREA Louis Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>EREA L Aragon</x:t>
   </x:si>
   <x:si>
     <x:t>LES PENNES-MIRABEAU</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
@@ -1187,59 +1187,59 @@
   <x:si>
     <x:t>GARDANNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Gap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Gap</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Fondamentaux cuisine gastronomique + Haccp</x:t>
   </x:si>
   <x:si>
     <x:t>Educ'Altitudes</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2027 00:00:00</x:t>
@@ -1292,59 +1292,59 @@
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation plancha et métiers de grillardin</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation desserts chocolat</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation macarons</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation : Les glaces et sorbets</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cuisinier BC01 Production culinaire + spécialisation canard et foie gras</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation cuisine italienne : les pâtes fraîches, sauces et risottos</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation Les petits fours sucrés et salés</x:t>
   </x:si>
   <x:si>
-    <x:t>Cuisinier BC01 Production culinaire + spécialisation canard et foie gras</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation barbecue</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel commis de cuisine (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Reclassement et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFREC</x:t>
   </x:si>
   <x:si>
     <x:t>13220</x:t>
   </x:si>
   <x:si>
     <x:t>Jeune 16-25 ans</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAUNEUF-LES-MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>12/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
@@ -1364,107 +1364,107 @@
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>06/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Alexandre Dumas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP A Dumas</x:t>
   </x:si>
   <x:si>
-    <x:t>84300</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pasta et Basta</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de la Cuisine Italienne</x:t>
   </x:si>
   <x:si>
     <x:t>06320</x:t>
   </x:si>
   <x:si>
     <x:t>CAP-D'AIL</x:t>
   </x:si>
   <x:si>
     <x:t>Faculté des Métiers - Ecole Hôtelière de Cannes - CFA Régional Municipal de Cannes Faculté des Métiers</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/03/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Stelo Formation - Antenne Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Escoffier</x:t>
   </x:si>
   <x:si>
     <x:t>06801</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
@@ -1487,57 +1487,57 @@
   <x:si>
     <x:t>Académie Vaucluse Provence</x:t>
   </x:si>
   <x:si>
     <x:t>84032</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Formation santé</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/27/2024 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Afc Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
@@ -3047,221 +3047,221 @@
       <x:c r="K17" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>547597</x:v>
+        <x:v>617235</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s"/>
+      <x:c r="E18" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>521107</x:v>
+        <x:v>547597</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>615278</x:v>
+        <x:v>521107</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
-      <x:c r="E20" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>617235</x:v>
+        <x:v>615278</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -3512,151 +3512,151 @@
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>540915</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>543704</x:v>
+        <x:v>600398</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>600398</x:v>
+        <x:v>543704</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -3677,51 +3677,51 @@
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>545084</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42752</x:v>
@@ -5713,159 +5713,160 @@
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>589720</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>604378</x:v>
+        <x:v>543731</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
+      <x:c r="E65" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>543731</x:v>
+        <x:v>604378</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
@@ -6275,151 +6276,152 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>632481</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="J74" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42742</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>586908</x:v>
+        <x:v>618139</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="U74" s="16" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="C75" s="3" t="s"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C75" s="3" t="n">
+        <x:v>38430</x:v>
+      </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
+      <x:c r="J75" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>42742</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>618139</x:v>
+        <x:v>586908</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
@@ -7291,51 +7293,51 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>597383</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
@@ -7707,51 +7709,51 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>608248</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>42752</x:v>
@@ -7820,51 +7822,51 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>540940</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
@@ -7926,59 +7928,59 @@
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>574219</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
@@ -7991,100 +7993,100 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>554019</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>566273</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
@@ -8348,570 +8350,572 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>583829</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>554037</x:v>
+        <x:v>509801</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
+      <x:c r="E111" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>581754</x:v>
+        <x:v>617342</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>608163</x:v>
+        <x:v>625007</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
+      <x:c r="E113" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G113" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H113" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>509801</x:v>
+        <x:v>608163</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
-      <x:c r="E114" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>617342</x:v>
+        <x:v>581754</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H115" s="0" t="s">
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>625007</x:v>
+        <x:v>469554</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
-        <x:v>205</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
-      <x:c r="E116" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>608444</x:v>
+        <x:v>554037</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
-        <x:v>200</x:v>
-[...2 lines deleted...]
-        <x:v>201</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>469554</x:v>
+        <x:v>513695</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>216</x:v>
-[...1 lines deleted...]
-      <x:c r="H118" s="14" t="s"/>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H118" s="14" t="s">
+        <x:v>207</x:v>
+      </x:c>
       <x:c r="I118" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>513695</x:v>
+        <x:v>608444</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9793,164 +9797,164 @@
       </x:c>
       <x:c r="P134" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
         <x:v>607402</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H135" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>570579</x:v>
+        <x:v>500418</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>37859</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I136" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>570589</x:v>
+        <x:v>570579</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
@@ -9974,101 +9978,101 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>599326</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>500446</x:v>
+        <x:v>570589</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
@@ -10081,1481 +10085,1480 @@
       <x:c r="K139" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>599317</x:v>
+        <x:v>500446</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I140" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>599332</x:v>
+        <x:v>599317</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>37867</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>570591</x:v>
+        <x:v>599332</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>500418</x:v>
+        <x:v>570591</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
-      <x:c r="E143" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>228</x:v>
-[...2 lines deleted...]
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>570569</x:v>
+        <x:v>581718</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>37859</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s"/>
+      <x:c r="E144" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>234</x:v>
-[...1 lines deleted...]
-      <x:c r="H144" s="14" t="s"/>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s">
+        <x:v>229</x:v>
+      </x:c>
       <x:c r="I144" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>581718</x:v>
+        <x:v>570569</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38871</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
+      <x:c r="E145" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>597379</x:v>
+        <x:v>567904</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="Q146" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="Q146" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>554100</x:v>
+        <x:v>597379</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>38871</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="E147" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>242</x:v>
-[...2 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>42708</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="P147" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="P147" s="0" t="s">
+      <x:c r="Q147" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R147" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="Q147" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>567904</x:v>
+        <x:v>554100</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>226</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>239</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q148" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="Q148" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>504085</x:v>
+        <x:v>541808</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q149" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R149" s="0" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>497831</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>242</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="Q150" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R150" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="Q150" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>541808</x:v>
+        <x:v>607435</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q151" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="Q151" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>607435</x:v>
+        <x:v>567827</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>39515</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s"/>
+      <x:c r="E152" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I152" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="J152" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="K152" s="14" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="L152" s="14" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="M152" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N152" s="15" t="n">
+        <x:v>42710</x:v>
+      </x:c>
+      <x:c r="O152" s="14" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="P152" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q152" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R152" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="H152" s="14" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>566726</x:v>
+        <x:v>567907</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38871</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q153" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R153" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="Q153" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>567827</x:v>
+        <x:v>604314</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>39515</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="I154" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="J154" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="K154" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="L154" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M154" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N154" s="15" t="n">
+        <x:v>42752</x:v>
+      </x:c>
+      <x:c r="O154" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="P154" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q154" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R154" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="H154" s="14" t="s">
-[...31 lines deleted...]
-      </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>567907</x:v>
+        <x:v>566726</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>38871</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>242</x:v>
-[...2 lines deleted...]
-        <x:v>243</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>42708</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="P155" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="P155" s="0" t="s">
+      <x:c r="Q155" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R155" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="Q155" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>604314</x:v>
+        <x:v>504085</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38871</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q156" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R156" s="14" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>567905</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="E157" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G157" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q157" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R157" s="0" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>604293</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q158" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R158" s="14" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>604310</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="E159" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q159" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R159" s="0" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>604311</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>38871</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q160" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R160" s="14" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>604313</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q161" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R161" s="0" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>604309</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q162" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R162" s="14" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>567852</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="E163" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q163" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R163" s="0" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>567826</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -11564,659 +11567,659 @@
         <x:v>226</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="Q164" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="Q164" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>607434</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="Q165" s="4" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="Q165" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>554101</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q166" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R166" s="14" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>567829</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q167" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R167" s="0" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>567846</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q168" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R168" s="14" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>567906</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="E169" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q169" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R169" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="Q169" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>604292</x:v>
+        <x:v>497835</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q170" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R170" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="Q170" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>604304</x:v>
+        <x:v>604292</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H171" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q171" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R171" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="Q171" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>497835</x:v>
+        <x:v>604304</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q172" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R172" s="14" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>446868</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q173" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R173" s="0" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>604291</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="Q174" s="16" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="R174" s="14" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>604312</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -12520,51 +12523,51 @@
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>43440</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>598078</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
@@ -12794,269 +12797,269 @@
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>597394</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>609494</x:v>
+        <x:v>595230</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>609497</x:v>
+        <x:v>609494</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
-      <x:c r="E188" s="14" t="s"/>
+      <x:c r="E188" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>269</x:v>
-[...1 lines deleted...]
-      <x:c r="H188" s="14" t="s"/>
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="H188" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>595230</x:v>
+        <x:v>609497</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>556794</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
@@ -13073,51 +13076,51 @@
       <x:c r="H190" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>507269</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
@@ -13133,51 +13136,51 @@
       <x:c r="H191" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>556791</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
@@ -13217,51 +13220,51 @@
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>547728</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H193" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
@@ -13335,51 +13338,51 @@
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>494862</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
@@ -13870,51 +13873,51 @@
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>513694</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13929,161 +13932,159 @@
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>585554</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>493040</x:v>
+        <x:v>585592</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
-      <x:c r="E206" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I206" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>547670</x:v>
+        <x:v>542327</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="E207" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G207" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H207" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -14093,173 +14094,176 @@
       <x:c r="K207" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>604336</x:v>
+        <x:v>547670</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>542327</x:v>
+        <x:v>493040</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
+      <x:c r="E209" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>585592</x:v>
+        <x:v>604336</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
@@ -14549,322 +14553,320 @@
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>595226</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s"/>
+      <x:c r="E216" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>493596</x:v>
+        <x:v>494796</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
-      <x:c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="R217" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="R217" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>494796</x:v>
+        <x:v>493596</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
-      <x:c r="E218" s="14" t="s"/>
+      <x:c r="E218" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>625345</x:v>
+        <x:v>520659</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
-      <x:c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="R219" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="R219" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>520659</x:v>
+        <x:v>625345</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>493614</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -14874,51 +14876,51 @@
       <x:c r="J221" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>543729</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -14927,111 +14929,111 @@
         <x:v>70</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="Q222" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="Q222" s="16" t="s">
+      <x:c r="R222" s="14" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>494798</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>543703</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -15040,57 +15042,57 @@
         <x:v>70</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="Q224" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="Q224" s="16" t="s">
+      <x:c r="R224" s="14" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>547594</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -15100,51 +15102,51 @@
       <x:c r="J225" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>540917</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -15153,57 +15155,57 @@
         <x:v>70</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="Q226" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="Q226" s="16" t="s">
+      <x:c r="R226" s="14" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>547516</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
@@ -15956,406 +15958,406 @@
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>548770</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>501817</x:v>
+        <x:v>604109</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>604109</x:v>
+        <x:v>501817</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>604103</x:v>
+        <x:v>553345</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>37380</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>553345</x:v>
+        <x:v>604102</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>604102</x:v>
+        <x:v>604086</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>604086</x:v>
+        <x:v>553338</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>128</x:v>
@@ -16366,57 +16368,57 @@
       <x:c r="K246" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>553338</x:v>
+        <x:v>553337</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -16487,57 +16489,57 @@
       <x:c r="K248" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>553337</x:v>
+        <x:v>604103</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
@@ -16643,51 +16645,51 @@
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>586157</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
@@ -16698,51 +16700,51 @@
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>585222</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
@@ -16904,51 +16906,51 @@
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>583343</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
@@ -17353,161 +17355,161 @@
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>607205</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I264" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>553049</x:v>
+        <x:v>607222</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H265" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>607222</x:v>
+        <x:v>553049</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
@@ -17815,326 +17817,326 @@
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>587302</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
-        <x:v>37859</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>584931</x:v>
+        <x:v>586654</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>586654</x:v>
+        <x:v>584931</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>520702</x:v>
+        <x:v>607983</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>570001</x:v>
+        <x:v>520702</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>607983</x:v>
+        <x:v>570001</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -18617,272 +18619,272 @@
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>570005</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>37380</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>570010</x:v>
+        <x:v>607981</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>37859</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
+      <x:c r="E287" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>586424</x:v>
+        <x:v>448269</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>607981</x:v>
+        <x:v>570010</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
-      <x:c r="E289" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>448269</x:v>
+        <x:v>586424</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -18957,51 +18959,51 @@
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>597391</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19137,51 +19139,51 @@
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>611030</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>28</x:v>
@@ -19305,51 +19307,51 @@
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>595240</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -19364,51 +19366,51 @@
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>565095</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>28</x:v>
@@ -19928,51 +19930,51 @@
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>543728</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J309" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>42752</x:v>
@@ -19982,929 +19984,931 @@
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>493615</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>548771</x:v>
+        <x:v>552843</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F311" s="0" t="s">
+        <x:v>278</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>552843</x:v>
+        <x:v>582126</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
-        <x:v>277</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>582126</x:v>
+        <x:v>548771</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>374</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>543705</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>375</x:v>
-[...1 lines deleted...]
-      <x:c r="C314" s="15" t="s"/>
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C314" s="15" t="n">
+        <x:v>38430</x:v>
+      </x:c>
       <x:c r="D314" s="15" t="s"/>
-      <x:c r="E314" s="14" t="s"/>
+      <x:c r="E314" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>376</x:v>
-[...1 lines deleted...]
-      <x:c r="H314" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H314" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="I314" s="16" t="s">
-        <x:v>71</x:v>
-[...1 lines deleted...]
-      <x:c r="J314" s="14" t="s"/>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="J314" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>598270</x:v>
+        <x:v>604228</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>125</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>305</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>454925</x:v>
+        <x:v>604229</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>310</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
-      <x:c r="E316" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="J316" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>494799</x:v>
+        <x:v>598270</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>498477</x:v>
+        <x:v>454925</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>502044</x:v>
+        <x:v>494799</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
+      <x:c r="E319" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>493597</x:v>
+        <x:v>498477</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>70</x:v>
-[...1 lines deleted...]
-      <x:c r="H320" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H320" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="I320" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>520656</x:v>
+        <x:v>502044</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>552857</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
-      <x:c r="E322" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>126</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K322" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>552858</x:v>
+        <x:v>493597</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
-        <x:v>126</x:v>
-[...2 lines deleted...]
-        <x:v>127</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>604228</x:v>
+        <x:v>520656</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>604229</x:v>
+        <x:v>552858</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="E325" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G325" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -20963,51 +20967,51 @@
       <x:c r="H326" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>604212</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
@@ -21023,51 +21027,51 @@
       <x:c r="H327" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>520722</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
@@ -21512,51 +21516,51 @@
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>624989</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -22664,168 +22668,168 @@
       <x:c r="K355" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>587337</x:v>
+        <x:v>587213</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>37859</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>587345</x:v>
+        <x:v>587337</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>37867</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>587213</x:v>
+        <x:v>587345</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -23430,653 +23434,650 @@
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>623824</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="Q369" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="R369" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="Q369" s="4" t="s">
+      <x:c r="S369" s="0" t="n">
+        <x:v>540933</x:v>
+      </x:c>
+      <x:c r="T369" s="4" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="R369" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
-      <x:c r="E370" s="14" t="s"/>
+      <x:c r="E370" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>540933</x:v>
+        <x:v>547851</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
-      <x:c r="E371" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>547851</x:v>
+        <x:v>597392</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>436</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="Q372" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="R372" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="Q372" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>597392</x:v>
+        <x:v>617219</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>617219</x:v>
+        <x:v>542507</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
-      <x:c r="E374" s="14" t="s"/>
+      <x:c r="E374" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>542507</x:v>
+        <x:v>625018</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
-      <x:c r="E375" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>625018</x:v>
+        <x:v>595232</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
-      <x:c r="E376" s="14" t="s"/>
+      <x:c r="E376" s="14" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="Q376" s="16" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="R376" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="Q376" s="16" t="s">
+      <x:c r="S376" s="14" t="n">
+        <x:v>515754</x:v>
+      </x:c>
+      <x:c r="T376" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="R376" s="14" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
-      <x:c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>515754</x:v>
+        <x:v>507570</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
-        <x:v>52</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>37553</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>507570</x:v>
+        <x:v>592263</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42742</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>625891</x:v>
+        <x:v>625892</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>440</x:v>
@@ -24085,51 +24086,51 @@
       <x:c r="K380" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42742</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>625892</x:v>
+        <x:v>625891</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>26</x:v>
@@ -24194,54 +24195,54 @@
       <x:c r="L382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>579811</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -24321,156 +24322,156 @@
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>546560</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>601068</x:v>
+        <x:v>496776</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="U385" s="4" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>601086</x:v>
+        <x:v>601068</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="E387" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G387" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
@@ -24480,113 +24481,113 @@
       <x:c r="K387" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>496776</x:v>
+        <x:v>601086</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>601085</x:v>
+        <x:v>546532</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
@@ -24596,116 +24597,116 @@
       <x:c r="K389" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>546532</x:v>
+        <x:v>520680</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>402</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>520680</x:v>
+        <x:v>601085</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>449</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -24774,51 +24775,51 @@
       <x:c r="L392" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>601100</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
@@ -24958,219 +24959,220 @@
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>603892</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
-      <x:c r="E396" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E396" s="14" t="s"/>
+      <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>200</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>626577</x:v>
+        <x:v>626957</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>454</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
+      <x:c r="E397" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>626957</x:v>
+        <x:v>526706</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
-        <x:v>43</x:v>
-[...1 lines deleted...]
-      <x:c r="F398" s="14" t="s"/>
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="F398" s="14" t="s">
+        <x:v>278</x:v>
+      </x:c>
       <x:c r="G398" s="14" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="H398" s="14" t="s"/>
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="H398" s="14" t="s">
+        <x:v>201</x:v>
+      </x:c>
       <x:c r="I398" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>526706</x:v>
+        <x:v>626577</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G399" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -26239,51 +26241,51 @@
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>587185</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>135</x:v>
@@ -26350,51 +26352,51 @@
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>587207</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>135</x:v>
@@ -26572,51 +26574,51 @@
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>587370</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>135</x:v>
@@ -26681,225 +26683,225 @@
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>616020</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38871</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I426" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>602779</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>496856</x:v>
+        <x:v>546726</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>37859</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>546726</x:v>
+        <x:v>496856</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -26970,51 +26972,51 @@
       <x:c r="L430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>520675</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
@@ -27457,103 +27459,103 @@
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>602767</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>446076</x:v>
+        <x:v>546696</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>45</x:v>
@@ -27627,115 +27629,115 @@
       <x:c r="L441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>496811</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="I442" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>546696</x:v>
+        <x:v>446076</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F443" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H443" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
@@ -28499,108 +28501,108 @@
       <x:c r="M456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>540922</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>604346</x:v>
+        <x:v>547761</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
@@ -28609,332 +28611,331 @@
       <x:c r="K458" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>547761</x:v>
+        <x:v>604346</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
-        <x:v>34956</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
+      <x:c r="E459" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
       <x:c r="G459" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>587906</x:v>
+        <x:v>604377</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>493</x:v>
-[...1 lines deleted...]
-      <x:c r="C460" s="15" t="s"/>
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="C460" s="15" t="n">
+        <x:v>34956</x:v>
+      </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>495</x:v>
-[...1 lines deleted...]
-      <x:c r="J460" s="14" t="s"/>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="J460" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
-        <x:v>42739</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>494</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>495</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>468349</x:v>
+        <x:v>587906</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>497</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>42</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
-      <x:c r="E461" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>139</x:v>
-[...2 lines deleted...]
-        <x:v>40</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42739</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>604377</x:v>
+        <x:v>468349</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>493267</x:v>
+        <x:v>543730</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>543730</x:v>
+        <x:v>493267</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>34956</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -28944,51 +28945,51 @@
       <x:c r="L464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>543650</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
@@ -29471,275 +29472,275 @@
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>589721</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>557467</x:v>
+        <x:v>600397</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>600397</x:v>
+        <x:v>557467</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I476" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>600304</x:v>
+        <x:v>547397</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
-        <x:v>37380</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>547397</x:v>
+        <x:v>600304</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I478" s="16" t="s">
         <x:v>507</x:v>
@@ -29871,57 +29872,57 @@
       <x:c r="K480" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>600326</x:v>
+        <x:v>547378</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H481" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
@@ -29931,57 +29932,57 @@
       <x:c r="K481" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>547378</x:v>
+        <x:v>600327</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
-        <x:v>509</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I482" s="16" t="s">
         <x:v>507</x:v>
@@ -29992,57 +29993,57 @@
       <x:c r="K482" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>600327</x:v>
+        <x:v>600326</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
@@ -30058,51 +30059,51 @@
       <x:c r="M483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>547377</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>449</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="I484" s="16" t="s">
         <x:v>507</x:v>