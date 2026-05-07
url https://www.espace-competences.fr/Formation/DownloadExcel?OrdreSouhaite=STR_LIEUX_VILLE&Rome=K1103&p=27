--- v3 (2026-05-07)
+++ v4 (2026-05-07)
@@ -539,104 +539,104 @@
   <x:si>
     <x:t>Dubarry Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83190</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>Sophrologie</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien en art thérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Art thérapie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fleurs de Bach</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Naturopathe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Professeur de Yoga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elise Maes - Elise Le Goff</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Enseignant , Femme , Particulier, individuel , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yoga</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/11/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Alimentation, perte de poids : troubles du comportement alimentaire et accompagnement par l'hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Metathesis Psynaps</x:t>
   </x:si>
   <x:si>
     <x:t>69100</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement thérapeutique du l'arrêt du tabac par l'hypnose</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien en art thérapie</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnose et stratégies d'accompagnement</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir Sophrologue</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être Californien</x:t>
   </x:si>
   <x:si>
     <x:t>Massage ayurvédique</x:t>
@@ -1229,77 +1229,77 @@
   <x:si>
     <x:t>05/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en élixirs floraux - Fleurs de Bach - Accompagnement des émotions</x:t>
   </x:si>
   <x:si>
     <x:t>Olfactothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie holistique spécialité epigenetique</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>GRASSE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>PRATICIEN EN NATUROPATHIE ENERGETIQUE A DISTANCE</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Formation Naturopathie Energétique</x:t>
   </x:si>
   <x:si>
     <x:t>CFNE</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>GRASSE</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Licencié pour motif économique , Profession libérale , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Module - Anatomie-Physiologie</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnose pour la femme en période de ménopause</x:t>
   </x:si>
   <x:si>
     <x:t>Autonomia</x:t>
   </x:si>
   <x:si>
     <x:t>68400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
@@ -1343,62 +1343,62 @@
   <x:si>
     <x:t>Demandeur d'emploi , Enseignant , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion stress</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Consultant (three in one concepts)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Enseignant , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Professeur de Yoga - Module 3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autre public , Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Professeur de Yoga - Module 3</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>01/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Purnata Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>83260</x:t>
   </x:si>
   <x:si>
     <x:t>LA CRAU</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Particulier, individuel</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
@@ -1511,65 +1511,65 @@
   <x:si>
     <x:t>LAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Relaxation Coréenne - Relation d'Aide par le Toucher</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire - Relation d'Aide par le Toucher</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Praticien en naturopathie à distance</x:t>
+  </x:si>
+  <x:si>
     <x:t>Innovnaturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien en naturopathie à distance</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Médecine traditionnelle chinoise</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de Médecine Tradition Chinoise</x:t>
   </x:si>
   <x:si>
     <x:t>IMTC</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2022 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
@@ -1730,131 +1730,131 @@
   <x:si>
     <x:t>11/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Méthode Pilates Matwork continue</x:t>
   </x:si>
   <x:si>
     <x:t>Leaderfit</x:t>
   </x:si>
   <x:si>
     <x:t>37700</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi</x:t>
   </x:si>
   <x:si>
     <x:t>10/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Apprendre et pratiquer la sophrologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hippocratus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Apprendre et pratiquer la naturopathie</x:t>
   </x:si>
   <x:si>
-    <x:t>Hippocratus</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>12/02/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Apprendre et pratiquer la sophrologie</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC3 construire des programmes complets et personnalisés de prestations spa et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Temana</x:t>
   </x:si>
   <x:si>
     <x:t>31770</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique soin corporel</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2024 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Relaxation coréenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation en contrat de pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intervenant spa et bien-être (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage amma assis</x:t>
+  </x:si>
+  <x:si>
     <x:t>Tuina du dos</x:t>
   </x:si>
   <x:si>
-    <x:t>Relaxation coréenne</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Bols Tibétains</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage amma assis</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>TECHNIQUES CORPORELLES DE MASSAGE BIEN ETRE</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC2 réaliser des massages bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réfléxologie plantaire</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation du Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>83440</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2025 00:00:00</x:t>
@@ -1913,68 +1913,68 @@
   <x:si>
     <x:t>Prendre la parole grâce aux techniques théâtrales</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Prise parole</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Tuina Minceur</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être femme enceinte</x:t>
   </x:si>
   <x:si>
+    <x:t>Technicien spa et bien-être (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Head spa</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 2e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Technicien spa et bien-être (préparation également possible par Bloc(s) de compétences)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Réflexologie plantaire bien être</x:t>
   </x:si>
   <x:si>
     <x:t>Naturelisa</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien naturopathe</x:t>
   </x:si>
   <x:si>
     <x:t>Isupnat</x:t>
   </x:si>
   <x:si>
     <x:t>75005</x:t>
@@ -2009,149 +2009,149 @@
   <x:si>
     <x:t>Yoga prénatal</x:t>
   </x:si>
   <x:si>
     <x:t>Rosa Aguilera - Yoga du Sud</x:t>
   </x:si>
   <x:si>
     <x:t>04/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Yin Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Yoga Vinyasa</x:t>
   </x:si>
   <x:si>
     <x:t>04/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Instructeur Pilates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Io</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Formateur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Praticien en naturopathie hygièniste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Julien Allaire</x:t>
+  </x:si>
+  <x:si>
     <x:t>Yoga aérien et acrobatique</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Yoga adapté et thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Praticien en naturopathie hygièniste</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Femme , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Psychologie ayuvédique</x:t>
   </x:si>
   <x:si>
     <x:t>Ayur Natur Formations</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pratique des piliers de la santé et des techniques de pareeksha selon l’ayurvéda</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil en aromathérapie</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse des besoins corporels et émotionnels</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en gestion du mental Naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/01/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Surya Formations</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en nutrition naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en Dravyaguna et phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
@@ -2183,74 +2183,74 @@
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>Massage biodynamique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Psychopraticien, parcours réservé aux licenciés en psychologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de ressources et d'enseignement supérieur en psychologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRESP FORMATIONS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Handicapé moteur , Particulier, individuel , Public de la formation initiale , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Psychologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Snob Dog Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13382</x:t>
   </x:si>
   <x:si>
-    <x:t>Psychopraticien, parcours réservé aux licenciés en psychologie</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien TCC</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur , Profession libérale , Public en emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Hypnose</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Formateur , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Naturospirit</x:t>
   </x:si>
   <x:si>
     <x:t>92200</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2025 00:00:00</x:t>
@@ -2357,161 +2357,161 @@
   <x:si>
     <x:t>Patricia Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Demandeur d'emploi , Enseignant , Formateur , Handicapé moteur</x:t>
   </x:si>
   <x:si>
     <x:t>Art thérapie premium</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage suédois Deep Tissue</x:t>
   </x:si>
   <x:si>
+    <x:t>06/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/19/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage bien-être avec ventouses</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daniela Molinari - Institut de Formation Maestria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Massage Bien-Etre Énergétique </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadre demandeur d'emploi , Demandeur d'emploi , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien en hypnose et communication ericksonienne (combiné)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Professeur de Pilates</x:t>
   </x:si>
   <x:si>
     <x:t>Be Pilates - Aurélie Bidart</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Elu , Enseignant , Formateur , Handicapé moteur</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/24/2026 00:00:00</x:t>
+    <x:t>11/25/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/28/2027 00:00:00</x:t>
-[...68 lines deleted...]
-    <x:t>12/01/2026 00:00:00</x:t>
+    <x:t>Spécialisations en sophrologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enseignant , Formateur , Particulier, individuel , Profession libérale , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/23/2027 00:00:00</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être - Réflexologie plantaire</x:t>
   </x:si>
   <x:si>
     <x:t>Jak - Aftec</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2029 00:00:00</x:t>
@@ -2561,77 +2561,77 @@
   <x:si>
     <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sophro-analyse</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de garuda module seated standing</x:t>
   </x:si>
   <x:si>
     <x:t>Fit Studio</x:t>
   </x:si>
   <x:si>
     <x:t>83350</x:t>
   </x:si>
   <x:si>
     <x:t>RAMATUELLE</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Se former aux plantes médicinales - première partie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Althea Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cursus complet d'herboristerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Herboristerie - S'installer en France en tant que praticien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Introduction à l'herbalisme</x:t>
   </x:si>
   <x:si>
-    <x:t>Althea Conseil</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>12/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Se former aux plantes médicinales - première partie</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Praticien en herboristerie</x:t>
   </x:si>
   <x:si>
     <x:t>Kinesiologue professionnel</x:t>
   </x:si>
   <x:si>
     <x:t>Institut National de Formations aux Techniques Douces</x:t>
   </x:si>
   <x:si>
     <x:t>INFOR'TED</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Commerçant , Demandeur d'emploi plus de 26 ans , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kinesiologue professionnel ESTN (Reformed)</x:t>
@@ -2714,66 +2714,66 @@
   <x:si>
     <x:t>03/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie palmaire traditionnelle</x:t>
   </x:si>
   <x:si>
     <x:t>Eloïse Mercier</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire Zu Dan</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Réflexologie et gestion des émotions</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique d'Etat , Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie auriculaire</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage relaxant des jambes et des pieds</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Acupression du ventre et du dos</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
@@ -5422,446 +5422,446 @@
       <x:c r="R39" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>601896</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>157</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>587861</x:v>
+        <x:v>576870</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>587863</x:v>
+        <x:v>598468</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>576870</x:v>
+        <x:v>598475</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>598468</x:v>
+        <x:v>598479</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>15450</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>598475</x:v>
+        <x:v>586607</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>598479</x:v>
+        <x:v>617961</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>15450</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="P46" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="P46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>586607</x:v>
+        <x:v>587861</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>617961</x:v>
+        <x:v>587863</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
@@ -6369,51 +6369,51 @@
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s"/>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>626347</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
@@ -6421,51 +6421,51 @@
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>570551</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
@@ -6500,51 +6500,51 @@
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>626624</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
@@ -6661,77 +6661,77 @@
       <x:c r="R63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>573270</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>587854</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>103</x:v>
@@ -6894,51 +6894,51 @@
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>569784</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
@@ -6996,100 +6996,100 @@
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>495568</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>535904</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
@@ -7098,100 +7098,100 @@
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>614716</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>573783</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
@@ -7200,51 +7200,51 @@
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>564158</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
@@ -7302,100 +7302,100 @@
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>495575</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>598666</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
@@ -8250,51 +8250,51 @@
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>598462</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C95" s="3" t="s"/>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="G95" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
@@ -8326,51 +8326,51 @@
       <x:c r="C96" s="15" t="s"/>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>520570</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
@@ -8459,74 +8459,74 @@
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>598457</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C99" s="3" t="s"/>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>598480</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
@@ -8639,77 +8639,77 @@
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>470262</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
@@ -9069,51 +9069,51 @@
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>616752</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
@@ -9168,54 +9168,54 @@
       <x:c r="L112" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>618116</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>47</x:v>
@@ -9508,51 +9508,51 @@
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>585299</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
@@ -9561,100 +9561,100 @@
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>616378</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>585296</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
@@ -9663,51 +9663,51 @@
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>527565</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
@@ -9730,51 +9730,51 @@
       <x:c r="M123" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>583216</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
@@ -9832,88 +9832,88 @@
       <x:c r="M125" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>586349</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>628545</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
@@ -9936,88 +9936,88 @@
       <x:c r="M127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>586347</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>558514</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
@@ -10127,51 +10127,51 @@
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>611592</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
@@ -10247,51 +10247,51 @@
       <x:c r="M133" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>616440</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
@@ -10663,144 +10663,144 @@
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>616457</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>387</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>389</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="Q142" s="16" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="R142" s="14" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="S142" s="14" t="n">
+        <x:v>617274</x:v>
+      </x:c>
+      <x:c r="T142" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="Q142" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H143" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>617274</x:v>
+        <x:v>612669</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
@@ -10808,210 +10808,210 @@
         <x:v>38</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>576861</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
         <x:v>617942</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>617275</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H147" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>576837</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -11022,51 +11022,51 @@
         <x:v>38</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>576874</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>37</x:v>
@@ -11074,51 +11074,51 @@
       <x:c r="I149" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>576823</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -11129,103 +11129,103 @@
         <x:v>38</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>623419</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H151" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>576833</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -11236,210 +11236,210 @@
         <x:v>38</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
         <x:v>625435</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>576867</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>613248</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>597743</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -11450,51 +11450,51 @@
         <x:v>38</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>576808</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>37</x:v>
@@ -11502,106 +11502,106 @@
       <x:c r="I157" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>576848</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>576856</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>402</x:v>
@@ -11699,51 +11699,51 @@
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>488932</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
@@ -11929,147 +11929,148 @@
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>581327</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>206</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>15450</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>621803</x:v>
+        <x:v>488934</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="U166" s="16" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>15450</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>406</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>488934</x:v>
+        <x:v>621803</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>427</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
@@ -12112,106 +12113,106 @@
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>553917</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="I170" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
         <x:v>553920</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
@@ -12478,66 +12479,66 @@
       <x:c r="A176" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>617090</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>451</x:v>
@@ -12710,51 +12711,51 @@
       <x:c r="L180" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>624911</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
@@ -12928,145 +12929,145 @@
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>574177</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>516079</x:v>
+        <x:v>516062</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>516062</x:v>
+        <x:v>516079</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>46</x:v>
@@ -13082,87 +13083,87 @@
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>431392</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>587284</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
         <x:v>487</x:v>
@@ -14112,51 +14113,51 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>628808</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
@@ -14316,663 +14317,663 @@
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>598451</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
-        <x:v>555</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>548703</x:v>
+        <x:v>601894</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>601894</x:v>
+        <x:v>574190</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>574190</x:v>
+        <x:v>574195</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>560</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>574195</x:v>
+        <x:v>598460</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>598460</x:v>
+        <x:v>548357</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>548357</x:v>
+        <x:v>548367</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>556</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>548367</x:v>
+        <x:v>598455</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>562</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>598455</x:v>
+        <x:v>579682</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>579682</x:v>
+        <x:v>598466</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>574194</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>563</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>546</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>598466</x:v>
+        <x:v>548703</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>564</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>548353</x:v>
+        <x:v>598478</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>565</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
@@ -14981,92 +14982,92 @@
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>598474</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>598478</x:v>
+        <x:v>548353</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15178,206 +15179,207 @@
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>555357</x:v>
+        <x:v>551401</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>575</x:v>
-[...1 lines deleted...]
-      <x:c r="C229" s="3" t="s"/>
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C229" s="3" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
+      <x:c r="J229" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>551401</x:v>
+        <x:v>546861</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
-        <x:v>576</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="C230" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="J230" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>546861</x:v>
+        <x:v>551197</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>551206</x:v>
+        <x:v>555357</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>568</x:v>
@@ -15386,216 +15388,215 @@
       <x:c r="K232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>551197</x:v>
+        <x:v>551206</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>206</x:v>
-[...2 lines deleted...]
-        <x:v>207</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>621805</x:v>
+        <x:v>620789</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>580</x:v>
-[...1 lines deleted...]
-      <x:c r="C234" s="15" t="s"/>
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="C234" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="J234" s="14" t="s"/>
+      <x:c r="J234" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>620789</x:v>
+        <x:v>546880</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>582</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H235" s="0" t="s">
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>568</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>546880</x:v>
+        <x:v>621805</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
@@ -15916,51 +15917,51 @@
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>542235</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
@@ -16917,148 +16918,147 @@
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>551218</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C262" s="15" t="s"/>
+      <x:c r="C262" s="15" t="n">
+        <x:v>34921</x:v>
+      </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>568</x:v>
-[...1 lines deleted...]
-      <x:c r="J262" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J262" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>626255</x:v>
+        <x:v>587316</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>617</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>618</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>587316</x:v>
+        <x:v>626255</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="U263" s="4" t="s">
         <x:v>619</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s"/>
       <x:c r="K264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
@@ -17296,1290 +17296,1290 @@
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
         <x:v>621260</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>621265</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>616706</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
-        <x:v>15450</x:v>
+        <x:v>15452</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>621247</x:v>
+        <x:v>621882</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
-        <x:v>15450</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>621252</x:v>
+        <x:v>616422</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>621259</x:v>
+        <x:v>621247</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>650</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>15450</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>621268</x:v>
+        <x:v>621252</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
-        <x:v>653</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>15450</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>616422</x:v>
+        <x:v>621259</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>657</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
-        <x:v>657</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
-        <x:v>15452</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>636</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>621882</x:v>
+        <x:v>621268</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>659</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>621264</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>621269</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>628706</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>580114</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>616123</x:v>
+        <x:v>580115</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>668</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>581317</x:v>
+        <x:v>616123</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>557</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>133</x:v>
+        <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
-        <x:v>554</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>571065</x:v>
+        <x:v>581317</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>571066</x:v>
+        <x:v>571065</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>572178</x:v>
+        <x:v>571066</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
-        <x:v>663</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>580115</x:v>
+        <x:v>572178</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>678</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>598429</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>579929</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>540642</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>616115</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>616116</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>616118</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
@@ -18588,310 +18588,310 @@
         <x:v>465</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>557356</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>585888</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>571986</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>572177</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>580292</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>548727</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>559</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
@@ -19024,1035 +19024,1035 @@
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>626490</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
         <x:v>626257</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>704</x:v>
-[...1 lines deleted...]
-      <x:c r="H304" s="14" t="s"/>
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="H304" s="14" t="s">
+        <x:v>706</x:v>
+      </x:c>
       <x:c r="I304" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>572605</x:v>
+        <x:v>623893</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>623893</x:v>
+        <x:v>602685</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>711</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>707</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="P306" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
-      <x:c r="P306" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>602685</x:v>
+        <x:v>572605</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>600768</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>677</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>572604</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H309" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>628963</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C310" s="15" t="s"/>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I310" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>623901</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>579050</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>579048</x:v>
+        <x:v>618999</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>618999</x:v>
+        <x:v>579048</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>628965</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>628966</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>623416</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>711</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>588185</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>614993</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>618997</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>614509</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>709</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
         <x:v>588283</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>496</x:v>
       </x:c>
@@ -20095,66 +20095,66 @@
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>726</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>577455</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
@@ -20282,51 +20282,51 @@
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>604528</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>579</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
@@ -20658,66 +20658,66 @@
       <x:c r="A334" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
         <x:v>577532</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="C335" s="3" t="s"/>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>728</x:v>
@@ -20911,66 +20911,66 @@
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>742</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>577530</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
@@ -21372,66 +21372,66 @@
       <x:c r="A348" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>577531</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
         <x:v>207</x:v>
@@ -21611,51 +21611,51 @@
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>624162</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>575</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C353" s="3" t="s"/>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
@@ -21762,127 +21762,127 @@
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>551217</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>612767</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>612768</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
@@ -21917,51 +21917,51 @@
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>574335</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
@@ -21993,51 +21993,51 @@
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>611919</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
@@ -22068,247 +22068,252 @@
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>551407</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>763</x:v>
-[...1 lines deleted...]
-      <x:c r="H362" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H362" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I362" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>15452</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>606678</x:v>
+        <x:v>576809</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>765</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>551389</x:v>
+        <x:v>576834</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>551410</x:v>
+        <x:v>575827</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>624166</x:v>
+        <x:v>551195</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>756</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
@@ -22339,1711 +22344,1707 @@
         <x:v>229</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>575827</x:v>
+        <x:v>611928</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>767</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>551195</x:v>
+        <x:v>551389</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>624163</x:v>
+        <x:v>551410</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>598463</x:v>
+        <x:v>624166</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>576809</x:v>
+        <x:v>598463</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>576834</x:v>
+        <x:v>551207</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>551207</x:v>
+        <x:v>579683</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="C374" s="15" t="s"/>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C374" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>52</x:v>
-[...1 lines deleted...]
-      <x:c r="J374" s="14" t="s"/>
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="J374" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K374" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>579683</x:v>
+        <x:v>546860</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>604</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>546860</x:v>
+        <x:v>546879</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>582</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>546879</x:v>
+        <x:v>546887</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>603</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H377" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>568</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>546887</x:v>
+        <x:v>576826</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I378" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>576826</x:v>
+        <x:v>576857</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>576857</x:v>
+        <x:v>624168</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>763</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>624168</x:v>
+        <x:v>624169</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
-        <x:v>769</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>624169</x:v>
+        <x:v>580514</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
-        <x:v>770</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>771</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s"/>
       <x:c r="K382" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>580514</x:v>
+        <x:v>598450</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>598450</x:v>
+        <x:v>579510</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>754</x:v>
-[...1 lines deleted...]
-      <x:c r="H384" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H384" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I384" s="16" t="s">
-        <x:v>755</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
-        <x:v>772</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>755</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>579510</x:v>
+        <x:v>576838</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
-        <x:v>773</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>774</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>35</x:v>
-[...1 lines deleted...]
-      <x:c r="C385" s="3" t="s"/>
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="C385" s="3" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D385" s="3" t="s"/>
+      <x:c r="E385" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="J385" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>576838</x:v>
+        <x:v>608388</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>583</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
-      <x:c r="E386" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="J386" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>608388</x:v>
+        <x:v>551403</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>551403</x:v>
+        <x:v>551214</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>597</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>551214</x:v>
+        <x:v>612763</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>715</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H389" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>14405</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>612763</x:v>
+        <x:v>576869</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>775</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I390" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>576869</x:v>
+        <x:v>576875</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>576875</x:v>
+        <x:v>551191</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>551191</x:v>
+        <x:v>551338</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>594</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>551338</x:v>
+        <x:v>626253</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>626253</x:v>
+        <x:v>524946</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>774</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>776</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>777</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>778</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>524946</x:v>
+        <x:v>524937</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
-        <x:v>779</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>780</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>781</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>778</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>777</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>778</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>524937</x:v>
+        <x:v>627714</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
-        <x:v>779</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>633</x:v>
+        <x:v>778</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>165</x:v>
-[...1 lines deleted...]
-      <x:c r="C397" s="3" t="s"/>
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C397" s="3" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="J397" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
-        <x:v>782</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>627714</x:v>
+        <x:v>546870</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>783</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>784</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>605</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="J398" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>546870</x:v>
+        <x:v>551369</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
@@ -24150,1538 +24151,1537 @@
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>598459</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>15452</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>580163</x:v>
+        <x:v>551184</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>580512</x:v>
+        <x:v>551185</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>786</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>14447</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>624158</x:v>
+        <x:v>551212</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
-        <x:v>787</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>721</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>624159</x:v>
+        <x:v>551415</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>788</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>789</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>611</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>551415</x:v>
+        <x:v>624158</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>721</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>551184</x:v>
+        <x:v>624159</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>782</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>15452</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>551185</x:v>
+        <x:v>580163</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>590</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>551212</x:v>
+        <x:v>580512</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>755</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
-        <x:v>790</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>755</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>574331</x:v>
+        <x:v>551198</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
-        <x:v>773</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>541</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>598454</x:v>
+        <x:v>574331</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>15452</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>601891</x:v>
+        <x:v>606678</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>789</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>577</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>568</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>546857</x:v>
+        <x:v>611917</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>604</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>568</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>755</x:v>
+      </x:c>
+      <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>608296</x:v>
+        <x:v>611923</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
-        <x:v>791</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>792</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>611917</x:v>
+        <x:v>598454</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>760</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>153</x:v>
-[...1 lines deleted...]
-      <x:c r="C416" s="15" t="s"/>
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C416" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>755</x:v>
-[...1 lines deleted...]
-      <x:c r="J416" s="14" t="s"/>
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="J416" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>755</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>611923</x:v>
+        <x:v>546857</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>611928</x:v>
+        <x:v>551405</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>760</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>15452</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>580162</x:v>
+        <x:v>601891</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
-        <x:v>785</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>91</x:v>
-[...1 lines deleted...]
-      <x:c r="C419" s="3" t="s"/>
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="C419" s="3" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="J419" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>580507</x:v>
+        <x:v>608296</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>793</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>702</x:v>
+        <x:v>791</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>580517</x:v>
+        <x:v>624167</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>792</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>14447</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>624167</x:v>
+        <x:v>624163</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>794</x:v>
+        <x:v>793</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>551198</x:v>
+        <x:v>551205</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
-        <x:v>772</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
-        <x:v>14426</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>575803</x:v>
+        <x:v>551161</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
-        <x:v>773</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>795</x:v>
-[...1 lines deleted...]
-      <x:c r="C424" s="15" t="s"/>
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="C424" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>755</x:v>
-[...1 lines deleted...]
-      <x:c r="J424" s="14" t="s"/>
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="J424" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K424" s="14" t="s">
-        <x:v>796</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>755</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>575830</x:v>
+        <x:v>546881</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
-        <x:v>797</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
-        <x:v>798</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>551205</x:v>
+        <x:v>575803</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
-        <x:v>751</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>551161</x:v>
+        <x:v>575830</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>598</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>551369</x:v>
+        <x:v>598477</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>15452</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>598477</x:v>
+        <x:v>580162</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>566</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>568</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>546881</x:v>
+        <x:v>580507</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>571</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>595</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s"/>
       <x:c r="K430" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>551405</x:v>
+        <x:v>580517</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>47</x:v>
@@ -25792,51 +25792,51 @@
       <x:c r="L433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>608293</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
-        <x:v>791</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>800</x:v>
       </x:c>
@@ -26158,51 +26158,51 @@
       <x:c r="M440" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>575160</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>820</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>771</x:v>
+        <x:v>765</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>47</x:v>
@@ -26387,270 +26387,270 @@
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>830</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>610203</x:v>
+        <x:v>616121</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>833</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>834</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>616121</x:v>
+        <x:v>589707</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>589707</x:v>
+        <x:v>590127</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>836</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>837</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>590127</x:v>
+        <x:v>610203</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>838</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>839</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>616356</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>840</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>841</x:v>
       </x:c>
@@ -26885,306 +26885,306 @@
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
         <x:v>624907</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>488540</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>869</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>572416</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
         <x:v>490425</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
         <x:v>572417</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="H459" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
         <x:v>572418</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>773</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
         <x:v>862</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
         <x:v>863</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
@@ -27355,198 +27355,198 @@
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
         <x:v>628995</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>880</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>627682</x:v>
+        <x:v>615124</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>881</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>882</x:v>
+        <x:v>702</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
         <x:v>624799</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>885</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>886</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>729</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>615124</x:v>
+        <x:v>627682</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>189</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>702</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>729</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>47</x:v>
@@ -27714,92 +27714,92 @@
       </x:c>
       <x:c r="P470" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
         <x:v>615211</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>895</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
         <x:v>615221</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>885</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>886</x:v>
+        <x:v>884</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s"/>
       <x:c r="K472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
@@ -27910,108 +27910,108 @@
       <x:c r="M474" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>628912</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s"/>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>590474</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s"/>
       <x:c r="K476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -28133,128 +28133,128 @@
         <x:v>615228</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>904</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s"/>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="H479" s="0" t="s">
         <x:v>906</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
         <x:v>905</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
         <x:v>614398</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>908</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
         <x:v>587282</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s"/>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>52</x:v>
@@ -28318,51 +28318,51 @@
       <x:c r="L482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>617273</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>910</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="C483" s="3" t="s"/>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
         <x:v>909</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>28</x:v>
@@ -28433,77 +28433,77 @@
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
         <x:v>576830</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H485" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>576872</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
@@ -28512,51 +28512,51 @@
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s"/>
       <x:c r="K486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>616989</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>915</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>916</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
@@ -28590,136 +28590,136 @@
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>576840</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s"/>
       <x:c r="K488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>578436</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>917</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>918</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>919</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>920</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>491243</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>921</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -28881,51 +28881,51 @@
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>616987</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
@@ -28962,51 +28962,51 @@
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>911</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>576864</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
@@ -29157,159 +29157,159 @@
       <x:c r="K498" s="14" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>587881</x:v>
+        <x:v>587882</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>903</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>924</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s"/>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>587880</x:v>
+        <x:v>587881</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>925</x:v>
+        <x:v>924</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C500" s="15" t="s"/>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s"/>
       <x:c r="K500" s="14" t="s">
         <x:v>922</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>587882</x:v>
+        <x:v>587880</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>903</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>924</x:v>
+        <x:v>925</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s"/>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
         <x:v>926</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>29</x:v>
@@ -29451,69 +29451,69 @@
       <x:c r="C504" s="15" t="s"/>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s"/>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s"/>
       <x:c r="I504" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s"/>
       <x:c r="K504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>930</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>616986</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s"/>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>914</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>47</x:v>