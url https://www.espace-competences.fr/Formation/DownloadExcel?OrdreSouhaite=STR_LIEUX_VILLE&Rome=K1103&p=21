--- v3 (2026-05-07)
+++ v4 (2026-05-07)
@@ -1196,59 +1196,59 @@
   <x:si>
     <x:t>09/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Profession libérale , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aromathérapie énergétique et vibratoire</x:t>
   </x:si>
   <x:si>
     <x:t>GOULT</x:t>
   </x:si>
   <x:si>
     <x:t>12/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Phytothérapie gemmothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>07/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/13/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en élixirs floraux - Fleurs de Bach - Accompagnement des émotions</x:t>
   </x:si>
   <x:si>
     <x:t>Olfactothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Thérapie holistique spécialité epigenetique</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PRATICIEN EN NATUROPATHIE ENERGETIQUE A DISTANCE</x:t>
@@ -1457,71 +1457,71 @@
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien shiatsu prévention</x:t>
   </x:si>
   <x:si>
     <x:t>Sens en Eveil</x:t>
   </x:si>
   <x:si>
     <x:t>SEE</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Pratiquez la réflexologie plantaire thaïlandaise</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>05/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/16/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Accompagnement relationnel et massage - Relation d'aide par le toucher - Niveau I</x:t>
   </x:si>
   <x:si>
     <x:t>La relation d'Aide par le Toucher</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>LAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Relaxation Coréenne - Relation d'Aide par le Toucher</x:t>
   </x:si>
   <x:si>
     <x:t>05/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Réflexologie plantaire - Relation d'Aide par le Toucher</x:t>
@@ -1868,65 +1868,65 @@
   <x:si>
     <x:t>Massage Oriental</x:t>
   </x:si>
   <x:si>
     <x:t>Thaïlandais à l'huile</x:t>
   </x:si>
   <x:si>
     <x:t>04/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Madéro'fit</x:t>
   </x:si>
   <x:si>
     <x:t>Massage crânien indien Shirotchampi</x:t>
   </x:si>
   <x:si>
     <x:t>Masseur bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Forme et Minceur</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Minceur</x:t>
   </x:si>
   <x:si>
+    <x:t>Intervenant spa et bien-être BC4 déployer une activité de spa et bien-être</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage balinais</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Shiatsu</x:t>
   </x:si>
   <x:si>
     <x:t>Massage lomi lomi</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Ayurvedique Abhyanga</x:t>
   </x:si>
   <x:si>
-    <x:t>Intervenant spa et bien-être BC4 déployer une activité de spa et bien-être</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Intervenant spa et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Intervenant spa et bien-être BC1 contribuer à l’animation de l’espace de vente</x:t>
   </x:si>
   <x:si>
     <x:t>Prendre la parole grâce aux techniques théâtrales</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Prise parole</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Tuina Minceur</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2025 00:00:00</x:t>
@@ -1985,74 +1985,74 @@
   <x:si>
     <x:t>11/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en naturopathie</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Pilates - Méthodes harmonie du corps</x:t>
   </x:si>
   <x:si>
     <x:t>Harmonie du Corps - Pilates</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Professeur de Yoga Vinyasa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rosa Aguilera - Yoga du Sud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Yoga prénatal</x:t>
   </x:si>
   <x:si>
-    <x:t>Rosa Aguilera - Yoga du Sud</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Professeur de Yin Yoga</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Professeur de Yoga Vinyasa</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Yoga aérien et acrobatique</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Yoga adapté et thérapeutique</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en naturopathie hygièniste</x:t>
   </x:si>
   <x:si>
     <x:t>Julien Allaire</x:t>
@@ -2108,71 +2108,71 @@
   <x:si>
     <x:t>Conseil en aromathérapie</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Analyse des besoins corporels et émotionnels</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseiller en gestion du mental Naturopathe ayurvédique</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Conseiller en nutrition naturopathe ayurvédique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Surya Formations</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Conseiller en nutrition naturopathe ayurvédique</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Conseiller en Dravyaguna et phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil en phytothérapie</x:t>
   </x:si>
   <x:si>
     <x:t>04/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université|Aix Marseille Université - Faculté des Sciences du Sport</x:t>
@@ -2306,122 +2306,122 @@
   <x:si>
     <x:t>Conseils en gemmothérapie - Bourgeons et infusions</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir masseur bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases du massage bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement énergétique - Massages énergétiques - Bols tibétains - Réflexologie</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien(ne) en drainage lymphatique bien-être corps et visage</x:t>
   </x:si>
   <x:si>
     <x:t>Conseils en aromathérapie - Huiles essentielles, hydrolats et huiles végétales</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Hawaïen Lomi Lomi</x:t>
   </x:si>
   <x:si>
     <x:t>Massage thaïlandais</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage enfant (de 2 à 12 ans)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Massage bien-être cranien</x:t>
   </x:si>
   <x:si>
     <x:t>Massage Deep Tissue - Niveau 1</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage enfant (de 2 à 12 ans)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Massage californien et/ou suédois</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Demandeur d'emploi moins de 26 ans , Demandeur d'emploi plus de 26 ans</x:t>
   </x:si>
   <x:si>
     <x:t>Technicien 2 en hypnose et communication ericksonienne (combiné)</x:t>
   </x:si>
   <x:si>
     <x:t>12/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Patricia Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Art thérapie premium</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autre public , Demandeur d'emploi , Enseignant , Formateur , Handicapé moteur</x:t>
   </x:si>
   <x:si>
-    <x:t>Art thérapie premium</x:t>
-[...2 lines deleted...]
-    <x:t>01/05/2026 00:00:00</x:t>
+    <x:t>06/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Professeur de Pilates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Pilates - Aurélie Bidart</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/24/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage suédois Deep Tissue</x:t>
   </x:si>
   <x:si>
-    <x:t>Professeur de Pilates</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>03/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public sans emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être avec ventouses</x:t>
   </x:si>
   <x:si>
     <x:t>Daniela Molinari - Institut de Formation Maestria</x:t>
@@ -2765,60 +2765,60 @@
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage relaxant des jambes et des pieds</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Acupression du ventre et du dos</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être crânio-facial scapulaire</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Massage bien-être liftant japonais visage</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Jeune 16-25 ans , Tout public</x:t>
   </x:si>
@@ -8508,200 +8508,201 @@
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>598480</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>601897</x:v>
+        <x:v>598453</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C101" s="3" t="s"/>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="H101" s="0" t="s">
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>15450</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>598453</x:v>
+        <x:v>470262</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C102" s="15" t="s"/>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s"/>
       <x:c r="I102" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>15450</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>285</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>470262</x:v>
+        <x:v>601897</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>47</x:v>
@@ -10357,142 +10358,142 @@
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>616458</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>43438</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>616456</x:v>
+        <x:v>616439</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C137" s="3" t="s"/>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>616439</x:v>
+        <x:v>616456</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
@@ -12666,147 +12667,147 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>569904</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>624911</x:v>
+        <x:v>569903</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>458</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>569903</x:v>
+        <x:v>624911</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
@@ -14267,284 +14268,284 @@
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>588091</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>552</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>598451</x:v>
+        <x:v>601894</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>548703</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>601894</x:v>
+        <x:v>598451</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>574190</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>574195</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
@@ -14581,125 +14582,125 @@
         <x:v>546</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>598460</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>548357</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>548367</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>51</x:v>
@@ -14785,72 +14786,72 @@
         <x:v>546</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>579682</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>574194</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
@@ -14887,72 +14888,72 @@
         <x:v>546</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>598466</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="C223" s="3" t="s"/>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>548353</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C224" s="15" t="s"/>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
@@ -16289,137 +16290,141 @@
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>551373</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="C250" s="15" t="s"/>
+      <x:c r="C250" s="15" t="n">
+        <x:v>39231</x:v>
+      </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s"/>
       <x:c r="I250" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="J250" s="14" t="s"/>
+      <x:c r="J250" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>551199</x:v>
+        <x:v>546888</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>551404</x:v>
+        <x:v>551199</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>568</x:v>
@@ -16428,163 +16433,159 @@
       <x:c r="K252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>551305</x:v>
+        <x:v>551404</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>551194</x:v>
+        <x:v>551305</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="C254" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="J254" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>546888</x:v>
+        <x:v>551194</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>572</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17287,378 +17288,378 @@
         <x:v>636</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>590202</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>621260</x:v>
+        <x:v>616706</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="C270" s="15" t="s"/>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s"/>
       <x:c r="K270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>621265</x:v>
+        <x:v>621260</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
-        <x:v>643</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>616706</x:v>
+        <x:v>621265</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="U271" s="4" t="s">
         <x:v>645</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>621247</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>621252</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C274" s="15" t="s"/>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s"/>
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>621259</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>650</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>621268</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
@@ -17736,1153 +17737,1153 @@
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>621882</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>659</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>621264</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>621269</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>644</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C280" s="15" t="s"/>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s"/>
       <x:c r="K280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>15450</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>628706</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>580114</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>616123</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>581317</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>571065</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>571066</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>572178</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>580115</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>598429</x:v>
+        <x:v>616115</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>579929</x:v>
+        <x:v>616116</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>681</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>540642</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>666</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>616115</x:v>
+        <x:v>598429</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>666</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>616116</x:v>
+        <x:v>579929</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="U292" s="16" t="s">
         <x:v>685</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>616118</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
         <x:v>557356</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>585888</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>571986</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>572177</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>43438</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>580292</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>43425</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>548727</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>693</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
@@ -19445,144 +19446,144 @@
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>623901</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>579050</x:v>
+        <x:v>618999</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>661</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C312" s="15" t="s"/>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s"/>
       <x:c r="K312" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>579048</x:v>
+        <x:v>579050</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>622</x:v>
@@ -19590,57 +19591,57 @@
       <x:c r="K313" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>618999</x:v>
+        <x:v>579048</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>648</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>661</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>714</x:v>
@@ -21084,100 +21085,100 @@
       <x:c r="K342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>577486</x:v>
+        <x:v>579377</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>577505</x:v>
+        <x:v>577486</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>728</x:v>
@@ -21186,65 +21187,65 @@
       <x:c r="K344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>579377</x:v>
+        <x:v>577505</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C345" s="3" t="s"/>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="G345" s="0" t="s">
         <x:v>727</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
@@ -21660,51 +21661,51 @@
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>551397</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -21864,815 +21865,815 @@
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>612768</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>756</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
-        <x:v>758</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>43444</x:v>
+        <x:v>14426</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>574335</x:v>
+        <x:v>611919</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>555359</x:v>
+        <x:v>574335</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>755</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>14426</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>754</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>755</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>611919</x:v>
+        <x:v>555359</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>761</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>43444</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>551407</x:v>
+        <x:v>575827</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>15452</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>606678</x:v>
+        <x:v>551195</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>765</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>766</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>591</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>551389</x:v>
+        <x:v>624163</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>229</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>551410</x:v>
+        <x:v>598463</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H365" s="0" t="s">
+        <x:v>37</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>43438</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>624166</x:v>
+        <x:v>576809</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>756</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>541</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>567</x:v>
-[...1 lines deleted...]
-      <x:c r="H366" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>43445</x:v>
+        <x:v>43425</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>568</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>551304</x:v>
+        <x:v>576834</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
-        <x:v>229</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>43444</x:v>
+        <x:v>15452</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>755</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>575827</x:v>
+        <x:v>606678</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>767</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>579</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>551195</x:v>
+        <x:v>551389</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>14447</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>624163</x:v>
+        <x:v>551410</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>768</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>14447</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>598463</x:v>
+        <x:v>624166</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>36</x:v>
-[...2 lines deleted...]
-        <x:v>37</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>43438</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>576809</x:v>
+        <x:v>551304</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>43425</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>576834</x:v>
+        <x:v>551407</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>29</x:v>
@@ -22849,51 +22850,51 @@
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>546879</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>603</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>39231</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42032</x:v>
@@ -23378,51 +23379,51 @@
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>608388</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
@@ -24150,84 +24151,84 @@
       </x:c>
       <x:c r="P401" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>598459</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>580163</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>44</x:v>
@@ -24558,51 +24559,51 @@
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>551212</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>790</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
@@ -24862,51 +24863,51 @@
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>611917</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
-        <x:v>760</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
@@ -24915,144 +24916,144 @@
       <x:c r="L416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>611923</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
-        <x:v>760</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>43444</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>611928</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
-        <x:v>760</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s"/>
       <x:c r="K418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>15452</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>580162</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>703</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>44</x:v>
@@ -25179,51 +25180,51 @@
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>624167</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s"/>
       <x:c r="K422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
@@ -26984,51 +26985,51 @@
       <x:c r="M456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>14426</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>572416</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>681</x:v>
+        <x:v>685</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>46</x:v>
@@ -27242,51 +27243,51 @@
       <x:c r="L461" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>615219</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>685</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
@@ -27816,247 +27817,247 @@
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>876</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
         <x:v>615220</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>896</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>897</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s"/>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>628716</x:v>
+        <x:v>590474</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>898</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>899</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C474" s="15" t="s"/>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s"/>
       <x:c r="K474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>628912</x:v>
+        <x:v>627685</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
-        <x:v>900</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>767</x:v>
+        <x:v>898</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>883</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s"/>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>877</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
-        <x:v>884</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>876</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>877</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>590474</x:v>
+        <x:v>628716</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>900</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>614</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s"/>
       <x:c r="K476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>43445</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>627685</x:v>
+        <x:v>628912</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>901</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>47</x:v>