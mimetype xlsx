--- v2 (2026-03-22)
+++ v3 (2026-06-19)
@@ -24,51 +24,51 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:loext="http://schemas.libreoffice.org/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:fileVersion appName="Calc"/>
   <x:workbookPr showObjects="all" backupFile="false" codeName="ThisWorkbook"/>
   <x:workbookProtection/>
   <x:bookViews>
     <x:workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="resultats d'extraction" sheetId="1" r:id="rId3"/>
     <x:sheet name="rappel des filtres" sheetId="2" r:id="rId4"/>
   </x:sheets>
   <x:definedNames>
     <x:definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'resultats d''extraction'!$A$1:$U$1</x:definedName>
   </x:definedNames>
   <x:calcPr refMode="A1" iterate="false" iterateCount="100" iterateDelta="0.0001"/>
   <x:extLst>
     <x:ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </x:ext>
   </x:extLst>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="267" uniqueCount="267">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="270" uniqueCount="270">
   <x:si>
     <x:t>Formation 
  (professionnelle continue / en contrat de pro /
 scolaire, universitaire / en apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Intitulé Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Code RNCP</x:t>
   </x:si>
   <x:si>
     <x:t>Code RS (Répertoire Spécifique)</x:t>
   </x:si>
   <x:si>
     <x:t>Financeur</x:t>
   </x:si>
   <x:si>
     <x:t>Programme 
 (PRF, etc.)</x:t>
   </x:si>
   <x:si>
     <x:t>Organisme responsable</x:t>
   </x:si>
   <x:si>
@@ -200,56 +200,56 @@
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13016</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Cour Maintenon</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro métiers de l'accueil</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Raynouard</x:t>
   </x:si>
   <x:si>
     <x:t>83175</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>BRIGNOLES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Victor Hugo</x:t>
@@ -686,108 +686,117 @@
   <x:si>
     <x:t>93290</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Aéro Formations - Camas Formation - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Aéro Formations - Camas Formation - Antenne Marignane</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
+    <x:t>Agent d'escale commercial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public , Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Personnel au sol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de Trafic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
     <x:t>Agent d'accompagnement des passagers en situation d'handicap</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Personnel au sol</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2026 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Agent d'escale et Stage Anglais et Stage préparation et examen TOEIC</x:t>
   </x:si>
   <x:si>
     <x:t>Horizons Academy</x:t>
   </x:si>
   <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent d'escale et Stage Préparation et examen TOEIC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent d'escale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>Agent d'escale et Stage Préparation et examen TOEIC</x:t>
   </x:si>
   <x:si>
     <x:t>CS - Certificat de spécialisation Accueil dans les transports (ex Mention Complémentaire)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro métiers de l'accueil - Grands évènements Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
@@ -1360,51 +1369,51 @@
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:U1"/>
   <x:sheetViews>
     <x:sheetView tabSelected="1" defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:pane xSplit="0" ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
       <x:selection activeCell="A1" sqref="A1"/>
       <x:selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="13.515312" defaultRowHeight="15.8" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="47.025425" style="1" customWidth="1"/>
     <x:col min="2" max="2" width="104.820625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="16.055425" style="3" customWidth="1"/>
     <x:col min="4" max="4" width="35.145425" style="3" customWidth="1"/>
     <x:col min="5" max="5" width="17.700625" style="0" customWidth="1"/>
     <x:col min="6" max="6" width="48.910625" style="0" customWidth="1"/>
     <x:col min="7" max="7" width="130.120625" style="0" customWidth="1"/>
     <x:col min="8" max="8" width="31.575425" style="0" customWidth="1"/>
     <x:col min="9" max="9" width="26.795425" style="4" customWidth="1"/>
     <x:col min="10" max="10" width="19.665425" style="0" customWidth="1"/>
-    <x:col min="11" max="11" width="33.050625" style="0" customWidth="1"/>
+    <x:col min="11" max="11" width="33.860625" style="0" customWidth="1"/>
     <x:col min="12" max="12" width="28.185425" style="0" customWidth="1"/>
     <x:col min="13" max="13" width="33.530625" style="0" customWidth="1"/>
     <x:col min="14" max="14" width="29.615425" style="3" customWidth="1"/>
     <x:col min="15" max="15" width="35.380625" style="0" customWidth="1"/>
     <x:col min="16" max="16" width="130.120625" style="0" customWidth="1"/>
     <x:col min="17" max="17" width="24.335425" style="4" customWidth="1"/>
     <x:col min="18" max="18" width="34.760625" style="0" customWidth="1"/>
     <x:col min="19" max="19" width="26.265425" style="0" customWidth="1"/>
     <x:col min="20" max="20" width="22.455425" style="4" customWidth="1"/>
     <x:col min="21" max="21" width="21.040625" style="4" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:21" ht="68.65" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="10" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="10" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="11" t="s">
         <x:v>2</x:v>
       </x:c>
       <x:c r="D1" s="11" t="s">
         <x:v>3</x:v>
       </x:c>
@@ -1548,57 +1557,57 @@
       <x:c r="K3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>557205</x:v>
+        <x:v>519475</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
         <x:v>38</x:v>
@@ -1609,57 +1618,57 @@
       <x:c r="K4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>519475</x:v>
+        <x:v>557205</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="U4" s="16" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -2346,57 +2355,57 @@
       <x:c r="K17" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31854</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>565217</x:v>
+        <x:v>608194</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
         <x:v>38225</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>91</x:v>
@@ -2407,57 +2416,57 @@
       <x:c r="K18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>31854</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>608194</x:v>
+        <x:v>565217</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -2528,51 +2537,51 @@
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>31854</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>611315</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -4685,1504 +4694,1606 @@
       <x:c r="K59" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>578972</x:v>
+        <x:v>577586</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>584271</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>577586</x:v>
+        <x:v>578972</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s"/>
       <x:c r="K62" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>617517</x:v>
+        <x:v>625396</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>617515</x:v>
+        <x:v>625397</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="U63" s="4" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s"/>
       <x:c r="K64" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>611267</x:v>
+        <x:v>625394</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>31876</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>617519</x:v>
+        <x:v>617515</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>225</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>89</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>91</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>31854</x:v>
+        <x:v>31876</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>91</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>574079</x:v>
+        <x:v>617517</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>225</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>89</x:v>
-[...2 lines deleted...]
-        <x:v>90</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>91</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>31854</x:v>
+        <x:v>31876</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>554034</x:v>
+        <x:v>617519</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38225</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>31854</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>611968</x:v>
+        <x:v>574079</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>38225</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
-      <x:c r="E69" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>31854</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>583805</x:v>
+        <x:v>554034</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>38397</x:v>
+        <x:v>38225</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="H70" s="14" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>35052</x:v>
+        <x:v>31854</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>492297</x:v>
+        <x:v>611968</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
+      <x:c r="E71" s="0" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F71" s="0" t="s">
+        <x:v>231</x:v>
+      </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H71" s="0" t="s">
+        <x:v>90</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>542222</x:v>
+        <x:v>583805</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
-      <x:c r="E72" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E72" s="14" t="s"/>
+      <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>583779</x:v>
+        <x:v>542222</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
-        <x:v>40063</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>592275</x:v>
+        <x:v>492297</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="F74" s="14" t="s"/>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F74" s="14" t="s">
+        <x:v>231</x:v>
+      </x:c>
       <x:c r="G74" s="14" t="s">
-        <x:v>248</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>500419</x:v>
+        <x:v>583779</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
-        <x:v>38397</x:v>
+        <x:v>40063</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>35052</x:v>
+        <x:v>31847</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>593038</x:v>
+        <x:v>592275</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>509144</x:v>
+        <x:v>500419</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
-      <x:c r="E77" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>552423</x:v>
+        <x:v>593038</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>257</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>499712</x:v>
+        <x:v>509144</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>607761</x:v>
+        <x:v>499712</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>607762</x:v>
+        <x:v>552423</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38397</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>35052</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>552421</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>40063</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s"/>
+      <x:c r="E82" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>31847</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>592276</x:v>
+        <x:v>607762</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>40063</x:v>
+        <x:v>38397</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
+      <x:c r="E83" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>259</x:v>
-[...1 lines deleted...]
-      <x:c r="H83" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>31847</x:v>
+        <x:v>35052</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>262</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>576295</x:v>
+        <x:v>607761</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40063</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>259</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>261</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>31847</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="R84" s="14" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="S84" s="14" t="n">
+        <x:v>592276</x:v>
+      </x:c>
+      <x:c r="T84" s="16" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="U84" s="16" t="s">
+        <x:v>250</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:21">
+      <x:c r="A85" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B85" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="R84" s="14" t="s">
+      <x:c r="C85" s="3" t="n">
+        <x:v>40063</x:v>
+      </x:c>
+      <x:c r="D85" s="3" t="s"/>
+      <x:c r="G85" s="0" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H85" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="S84" s="14" t="n">
+      <x:c r="I85" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="J85" s="0" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="K85" s="0" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="L85" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="M85" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N85" s="3" t="n">
+        <x:v>31847</x:v>
+      </x:c>
+      <x:c r="O85" s="0" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="P85" s="0" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="Q85" s="4" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="R85" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="S85" s="0" t="n">
+        <x:v>576295</x:v>
+      </x:c>
+      <x:c r="T85" s="4" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="U85" s="4" t="s">
+        <x:v>267</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:21">
+      <x:c r="A86" s="13" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="B86" s="14" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C86" s="15" t="n">
+        <x:v>40063</x:v>
+      </x:c>
+      <x:c r="D86" s="15" t="s"/>
+      <x:c r="E86" s="14" t="s"/>
+      <x:c r="F86" s="14" t="s"/>
+      <x:c r="G86" s="14" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="I86" s="16" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="J86" s="14" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="K86" s="14" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="L86" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="M86" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N86" s="15" t="n">
+        <x:v>31847</x:v>
+      </x:c>
+      <x:c r="O86" s="14" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="P86" s="14" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="Q86" s="16" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="R86" s="14" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="S86" s="14" t="n">
         <x:v>580895</x:v>
       </x:c>
-      <x:c r="T84" s="16" t="s">
+      <x:c r="T86" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="U84" s="16" t="s">
-        <x:v>264</x:v>
+      <x:c r="U86" s="16" t="s">
+        <x:v>267</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>
   <x:dimension ref="A1:A12"/>
   <x:sheetViews>
     <x:sheetView defaultGridColor="true" colorId="64" workbookViewId="0">
       <x:selection activeCell="A6" sqref="A6"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultColWidth="12.144219" defaultRowHeight="15" zeroHeight="false"/>
   <x:cols>
     <x:col min="1" max="1" width="36.71" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A1" s="8" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A6" s="8" t="s"/>
     </x:row>
     <x:row r="8" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A8" s="8" t="s"/>
     </x:row>
     <x:row r="12" spans="1:1" ht="15" customHeight="1" outlineLevel="0">
       <x:c r="A12" s="8" t="s"/>
     </x:row>
   </x:sheetData>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="false" differentFirst="false">
     <x:oddHeader/>
     <x:oddFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">