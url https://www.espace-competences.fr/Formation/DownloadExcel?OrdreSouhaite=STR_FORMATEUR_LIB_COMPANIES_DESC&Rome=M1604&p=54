--- v1 (2026-05-06)
+++ v2 (2026-05-07)
@@ -671,62 +671,62 @@
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>My Academy</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
+    <x:t>Maestris - Groupe Eductive</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Maestris - Groupe Eductive</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>M2S Formation Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>M2s Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Val de Durance</x:t>
   </x:si>
   <x:si>
     <x:t>BTS support à l'action managériale</x:t>
@@ -1460,56 +1460,56 @@
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
+    <x:t>07/02/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>07/02/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Licence Commerce Vente et Marketing Digital</x:t>
   </x:si>
   <x:si>
     <x:t>Licence Droit Économie Gestion, mention gestion parcours gestion des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention gestion parcours commerce, vente et marketing digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre Professionnel Assistant de direction</x:t>
   </x:si>
   <x:si>
     <x:t>Licence Professionnelle Métiers de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
@@ -1898,89 +1898,89 @@
   <x:si>
     <x:t>Licence mention gestion (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>10/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention gestion parcours commerce</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>Codév</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation La Seyne sur Mer</x:t>
+  </x:si>
+  <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion entreprise artisanale</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation La Seyne sur Mer</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC05 Définir sa stratégie commerciale et son marketing digital</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Conjoint collaborateur d'artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>06/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC01 Assister à la gestion des ressources humaines et au management des collaborateurs d’une entreprise artisanale – TPE/PME</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adjoint de dirigeant d'entreprise artisanale BC03 Assurer la rentabilité et la réalisation des budgets de sa TPE-PME</x:t>
@@ -2216,63 +2216,63 @@
   <x:si>
     <x:t>Avenir en Perspective</x:t>
   </x:si>
   <x:si>
     <x:t>Avenir en Perspective - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa</x:t>
   </x:si>
   <x:si>
     <x:t>Aurlom Prépa - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
   </x:si>
   <x:si>
     <x:t>AIFCP</x:t>
   </x:si>
   <x:si>
     <x:t>13600</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi moins de 26 ans , Jeune 16-25 ans , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/11/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/08/2025 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Idrac business School - Compétences Commerce et International</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Association Internationale pour la Formation - Idrac business School - Antenne Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Var Vaucluse - Antenne La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Alternance Sud Azur - Groupe Alternance Nice</x:t>
   </x:si>
@@ -7773,159 +7773,159 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>587356</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>587357</x:v>
+        <x:v>587355</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>587355</x:v>
+        <x:v>587358</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -7934,515 +7934,515 @@
       <x:c r="K88" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>587358</x:v>
+        <x:v>587357</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>550659</x:v>
+        <x:v>505976</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>550693</x:v>
+        <x:v>608572</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>505976</x:v>
+        <x:v>506010</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>608572</x:v>
+        <x:v>550693</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>506010</x:v>
+        <x:v>550659</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>600375</x:v>
+        <x:v>600370</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>501339</x:v>
+        <x:v>600375</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>501358</x:v>
+        <x:v>501339</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -8452,113 +8452,113 @@
       <x:c r="J97" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>552626</x:v>
+        <x:v>501358</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
-        <x:v>552607</x:v>
+        <x:v>552626</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -8571,57 +8571,57 @@
       <x:c r="K99" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>600370</x:v>
+        <x:v>552607</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
@@ -8862,114 +8862,114 @@
       <x:c r="K104" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>600424</x:v>
+        <x:v>501294</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>501294</x:v>
+        <x:v>600424</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
@@ -11434,117 +11434,114 @@
       <x:c r="K148" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>558358</x:v>
+        <x:v>605982</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>220</x:v>
-[...2 lines deleted...]
-        <x:v>221</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>608243</x:v>
+        <x:v>558358</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>222</x:v>
@@ -11555,114 +11552,117 @@
       <x:c r="K150" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>511087</x:v>
+        <x:v>608243</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>38667</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="E151" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>35018</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>605982</x:v>
+        <x:v>511087</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>239</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -14994,167 +14994,167 @@
       <x:c r="K210" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>560707</x:v>
+        <x:v>603522</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>603522</x:v>
+        <x:v>560749</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>560749</x:v>
+        <x:v>560707</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
@@ -16163,273 +16163,272 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>496012</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>545664</x:v>
+        <x:v>545661</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>377</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
-      <x:c r="E232" s="14" t="s"/>
+      <x:c r="E232" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>487528</x:v>
+        <x:v>545664</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
-      <x:c r="E233" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>603800</x:v>
+        <x:v>487528</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>545661</x:v>
+        <x:v>603800</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -18105,87 +18104,87 @@
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
         <x:v>611107</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="E265" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G265" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18257,51 +18256,51 @@
       <x:c r="M266" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
         <x:v>550660</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18314,51 +18313,51 @@
       <x:c r="M267" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>550694</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
@@ -18885,348 +18884,348 @@
       <x:c r="K277" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>599867</x:v>
+        <x:v>551954</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>502673</x:v>
+        <x:v>551975</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>502704</x:v>
+        <x:v>599867</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
-        <x:v>38667</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
-        <x:v>35018</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>599932</x:v>
+        <x:v>502673</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>551954</x:v>
+        <x:v>502704</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>551975</x:v>
+        <x:v>599932</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19531,57 +19530,57 @@
       <x:c r="K288" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>599144</x:v>
+        <x:v>599143</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="E289" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G289" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
@@ -19591,57 +19590,57 @@
       <x:c r="K289" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>599143</x:v>
+        <x:v>599144</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>284</x:v>
@@ -20533,51 +20532,51 @@
       <x:c r="M305" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>601795</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
@@ -20889,334 +20888,334 @@
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>606238</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>30122</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H312" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I312" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>554805</x:v>
+        <x:v>628417</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>30122</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H313" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>554026</x:v>
+        <x:v>606241</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>30122</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I314" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>628417</x:v>
+        <x:v>507612</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>30122</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H315" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>606241</x:v>
+        <x:v>554805</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="I316" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>507612</x:v>
+        <x:v>554026</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21288,51 +21287,51 @@
       <x:c r="M318" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>601796</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21345,51 +21344,51 @@
       <x:c r="M319" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>552181</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
@@ -21404,51 +21403,51 @@
       <x:c r="M320" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>552180</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21520,51 +21519,51 @@
       <x:c r="M322" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
         <x:v>603618</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -21919,57 +21918,57 @@
       <x:c r="K329" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>499306</x:v>
+        <x:v>603620</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
@@ -21978,167 +21977,168 @@
       <x:c r="K330" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>603620</x:v>
+        <x:v>499306</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
+      <x:c r="E331" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G331" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>542504</x:v>
+        <x:v>602313</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
-      <x:c r="E332" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>602313</x:v>
+        <x:v>542504</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -22265,51 +22265,51 @@
       <x:c r="M335" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>547819</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
@@ -22378,51 +22378,51 @@
       <x:c r="M337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>589717</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -22497,154 +22497,154 @@
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>587952</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>35924</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>31637</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>587909</x:v>
+        <x:v>543674</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>35924</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>31637</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>543674</x:v>
+        <x:v>587909</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -22881,51 +22881,51 @@
       <x:c r="M346" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>617493</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -24468,51 +24468,51 @@
       <x:c r="M374" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>601404</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
@@ -24528,51 +24528,51 @@
       <x:c r="M375" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>600260</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>480</x:v>
@@ -24589,51 +24589,51 @@
       <x:c r="M376" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>600258</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
@@ -27374,57 +27374,57 @@
       <x:c r="K425" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>554376</x:v>
+        <x:v>602106</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
@@ -27433,57 +27433,57 @@
       <x:c r="K426" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>602106</x:v>
+        <x:v>554376</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>375</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
@@ -27493,57 +27493,57 @@
       <x:c r="K427" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>496116</x:v>
+        <x:v>599650</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>530</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I428" s="16" t="s">
         <x:v>528</x:v>
@@ -27554,57 +27554,57 @@
       <x:c r="K428" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>599650</x:v>
+        <x:v>546431</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="H429" s="0" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
@@ -27614,57 +27614,57 @@
       <x:c r="K429" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>546431</x:v>
+        <x:v>496116</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>531</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I430" s="16" t="s">
         <x:v>222</x:v>
@@ -28098,57 +28098,57 @@
       <x:c r="K437" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>531398</x:v>
+        <x:v>555822</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
         <x:v>222</x:v>
@@ -28159,57 +28159,57 @@
       <x:c r="K438" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>555822</x:v>
+        <x:v>531398</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
@@ -28867,51 +28867,51 @@
       <x:c r="M450" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
         <x:v>611493</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H451" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
@@ -28988,51 +28988,51 @@
       <x:c r="M452" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
         <x:v>558149</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H453" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
@@ -29048,51 +29048,51 @@
       <x:c r="M453" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
         <x:v>558150</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -30267,51 +30267,51 @@
       <x:c r="M474" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>605558</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -30383,51 +30383,51 @@
       <x:c r="M476" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
         <x:v>553012</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -30440,51 +30440,51 @@
       <x:c r="M477" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>553019</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
@@ -30723,51 +30723,51 @@
       <x:c r="M482" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>566583</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="E483" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -30780,51 +30780,51 @@
       <x:c r="M483" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>601749</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s"/>
       <x:c r="K484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
@@ -31345,51 +31345,51 @@
       <x:c r="M493" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>611452</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>35924</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
@@ -31641,51 +31641,51 @@
       <x:c r="M498" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>31637</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>611466</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
@@ -31754,51 +31754,51 @@
       <x:c r="K500" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>548860</x:v>
+        <x:v>599253</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
@@ -31811,51 +31811,51 @@
       <x:c r="K501" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>599253</x:v>
+        <x:v>548860</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>613</x:v>
@@ -31872,57 +31872,57 @@
       <x:c r="K502" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>553244</x:v>
+        <x:v>501683</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -31932,57 +31932,57 @@
       <x:c r="K503" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
-        <x:v>604791</x:v>
+        <x:v>553244</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I504" s="16" t="s">
         <x:v>90</x:v>
@@ -31993,341 +31993,341 @@
       <x:c r="K504" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>501683</x:v>
+        <x:v>604791</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
-        <x:v>38289</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>604147</x:v>
+        <x:v>502161</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38289</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
-        <x:v>502161</x:v>
+        <x:v>553183</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H507" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L507" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M507" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N507" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O507" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="P507" s="0" t="s">
-        <x:v>621</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="Q507" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R507" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S507" s="0" t="n">
-        <x:v>553183</x:v>
+        <x:v>604147</x:v>
       </x:c>
       <x:c r="T507" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U507" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="508" spans="1:21">
       <x:c r="A508" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B508" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C508" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D508" s="15" t="s"/>
       <x:c r="E508" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F508" s="14" t="s"/>
       <x:c r="G508" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H508" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I508" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J508" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K508" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L508" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>604204</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H509" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L509" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M509" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N509" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O509" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="P509" s="0" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="Q509" s="4" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="R509" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S509" s="0" t="n">
         <x:v>552836</x:v>
       </x:c>
       <x:c r="T509" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U509" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="510" spans="1:21">
       <x:c r="A510" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B510" s="14" t="s">
@@ -32491,85 +32491,85 @@
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>604715</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>605173</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
@@ -32609,636 +32609,636 @@
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>605180</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
-        <x:v>625</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
-        <x:v>38289</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
+      <x:c r="E515" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
-        <x:v>584660</x:v>
+        <x:v>553739</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>628</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I516" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
-        <x:v>611288</x:v>
+        <x:v>584660</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
-        <x:v>629</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
-      <x:c r="E517" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
-        <x:v>553717</x:v>
+        <x:v>611288</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
-      <x:c r="E518" s="14" t="s"/>
+      <x:c r="E518" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I518" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
-        <x:v>626</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>584659</x:v>
+        <x:v>553717</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="G519" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>584795</x:v>
+        <x:v>584659</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s"/>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I520" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>611247</x:v>
+        <x:v>584795</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>629</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>631</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>38289</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="G521" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>32097</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>611242</x:v>
+        <x:v>611247</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
-        <x:v>632</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>633</x:v>
+        <x:v>629</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38289</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
-      <x:c r="E522" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E522" s="14" t="s"/>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I522" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>553739</x:v>
+        <x:v>611242</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H523" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
-        <x:v>549346</x:v>
+        <x:v>504715</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I524" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
-        <x:v>504715</x:v>
+        <x:v>549346</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
         <x:v>636</x:v>
       </x:c>
@@ -33617,51 +33617,51 @@
       <x:c r="M531" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
         <x:v>601001</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="I532" s="16" t="s">
         <x:v>79</x:v>
@@ -33738,51 +33738,51 @@
       <x:c r="M533" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N533" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>646</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>551856</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
       <x:c r="E534" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
@@ -33918,844 +33918,843 @@
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>601686</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
-      <x:c r="E537" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>495992</x:v>
+        <x:v>542423</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
-      <x:c r="E538" s="14" t="s"/>
+      <x:c r="E538" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>542423</x:v>
+        <x:v>603772</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>603772</x:v>
+        <x:v>608891</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>608891</x:v>
+        <x:v>495976</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>495976</x:v>
+        <x:v>603775</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
-      <x:c r="E542" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
-        <x:v>603775</x:v>
+        <x:v>542522</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="G543" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>542522</x:v>
+        <x:v>469546</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
-        <x:v>377</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
-      <x:c r="E544" s="14" t="s"/>
+      <x:c r="E544" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H544" s="14" t="s"/>
       <x:c r="I544" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>469546</x:v>
+        <x:v>545649</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
-        <x:v>38364</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
-        <x:v>32139</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>545649</x:v>
+        <x:v>608882</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38364</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
-      <x:c r="E546" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>32139</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>608882</x:v>
+        <x:v>469545</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
+      <x:c r="E547" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G547" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>586467</x:v>
+        <x:v>545645</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
-      <x:c r="E548" s="14" t="s"/>
+      <x:c r="E548" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>586470</x:v>
+        <x:v>495992</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
-      <x:c r="E549" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>545645</x:v>
+        <x:v>586467</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
-        <x:v>377</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>469545</x:v>
+        <x:v>586470</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="J551" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -35067,51 +35066,51 @@
       <x:c r="M556" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N556" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O556" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P556" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q556" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R556" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S556" s="14" t="n">
         <x:v>615758</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="G557" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H557" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -35124,51 +35123,51 @@
       <x:c r="M557" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>615761</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
       <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I558" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
@@ -35183,51 +35182,51 @@
       <x:c r="M558" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
         <x:v>627740</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
       <x:c r="G559" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -35240,51 +35239,51 @@
       <x:c r="M559" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>627741</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s"/>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I560" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
@@ -35299,51 +35298,51 @@
       <x:c r="M560" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>615764</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="G561" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="H561" s="0" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -35356,51 +35355,51 @@
       <x:c r="M561" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>627742</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="H562" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I562" s="16" t="s">
         <x:v>590</x:v>
@@ -38031,114 +38030,114 @@
       <x:c r="K606" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
-        <x:v>607308</x:v>
+        <x:v>552271</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>38364</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
       <x:c r="E607" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G607" s="0" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
-        <x:v>552271</x:v>
+        <x:v>607308</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s"/>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I608" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
@@ -38158,167 +38157,164 @@
       </x:c>
       <x:c r="O608" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
         <x:v>543828</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>286</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
-        <x:v>38667</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
-      <x:c r="E609" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
-        <x:v>35018</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>531407</x:v>
+        <x:v>578942</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>319</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
-        <x:v>38667</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
-        <x:v>35018</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>601365</x:v>
+        <x:v>549770</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>716</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
@@ -38328,533 +38324,536 @@
       <x:c r="K611" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>545009</x:v>
+        <x:v>601364</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>717</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
-        <x:v>286</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
-        <x:v>38667</x:v>
+        <x:v>38363</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
-      <x:c r="E612" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E612" s="14" t="s"/>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I612" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J612" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K612" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="L612" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M612" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N612" s="15" t="n">
-        <x:v>35018</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O612" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P612" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q612" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R612" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="S612" s="14" t="n">
-        <x:v>545010</x:v>
+        <x:v>543831</x:v>
       </x:c>
       <x:c r="T612" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U612" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="613" spans="1:21">
       <x:c r="A613" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B613" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C613" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D613" s="3" t="s"/>
-      <x:c r="E613" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G613" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H613" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I613" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J613" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K613" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L613" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M613" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N613" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O613" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P613" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q613" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R613" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
-        <x:v>549772</x:v>
+        <x:v>628889</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
-        <x:v>531406</x:v>
+        <x:v>531407</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
-        <x:v>38363</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
+      <x:c r="E615" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>578942</x:v>
+        <x:v>601365</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>463</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
-        <x:v>38363</x:v>
+        <x:v>38667</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35018</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>549770</x:v>
+        <x:v>545009</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J617" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K617" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L617" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M617" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="N617" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O617" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P617" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q617" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R617" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S617" s="0" t="n">
-        <x:v>601364</x:v>
+        <x:v>545010</x:v>
       </x:c>
       <x:c r="T617" s="4" t="s">
-        <x:v>716</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U617" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="618" spans="1:21">
       <x:c r="A618" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B618" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C618" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D618" s="15" t="s"/>
-      <x:c r="E618" s="14" t="s"/>
+      <x:c r="E618" s="14" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="F618" s="14" t="s"/>
       <x:c r="G618" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H618" s="14" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I618" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J618" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
-        <x:v>718</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
-        <x:v>543831</x:v>
+        <x:v>549772</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>38667</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
+      <x:c r="E619" s="0" t="s">
+        <x:v>88</x:v>
+      </x:c>
       <x:c r="G619" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="H619" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="I619" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="J619" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K619" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L619" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M619" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="N619" s="3" t="n">
         <x:v>35018</x:v>
       </x:c>
       <x:c r="O619" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P619" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="Q619" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="R619" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="S619" s="0" t="n">
-        <x:v>628889</x:v>
+        <x:v>531406</x:v>
       </x:c>
       <x:c r="T619" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="U619" s="4" t="s">
-        <x:v>413</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="620" spans="1:21">
       <x:c r="A620" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B620" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C620" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D620" s="15" t="s"/>
       <x:c r="E620" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F620" s="14" t="s"/>
       <x:c r="G620" s="14" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="H620" s="14" t="s"/>
       <x:c r="I620" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="J620" s="14" t="s">
@@ -38985,51 +38984,51 @@
       <x:c r="M622" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>600590</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
-        <x:v>612</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -43351,60 +43350,60 @@
       <x:c r="J697" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
-        <x:v>506768</x:v>
+        <x:v>556092</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
         <x:v>120</x:v>
@@ -43412,60 +43411,60 @@
       <x:c r="J698" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
-        <x:v>556092</x:v>
+        <x:v>506768</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38363</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="E699" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>120</x:v>
       </x:c>