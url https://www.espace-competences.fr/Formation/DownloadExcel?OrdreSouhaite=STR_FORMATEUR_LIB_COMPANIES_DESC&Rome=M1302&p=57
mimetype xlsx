--- v2 (2026-06-21)
+++ v3 (2026-06-21)
@@ -308,56 +308,56 @@
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Responsable en gestion d'activité opérationnelle spécificité finance et gestion d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Réussir l’ouverture de son commerce de proximité</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>13190</x:t>
   </x:si>
   <x:si>
     <x:t>ALLAUCH</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Valérie Guillemot Conseil Carrière et Compétences</x:t>
@@ -488,107 +488,107 @@
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité gestion administrative et commerciale des organisations parcours management responsable de projet et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 13</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention économie des organisations</x:t>
+  </x:si>
+  <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Connaissance entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
-    <x:t>NICE</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2023 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>UNIVERSITE COTE D'AZUR</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Marseille 6ème</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
@@ -662,113 +662,113 @@
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de commerce et de centre de profit (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET</x:t>
   </x:si>
   <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/02/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/09/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation restauration (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma - CFA des 3 Caps</x:t>
   </x:si>
   <x:si>
     <x:t>83420</x:t>
   </x:si>
   <x:si>
     <x:t>LA CROIX-VALMER</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Techniqual</x:t>
   </x:si>
   <x:si>
     <x:t>13480</x:t>
   </x:si>
   <x:si>
     <x:t>CABRIES</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel responsable de petite ou moyenne structure (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Stéphane Auger Com - Fabrik Tête d'Affiche</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel responsable de petite ou moyenne structure (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Skillence</x:t>
   </x:si>
   <x:si>
     <x:t>75012</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme manager d'affaires internationales et de projets innovants</x:t>
   </x:si>
   <x:si>
     <x:t>Skema Business School - Antenne Valbonne</x:t>
   </x:si>
   <x:si>
     <x:t>06560</x:t>
@@ -881,56 +881,56 @@
   <x:si>
     <x:t>Si Région Paca</x:t>
   </x:si>
   <x:si>
     <x:t>06270</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
     <x:t>Comprendre et mettre en place une stratégie RSE</x:t>
   </x:si>
   <x:si>
     <x:t>Senza</x:t>
   </x:si>
   <x:si>
     <x:t>34070</x:t>
   </x:si>
   <x:si>
     <x:t>Responsabilité sociétale entreprise</x:t>
   </x:si>
   <x:si>
+    <x:t>02/21/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
-    <x:t>02/21/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Création d'entreprise - Lactofermentation</x:t>
   </x:si>
   <x:si>
     <x:t>Savoir Faire et Découverte</x:t>
   </x:si>
   <x:si>
     <x:t>31000</x:t>
   </x:si>
   <x:si>
     <x:t>SENAS</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Rk2c Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
@@ -977,101 +977,101 @@
   <x:si>
     <x:t>06/29/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2030 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/02/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2027 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Démarrer : lancer le test de son projet d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Création d'Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>PCE</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Auto-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Pierre-Henri Sciortino - Ph Formation</x:t>
   </x:si>
   <x:si>
     <x:t>PHF</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
+    <x:t>08/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>08/04/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Entreprise digitale</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure</x:t>
@@ -1094,56 +1094,56 @@
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>03/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>01/08/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
     <x:t>ORT</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
@@ -2084,161 +2084,161 @@
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme de gestion et commerce international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management interculturel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MSc arts and creative industries management</x:t>
   </x:si>
   <x:si>
     <x:t>Politique culturelle</x:t>
   </x:si>
   <x:si>
+    <x:t>09/16/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor en sciences du management - diplôme de gestion et commerce international (IBBA)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/23/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Entrepreunariale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bachelor en sciences du management - diplôme de gestion et commerce international (IBBA)</x:t>
-[...26 lines deleted...]
-    <x:t>04/30/2027 00:00:00</x:t>
+    <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/20/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2024 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Programme d'études avancées en management durable spécificité marketing digital and sales (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Programme d'études avancées en management durable spécificité innovation, transformation et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>11/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/15/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Programme d'études avancées en management durable spécificité marketing brand management and communication (Apprentissage)</x:t>
-[...5 lines deleted...]
-    <x:t>12/15/2029 00:00:00</x:t>
+    <x:t>09/04/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion structure service à la personne</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Kedge Business School programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEDGE BS</x:t>
+  </x:si>
+  <x:si>
     <x:t>MSc International Business (KEDGE)</x:t>
   </x:si>
   <x:si>
-    <x:t>KEDGE BS</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>programme d'études avancées en management durable</x:t>
   </x:si>
   <x:si>
     <x:t>Piloter l'activité de son service : tableaux de bord et indicateurs de performance</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Tableau bord</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Jpm Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>38640</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur d'entreprises de sécurité privée</x:t>
@@ -2678,83 +2678,83 @@
   <x:si>
     <x:t>Formeo 13</x:t>
   </x:si>
   <x:si>
     <x:t>office manager</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>83160</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2027 00:00:00</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>08/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>02/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite et moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/19/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
@@ -2939,92 +2939,92 @@
   <x:si>
     <x:t>Gestion entreprise artisanale</x:t>
   </x:si>
   <x:si>
     <x:t>NOYERS-SUR-JABRON</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
+    <x:t>09/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/17/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>École A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole A (Lycée France Maths)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/15/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mastère management, marketing et stratégie d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education</x:t>
   </x:si>
   <x:si>
     <x:t>34000</x:t>
   </x:si>
   <x:si>
     <x:t>Diderot Education - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>10/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
@@ -3365,113 +3365,113 @@
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>Bbdomi - Le Studio</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
+    <x:t>Athélia Institut de Formation Conseils et Performance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIFCP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tremplin formation emploi skillers - Métiers de la gestion et de l'administration des entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association pour le Développement de l'Enseignement dans les filières Créatives</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Accompagnement vers emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dirigeant d'entreprise de sécurité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asp Bodyguard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'entreprise de sécurité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsable d'entreprise de sécurité</x:t>
+  </x:si>
+  <x:si>
     <x:t>Dirigeant d'entreprise de sécurité</x:t>
   </x:si>
   <x:si>
-    <x:t>Asp Bodyguard</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>Artaccompagnement</x:t>
   </x:si>
   <x:si>
     <x:t>13760</x:t>
   </x:si>
   <x:si>
     <x:t>Artisan , Commerçant , Demandeur d'emploi , Particulier, individuel , Profession libérale</x:t>
   </x:si>
   <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire BC1 Encadrer le Diagnostic qualité et stratégique d'une Organisation d'Economie Sociale et Solidaire</x:t>
   </x:si>
   <x:si>
     <x:t>Arobase Formations Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Direction établissement médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
@@ -3554,90 +3554,90 @@
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention entrepreneuriat et management de projets Parcours Entrepreneuriat et innovation</x:t>
   </x:si>
   <x:si>
     <x:t>Microéconomie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises parcours management général</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence pro mention métiers de l'entrepreneuriat parcours création et reprise d’entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention gestion de production, logistique, achats parcours management de la chaîne logistique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours distribution et achats</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention gestion de production, logistique, achats parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>DU devenir étudiant entrepreneur - L’accélération du projet entrepreneurial</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours évaluation et conseil en action sociale et développement économique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
     <x:t>DU devenir étudiant entrepreneur - Les fondamentaux de l'entrepreneuriat</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention management sectoriel parcours pilotage des chaînes de transport multimodales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Management transversal</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Master mention management sectoriel parcours pilotage des chaînes de transport multimodales</x:t>
   </x:si>
   <x:si>
     <x:t>Airo</x:t>
   </x:si>
   <x:si>
     <x:t>84170</x:t>
   </x:si>
   <x:si>
     <x:t>MONTEUX</x:t>
   </x:si>
   <x:si>
     <x:t>Santé, sécurité et condition de travail (SSCT) du CSE (comité social et économique)</x:t>
   </x:si>
   <x:si>
     <x:t>Actimmis</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
@@ -4865,150 +4865,154 @@
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>613742</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>79</x:v>
-[...1 lines deleted...]
-      <x:c r="C14" s="15" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="C14" s="15" t="n">
+        <x:v>37865</x:v>
+      </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s"/>
       <x:c r="I14" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="J14" s="14" t="s"/>
+      <x:c r="J14" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>587508</x:v>
+        <x:v>578822</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>73</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>37865</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>613762</x:v>
+        <x:v>578831</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>37865</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -5069,387 +5073,383 @@
       <x:c r="K17" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>578822</x:v>
+        <x:v>632686</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>67</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="J18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>578831</x:v>
+        <x:v>587508</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>37865</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>632686</x:v>
+        <x:v>613762</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>632724</x:v>
+        <x:v>613755</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>613755</x:v>
+        <x:v>559249</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>559249</x:v>
+        <x:v>632724</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>76</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>578853</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -5462,51 +5462,51 @@
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>586726</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -6660,272 +6660,272 @@
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>596727</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>38296</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>13115</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>603412</x:v>
+        <x:v>597443</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>554817</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>113</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>38296</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s"/>
+      <x:c r="E48" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="H48" s="14" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="I48" s="16" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="J48" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K48" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="L48" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="M48" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N48" s="15" t="n">
+        <x:v>32047</x:v>
+      </x:c>
+      <x:c r="O48" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P48" s="14" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="Q48" s="16" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="J48" s="14" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>597443</x:v>
+        <x:v>603412</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>603436</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
@@ -6939,57 +6939,57 @@
       <x:c r="H50" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>554877</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -6999,235 +6999,233 @@
       <x:c r="H51" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>113</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>41564</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s"/>
+      <x:c r="E52" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="H52" s="14" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
+        <x:v>96</x:v>
+      </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="R52" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="R52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>596722</x:v>
+        <x:v>603439</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
-      <x:c r="E53" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>95</x:v>
-[...2 lines deleted...]
-        <x:v>96</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>603439</x:v>
+        <x:v>596722</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>603438</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -7237,1034 +7235,1034 @@
       <x:c r="H55" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>554893</x:v>
+        <x:v>554895</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>554895</x:v>
+        <x:v>510590</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>510590</x:v>
+        <x:v>603410</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
-      <x:c r="E58" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>603410</x:v>
+        <x:v>595462</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>596764</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
-        <x:v>113</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="H60" s="14" t="s"/>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H60" s="14" t="s">
+        <x:v>151</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="R60" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="R60" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>595462</x:v>
+        <x:v>583215</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>35916</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
+      <x:c r="E61" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="J61" s="0" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K61" s="0" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="L61" s="0" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="M61" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N61" s="3" t="n">
+        <x:v>32047</x:v>
+      </x:c>
+      <x:c r="O61" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P61" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="J61" s="0" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>583215</x:v>
+        <x:v>554893</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>554876</x:v>
+        <x:v>603437</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>38700</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
-      <x:c r="E63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>95</x:v>
-[...2 lines deleted...]
-        <x:v>96</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>15457</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>554891</x:v>
+        <x:v>592007</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>42368</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s"/>
+      <x:c r="E64" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="J64" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="K64" s="14" t="s">
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="L64" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="M64" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="N64" s="15" t="n">
+        <x:v>32047</x:v>
+      </x:c>
+      <x:c r="O64" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="P64" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="J64" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>632777</x:v>
+        <x:v>554814</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>603434</x:v>
+        <x:v>603411</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>510684</x:v>
+        <x:v>453825</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>38700</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>15457</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="R67" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="R67" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>592007</x:v>
+        <x:v>632777</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>554814</x:v>
+        <x:v>603434</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>603411</x:v>
+        <x:v>510684</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>453825</x:v>
+        <x:v>554876</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>603437</x:v>
+        <x:v>554891</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -8997,51 +8995,51 @@
       <x:c r="J85" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>498277</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
@@ -9054,173 +9052,173 @@
       <x:c r="J86" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>42321</x:v>
+        <x:v>37635</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>632828</x:v>
+        <x:v>544974</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>37635</x:v>
+        <x:v>42321</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>544974</x:v>
+        <x:v>632828</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>37635</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
@@ -9357,226 +9355,226 @@
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>629525</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>35280</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>547152</x:v>
+        <x:v>602621</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
-        <x:v>498181</x:v>
+        <x:v>547152</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>35280</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s"/>
       <x:c r="I94" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
-        <x:v>602621</x:v>
+        <x:v>498181</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
       <x:c r="E95" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>27</x:v>
@@ -10199,54 +10197,54 @@
       <x:c r="I106" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>554419</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -10256,54 +10254,54 @@
       <x:c r="I107" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>609228</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -10315,54 +10313,54 @@
       <x:c r="I108" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>609231</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -10372,54 +10370,54 @@
       <x:c r="I109" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>506054</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -10431,54 +10429,54 @@
       <x:c r="I110" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>506109</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -10488,54 +10486,54 @@
       <x:c r="I111" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>554423</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -10669,230 +10667,230 @@
       <x:c r="K114" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>554418</x:v>
+        <x:v>506127</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>554425</x:v>
+        <x:v>554418</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>554433</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>42050</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>506127</x:v>
+        <x:v>554433</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s">
@@ -10915,159 +10913,159 @@
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>609235</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C119" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="E119" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G119" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J119" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>506064</x:v>
+        <x:v>609229</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C120" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J120" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K120" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>609229</x:v>
+        <x:v>506064</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="E121" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G121" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -11469,208 +11467,208 @@
         <x:v>268</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="S128" s="14" t="n">
+        <x:v>568187</x:v>
+      </x:c>
+      <x:c r="T128" s="16" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>568187</x:v>
+        <x:v>568192</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>568192</x:v>
+        <x:v>568186</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>568190</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
@@ -11679,100 +11677,100 @@
       <x:c r="L132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>568189</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
         <x:v>568183</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
@@ -12448,107 +12446,107 @@
       <x:c r="K147" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>530469</x:v>
+        <x:v>530470</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>530470</x:v>
+        <x:v>530469</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>303</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -12773,271 +12771,271 @@
       <x:c r="I153" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="S153" s="0" t="n">
+        <x:v>585208</x:v>
+      </x:c>
+      <x:c r="T153" s="4" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>563524</x:v>
+        <x:v>528741</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>527636</x:v>
+        <x:v>563524</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>528742</x:v>
+        <x:v>527636</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H157" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>585208</x:v>
+        <x:v>528742</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
-        <x:v>318</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -13048,51 +13046,51 @@
       <x:c r="L158" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>528743</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>25</x:v>
@@ -13100,51 +13098,51 @@
       <x:c r="L159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>527633</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I160" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
@@ -13155,51 +13153,51 @@
       <x:c r="L160" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
         <x:v>528740</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>26</x:v>
@@ -13556,329 +13554,329 @@
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>546754</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>498838</x:v>
+        <x:v>598921</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>498109</x:v>
+        <x:v>544981</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>546755</x:v>
+        <x:v>498109</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="E171" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G171" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>598921</x:v>
+        <x:v>498838</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s"/>
+      <x:c r="E172" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>544981</x:v>
+        <x:v>546755</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F173" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
@@ -13902,51 +13900,51 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>583788</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -13961,167 +13959,167 @@
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
         <x:v>599556</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>542124</x:v>
+        <x:v>599557</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>599557</x:v>
+        <x:v>542124</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>27</x:v>
@@ -14451,54 +14449,54 @@
       <x:c r="I183" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
@@ -14573,51 +14571,51 @@
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>624648</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -15099,51 +15097,51 @@
       <x:c r="I195" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>595014</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
@@ -15229,76 +15227,76 @@
         <x:v>595048</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>595071</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>408</x:v>
@@ -15764,51 +15762,51 @@
         <x:v>417</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
         <x:v>595633</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>417</x:v>
@@ -16133,57 +16131,57 @@
       <x:c r="K215" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>556384</x:v>
+        <x:v>607806</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>435</x:v>
@@ -16194,57 +16192,57 @@
       <x:c r="K216" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>607806</x:v>
+        <x:v>556384</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
@@ -17926,51 +17924,51 @@
       <x:c r="J249" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>510995</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -17987,51 +17985,51 @@
       <x:c r="J250" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>625670</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -18047,51 +18045,51 @@
       <x:c r="J251" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>556344</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -18108,51 +18106,51 @@
       <x:c r="J252" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>608234</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>508</x:v>
@@ -19561,75 +19559,75 @@
         <x:v>554</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>595099</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>595091</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>556</x:v>
       </x:c>
@@ -19958,159 +19956,156 @@
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>595642</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
-        <x:v>571</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
-      <x:c r="E289" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>433</x:v>
-[...2 lines deleted...]
-        <x:v>434</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>435</x:v>
-[...2 lines deleted...]
-        <x:v>68</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
-        <x:v>13260</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>616818</x:v>
+        <x:v>595980</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
-        <x:v>113</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>392</x:v>
-[...1 lines deleted...]
-      <x:c r="C290" s="15" t="s"/>
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C290" s="15" t="n">
+        <x:v>40134</x:v>
+      </x:c>
       <x:c r="D290" s="15" t="s"/>
-      <x:c r="E290" s="14" t="s"/>
+      <x:c r="E290" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>568</x:v>
-[...1 lines deleted...]
-      <x:c r="H290" s="14" t="s"/>
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H290" s="14" t="s">
+        <x:v>434</x:v>
+      </x:c>
       <x:c r="I290" s="16" t="s">
-        <x:v>569</x:v>
-[...1 lines deleted...]
-      <x:c r="J290" s="14" t="s"/>
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="J290" s="14" t="s">
+        <x:v>68</x:v>
+      </x:c>
       <x:c r="K290" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>570</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>595980</x:v>
+        <x:v>616818</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>27</x:v>
@@ -20208,51 +20203,51 @@
       <x:c r="I293" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>595069</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>575</x:v>
       </x:c>
@@ -21212,78 +21207,78 @@
       <x:c r="S312" s="14" t="n">
         <x:v>595024</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="G313" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
         <x:v>596930</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>629</x:v>
       </x:c>
@@ -22552,645 +22547,645 @@
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
         <x:v>589591</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="C338" s="15" t="s"/>
+      <x:c r="C338" s="15" t="n">
+        <x:v>36324</x:v>
+      </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s"/>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>610255</x:v>
+        <x:v>525434</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>668</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>589590</x:v>
+        <x:v>529437</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
-        <x:v>674</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
         <x:v>598326</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>679</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C341" s="3" t="s"/>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>598328</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>680</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>681</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>525434</x:v>
+        <x:v>610255</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>671</x:v>
-[...1 lines deleted...]
-      <x:c r="C343" s="3" t="s"/>
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C343" s="3" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>529437</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>683</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>684</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>679</x:v>
-[...1 lines deleted...]
-      <x:c r="C344" s="15" t="s"/>
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="C344" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="J344" s="14" t="s"/>
+      <x:c r="J344" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>598329</x:v>
+        <x:v>525429</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
-      <x:c r="E345" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>600230</x:v>
+        <x:v>525432</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>686</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>687</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
-      <x:c r="E346" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>666</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>600232</x:v>
+        <x:v>598329</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>686</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
+      <x:c r="E347" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G347" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>525429</x:v>
+        <x:v>600230</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>670</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
-      <x:c r="E348" s="14" t="s"/>
+      <x:c r="E348" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>525432</x:v>
+        <x:v>600232</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>670</x:v>
+        <x:v>687</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>37548</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -23324,824 +23319,822 @@
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>558998</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
-        <x:v>36324</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
-      <x:c r="E352" s="14" t="s"/>
+      <x:c r="E352" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>504581</x:v>
+        <x:v>559000</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
-        <x:v>156</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>693</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>38841</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>525431</x:v>
+        <x:v>598325</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>694</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>36324</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>525437</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
-      <x:c r="E355" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>666</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>553081</x:v>
+        <x:v>525431</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>667</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>558999</x:v>
+        <x:v>553081</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>37548</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
+      <x:c r="E357" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>364</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>477934</x:v>
+        <x:v>558999</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>323</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>670</x:v>
+        <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="C358" s="15" t="s"/>
+      <x:c r="C358" s="15" t="n">
+        <x:v>36324</x:v>
+      </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>610254</x:v>
+        <x:v>504581</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>684</x:v>
+        <x:v>696</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>36419</x:v>
+        <x:v>36324</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32120</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>589588</x:v>
+        <x:v>525437</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>525430</x:v>
+        <x:v>477934</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>688</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>695</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>668</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>589592</x:v>
+        <x:v>610254</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>695</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>694</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>37548</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
-      <x:c r="E362" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>559000</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>690</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
-        <x:v>38841</x:v>
+        <x:v>36419</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>32120</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>598325</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>696</x:v>
+        <x:v>695</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>679</x:v>
-[...1 lines deleted...]
-      <x:c r="C364" s="15" t="s"/>
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="C364" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D364" s="15" t="s"/>
-      <x:c r="E364" s="14" t="s"/>
+      <x:c r="E364" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>364</x:v>
-[...1 lines deleted...]
-      <x:c r="J364" s="14" t="s"/>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="J364" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>598918</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>664</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
-      <x:c r="E365" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>666</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>600231</x:v>
+        <x:v>598918</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
@@ -24335,187 +24328,186 @@
         <x:v>665</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>553080</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="C370" s="15" t="s"/>
+      <x:c r="C370" s="15" t="n">
+        <x:v>36419</x:v>
+      </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="J370" s="14" t="s"/>
+      <x:c r="J370" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>594200</x:v>
+        <x:v>596824</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>707</x:v>
       </x:c>
-      <x:c r="C371" s="3" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="J371" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>596824</x:v>
+        <x:v>594200</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38841</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>592103</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
@@ -24636,51 +24628,51 @@
       <x:c r="I375" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>32089</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>623632</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>709</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>710</x:v>
       </x:c>
@@ -24743,51 +24735,51 @@
       <x:c r="J377" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>621791</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
@@ -24808,51 +24800,51 @@
       <x:c r="L378" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>617945</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>26</x:v>
@@ -24984,51 +24976,51 @@
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>608623</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -25043,51 +25035,51 @@
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>608655</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>58</x:v>
@@ -25421,51 +25413,51 @@
       <x:c r="I389" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>595150</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
         <x:v>740</x:v>
       </x:c>
@@ -25601,51 +25593,51 @@
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>630791</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
         <x:v>749</x:v>
       </x:c>
       <x:c r="H393" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>40</x:v>
@@ -25936,51 +25928,51 @@
       <x:c r="L398" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>623980</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>768</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="H399" s="0" t="s">
         <x:v>767</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -26519,51 +26511,51 @@
       <x:c r="L408" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>616235</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
@@ -26811,167 +26803,167 @@
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>595537</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>801</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>599942</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>684</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>599943</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
-        <x:v>684</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -27043,216 +27035,215 @@
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>553371</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>553415</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
-      <x:c r="E419" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G419" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>608991</x:v>
+        <x:v>590143</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
-      <x:c r="E420" s="14" t="s"/>
+      <x:c r="E420" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>590143</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -27273,51 +27264,51 @@
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>553436</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -27814,51 +27805,51 @@
       <x:c r="J431" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>554002</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
@@ -27873,51 +27864,51 @@
       <x:c r="J432" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>625861</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
@@ -27947,153 +27938,153 @@
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>606262</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>825</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>507653</x:v>
+        <x:v>504173</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>826</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>509665</x:v>
+        <x:v>495626</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
@@ -28176,102 +28167,102 @@
       </x:c>
       <x:c r="P437" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>564389</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>828</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>824</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>504173</x:v>
+        <x:v>507653</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -28408,148 +28399,148 @@
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>829</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>552219</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>596933</x:v>
+        <x:v>596925</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>596925</x:v>
+        <x:v>596933</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
         <x:v>833</x:v>
@@ -28812,154 +28803,153 @@
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>499363</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>690</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
-      <x:c r="E449" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>603629</x:v>
+        <x:v>616212</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
-        <x:v>235</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>826</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
-      <x:c r="E450" s="14" t="s"/>
+      <x:c r="E450" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>616212</x:v>
+        <x:v>603628</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
@@ -28986,272 +28976,273 @@
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
         <x:v>499324</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>603628</x:v>
+        <x:v>603676</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>354</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
-        <x:v>40257</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>603676</x:v>
+        <x:v>549475</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
-      <x:c r="E454" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>549475</x:v>
+        <x:v>509665</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>826</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
+      <x:c r="E455" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G455" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>495626</x:v>
+        <x:v>603629</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -29499,51 +29490,51 @@
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>827</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>731</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
         <x:v>616215</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>58</x:v>
@@ -29556,51 +29547,51 @@
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
         <x:v>611175</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -30379,165 +30370,165 @@
       <x:c r="K476" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>584370</x:v>
+        <x:v>613321</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
-        <x:v>869</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>870</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>613321</x:v>
+        <x:v>613328</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>303</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>613328</x:v>
+        <x:v>613320</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>871</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C479" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -30601,51 +30592,51 @@
       <x:c r="K480" s="14" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>613320</x:v>
+        <x:v>584370</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
@@ -30723,211 +30714,210 @@
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
         <x:v>613327</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>876</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
-      <x:c r="E483" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G483" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J483" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>605540</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
-        <x:v>872</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>877</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C484" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D484" s="15" t="s"/>
-      <x:c r="E484" s="14" t="s"/>
+      <x:c r="E484" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J484" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K484" s="14" t="s">
-        <x:v>868</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>613332</x:v>
+        <x:v>605540</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C485" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>584369</x:v>
+        <x:v>613332</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>879</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
@@ -31051,51 +31041,51 @@
       <x:c r="L488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
         <x:v>613335</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>870</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>882</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>883</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>35646</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -31116,51 +31106,51 @@
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>434797</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>884</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>885</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -31221,51 +31211,51 @@
       <x:c r="M491" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>613318</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
-        <x:v>870</x:v>
+        <x:v>874</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -31329,51 +31319,51 @@
       <x:c r="L493" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>613334</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
-        <x:v>879</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>887</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
@@ -31397,100 +31387,100 @@
       </x:c>
       <x:c r="P494" s="14" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>613329</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>888</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>866</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>867</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>515031</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C496" s="15" t="s"/>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>890</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s"/>
       <x:c r="K496" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
@@ -31615,108 +31605,108 @@
       <x:c r="M498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>601605</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
-        <x:v>877</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>601606</x:v>
+        <x:v>499885</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
-        <x:v>877</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
@@ -31725,114 +31715,114 @@
       <x:c r="K500" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>499885</x:v>
+        <x:v>547273</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>547273</x:v>
+        <x:v>601606</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>878</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s"/>
       <x:c r="I502" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -32066,51 +32056,51 @@
       <x:c r="L506" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>901</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
         <x:v>902</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>903</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>548735</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="E507" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G507" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>864</x:v>
       </x:c>
@@ -32182,51 +32172,51 @@
       <x:c r="L508" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M508" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>864</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>548733</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
-        <x:v>683</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="E509" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G509" s="0" t="s">
         <x:v>900</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>864</x:v>
       </x:c>
@@ -32471,51 +32461,51 @@
       <x:c r="L513" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>517312</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s"/>
       <x:c r="I514" s="16" t="s">
@@ -32587,51 +32577,51 @@
       <x:c r="L515" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>517313</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
@@ -32703,170 +32693,170 @@
       <x:c r="L517" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>544990</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>544989</x:v>
+        <x:v>517314</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>909</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>517314</x:v>
+        <x:v>544989</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>909</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>907</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s"/>
       <x:c r="I520" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
@@ -33755,108 +33745,108 @@
       <x:c r="K536" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>558033</x:v>
+        <x:v>495467</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="E537" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G537" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>495467</x:v>
+        <x:v>495470</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>923</x:v>
@@ -33871,230 +33861,230 @@
       <x:c r="K538" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>495470</x:v>
+        <x:v>607282</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>607282</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>558034</x:v>
+        <x:v>607281</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>607281</x:v>
+        <x:v>558034</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>923</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
@@ -34206,108 +34196,108 @@
       <x:c r="J544" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
         <x:v>591319</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>546742</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
@@ -34320,51 +34310,51 @@
       <x:c r="J546" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>616195</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>928</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -34377,51 +34367,51 @@
       <x:c r="J547" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>600452</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -34436,51 +34426,51 @@
       <x:c r="J548" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>546744</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -34493,51 +34483,51 @@
       <x:c r="J549" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
         <x:v>600454</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -34552,51 +34542,51 @@
       <x:c r="J550" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>519733</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -34609,51 +34599,51 @@
       <x:c r="J551" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>927</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>519729</x:v>
       </x:c>
       <x:c r="T551" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>41040</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s"/>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
@@ -34951,172 +34941,173 @@
       <x:c r="K557" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
-        <x:v>578859</x:v>
+        <x:v>599119</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D558" s="15" t="s"/>
-      <x:c r="E558" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E558" s="14" t="s"/>
       <x:c r="F558" s="14" t="s"/>
       <x:c r="G558" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="H558" s="14" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="I558" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="J558" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K558" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L558" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M558" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N558" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O558" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P558" s="14" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="Q558" s="16" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="R558" s="14" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="S558" s="14" t="n">
-        <x:v>599119</x:v>
+        <x:v>537244</x:v>
       </x:c>
       <x:c r="T558" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U558" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="559" spans="1:21">
       <x:c r="A559" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B559" s="0" t="s">
-        <x:v>645</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C559" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D559" s="3" t="s"/>
+      <x:c r="E559" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G559" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="H559" s="0" t="s">
         <x:v>937</x:v>
       </x:c>
       <x:c r="I559" s="4" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="J559" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K559" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L559" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M559" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>936</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>938</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
-        <x:v>537244</x:v>
+        <x:v>578859</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>940</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s">
         <x:v>942</x:v>
@@ -35187,51 +35178,51 @@
       <x:c r="J561" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>941</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R561" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>608526</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>944</x:v>
       </x:c>
       <x:c r="C562" s="15" t="s"/>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s"/>
       <x:c r="F562" s="14" t="s"/>
       <x:c r="G562" s="14" t="s">
         <x:v>945</x:v>
       </x:c>
@@ -35296,51 +35287,51 @@
       <x:c r="J563" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>596926</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
@@ -35353,51 +35344,51 @@
       <x:c r="J564" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>952</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>596931</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="E565" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -35430,222 +35421,222 @@
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>546236</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>844</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
-        <x:v>956</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
-        <x:v>36764</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="I566" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
-        <x:v>500301</x:v>
+        <x:v>623615</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
+        <x:v>956</x:v>
+      </x:c>
+      <x:c r="U566" s="16" t="s">
         <x:v>957</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
-        <x:v>956</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
       <x:c r="E567" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G567" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="H567" s="0" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="I567" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J567" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K567" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L567" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M567" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N567" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O567" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P567" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="Q567" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R567" s="0" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="S567" s="0" t="n">
-        <x:v>546217</x:v>
+        <x:v>500301</x:v>
       </x:c>
       <x:c r="T567" s="4" t="s">
-        <x:v>844</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
-        <x:v>958</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>36764</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s">
         <x:v>954</x:v>
       </x:c>
       <x:c r="I568" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
-        <x:v>623615</x:v>
+        <x:v>546217</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
-        <x:v>959</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>960</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
       <x:c r="E569" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G569" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="H569" s="0" t="s">
         <x:v>954</x:v>
       </x:c>
@@ -35661,115 +35652,115 @@
       <x:c r="L569" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M569" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N569" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O569" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P569" s="0" t="s">
         <x:v>953</x:v>
       </x:c>
       <x:c r="Q569" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R569" s="0" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="S569" s="0" t="n">
         <x:v>499786</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
-        <x:v>957</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C570" s="15" t="s"/>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s"/>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
         <x:v>961</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s"/>
       <x:c r="K570" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
         <x:v>962</x:v>
       </x:c>
       <x:c r="Q570" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R570" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S570" s="14" t="n">
         <x:v>595016</x:v>
       </x:c>
       <x:c r="T570" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U570" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>51</x:v>
@@ -35936,108 +35927,108 @@
       <x:c r="K574" s="14" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>598715</x:v>
+        <x:v>583269</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>583269</x:v>
+        <x:v>598715</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>967</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
@@ -36047,119 +36038,119 @@
       <x:c r="K576" s="14" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>609486</x:v>
+        <x:v>617719</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>968</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>964</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>965</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>617719</x:v>
+        <x:v>609486</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>969</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>964</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -36171,209 +36162,208 @@
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>548184</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>970</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
-      <x:c r="E579" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>600064</x:v>
+        <x:v>583268</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>966</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
-      <x:c r="E580" s="14" t="s"/>
+      <x:c r="E580" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
-        <x:v>965</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
         <x:v>963</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>583268</x:v>
+        <x:v>600064</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>752</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>971</x:v>
       </x:c>
       <x:c r="C581" s="3" t="s"/>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="G581" s="0" t="s">
         <x:v>972</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
         <x:v>973</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
         <x:v>974</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
         <x:v>629201</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
         <x:v>975</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
@@ -36393,167 +36383,168 @@
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
         <x:v>976</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
         <x:v>566599</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
+      <x:c r="E583" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G583" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>865</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>615338</x:v>
+        <x:v>609210</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
-        <x:v>978</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
-      <x:c r="E584" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E584" s="14" t="s"/>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>609210</x:v>
+        <x:v>615338</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
         <x:v>977</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>58</x:v>
@@ -36714,51 +36705,51 @@
       <x:c r="L588" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
         <x:v>602791</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>869</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>986</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>35215</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="G589" s="0" t="s">
         <x:v>987</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
@@ -36943,51 +36934,51 @@
       <x:c r="L592" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>495210</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>688</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>645</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="J593" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -36997,51 +36988,51 @@
       <x:c r="L593" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
         <x:v>989</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>495204</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C594" s="15" t="s"/>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s"/>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s"/>
       <x:c r="K594" s="14" t="s">
@@ -37688,51 +37679,51 @@
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>502205</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I606" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
@@ -37809,282 +37800,282 @@
       </x:c>
       <x:c r="P607" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>631128</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
       <x:c r="E608" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F608" s="14" t="s"/>
       <x:c r="G608" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H608" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I608" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J608" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K608" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L608" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M608" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N608" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O608" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P608" s="14" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="Q608" s="16" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R608" s="14" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="S608" s="14" t="n">
-        <x:v>553293</x:v>
+        <x:v>607607</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H609" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
-        <x:v>607607</x:v>
+        <x:v>502204</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D610" s="15" t="s"/>
       <x:c r="E610" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F610" s="14" t="s"/>
       <x:c r="G610" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I610" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
-        <x:v>502204</x:v>
+        <x:v>607620</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="E611" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G611" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J611" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P611" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
       <x:c r="Q611" s="4" t="s">
         <x:v>1014</x:v>
       </x:c>
       <x:c r="R611" s="0" t="s">
         <x:v>1015</x:v>
       </x:c>
       <x:c r="S611" s="0" t="n">
-        <x:v>607620</x:v>
+        <x:v>553293</x:v>
       </x:c>
       <x:c r="T611" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U611" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="612" spans="1:21">
       <x:c r="A612" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B612" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C612" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D612" s="15" t="s"/>
       <x:c r="E612" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F612" s="14" t="s"/>
       <x:c r="G612" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H612" s="14" t="s">
         <x:v>1012</x:v>
@@ -38233,164 +38224,164 @@
       </x:c>
       <x:c r="P614" s="14" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>604083</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>1021</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
       <x:c r="E615" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G615" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H615" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
-        <x:v>604085</x:v>
+        <x:v>553313</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
-        <x:v>1021</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
-        <x:v>38527</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D616" s="15" t="s"/>
       <x:c r="E616" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F616" s="14" t="s"/>
       <x:c r="G616" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H616" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
-        <x:v>21576</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
-        <x:v>1017</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
-        <x:v>553313</x:v>
+        <x:v>604085</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D617" s="3" t="s"/>
       <x:c r="E617" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G617" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H617" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I617" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -38656,225 +38647,225 @@
       </x:c>
       <x:c r="P621" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="Q621" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R621" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S621" s="0" t="n">
         <x:v>553195</x:v>
       </x:c>
       <x:c r="T621" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U621" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="622" spans="1:21">
       <x:c r="A622" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B622" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C622" s="15" t="n">
-        <x:v>36403</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D622" s="15" t="s"/>
       <x:c r="E622" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F622" s="14" t="s"/>
       <x:c r="G622" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H622" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I622" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J622" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K622" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L622" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M622" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N622" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O622" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
-        <x:v>502136</x:v>
+        <x:v>502135</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="E623" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G623" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H623" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N623" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O623" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P623" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="Q623" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R623" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S623" s="0" t="n">
-        <x:v>502135</x:v>
+        <x:v>588229</x:v>
       </x:c>
       <x:c r="T623" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U623" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="624" spans="1:21">
       <x:c r="A624" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B624" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C624" s="15" t="n">
-        <x:v>40921</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D624" s="15" t="s"/>
       <x:c r="E624" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F624" s="14" t="s"/>
       <x:c r="G624" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H624" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I624" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J624" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K624" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L624" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M624" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N624" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O624" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
-        <x:v>588229</x:v>
+        <x:v>553222</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>42351</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="E625" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G625" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H625" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -38898,112 +38889,112 @@
       </x:c>
       <x:c r="P625" s="0" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>631116</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C626" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>36403</x:v>
       </x:c>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I626" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K626" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
         <x:v>1022</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
-        <x:v>865</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
-        <x:v>553222</x:v>
+        <x:v>502136</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="E627" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G627" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H627" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>26</x:v>
@@ -39019,51 +39010,51 @@
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>552893</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I628" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
@@ -39080,285 +39071,285 @@
       </x:c>
       <x:c r="P628" s="14" t="s">
         <x:v>1023</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>604255</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="E629" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G629" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H629" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
-        <x:v>552835</x:v>
+        <x:v>552785</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I630" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>552785</x:v>
+        <x:v>604768</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
-        <x:v>38575</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="E631" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G631" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H631" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
-        <x:v>13175</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>604768</x:v>
+        <x:v>631125</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
-        <x:v>42351</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I632" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
-        <x:v>948</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
-        <x:v>631125</x:v>
+        <x:v>552835</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="E633" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G633" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H633" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -39503,225 +39494,225 @@
       </x:c>
       <x:c r="P635" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>501898</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
-        <x:v>1026</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
-        <x:v>40920</x:v>
+        <x:v>36403</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I636" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
-        <x:v>1027</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>607524</x:v>
+        <x:v>501897</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="E637" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G637" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H637" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>607526</x:v>
+        <x:v>552699</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>40920</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I638" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>501896</x:v>
+        <x:v>607524</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="E639" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G639" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H639" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -39731,360 +39722,360 @@
       <x:c r="K639" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
-        <x:v>552704</x:v>
+        <x:v>607526</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
-        <x:v>42351</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I640" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K640" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
-        <x:v>32097</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
-        <x:v>948</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
-        <x:v>631120</x:v>
+        <x:v>552704</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C641" s="3" t="n">
-        <x:v>36403</x:v>
+        <x:v>37528</x:v>
       </x:c>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="E641" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G641" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H641" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J641" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
-        <x:v>501897</x:v>
+        <x:v>501896</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
-        <x:v>37528</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I642" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
-        <x:v>42061</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
-        <x:v>552699</x:v>
+        <x:v>631120</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
-        <x:v>1026</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
-        <x:v>40920</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D643" s="3" t="s"/>
       <x:c r="E643" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G643" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H643" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I643" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J643" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
-        <x:v>21538</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
-        <x:v>1027</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
-        <x:v>605175</x:v>
+        <x:v>605176</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
-        <x:v>38575</x:v>
+        <x:v>42351</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I644" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>32097</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
-        <x:v>605183</x:v>
+        <x:v>631129</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>1021</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="E645" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G645" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H645" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I645" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
@@ -40108,164 +40099,164 @@
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>605174</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>1016</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C646" s="15" t="n">
-        <x:v>38527</x:v>
+        <x:v>40920</x:v>
       </x:c>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I646" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J646" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K646" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
-        <x:v>21576</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
-        <x:v>1017</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>605176</x:v>
+        <x:v>605175</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C647" s="3" t="n">
-        <x:v>42351</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="E647" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G647" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H647" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J647" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
-        <x:v>32097</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
-        <x:v>948</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
         <x:v>1030</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>631129</x:v>
+        <x:v>605183</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C648" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I648" s="16" t="s">
         <x:v>162</x:v>
@@ -40361,310 +40352,310 @@
         <x:v>605179</x:v>
       </x:c>
       <x:c r="T649" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U649" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="650" spans="1:21">
       <x:c r="A650" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B650" s="14" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C650" s="15" t="s"/>
       <x:c r="D650" s="15" t="s"/>
       <x:c r="E650" s="14" t="s"/>
       <x:c r="F650" s="14" t="s"/>
       <x:c r="G650" s="14" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s"/>
       <x:c r="K650" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>537363</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>1034</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>979</x:v>
       </x:c>
       <x:c r="C651" s="3" t="s"/>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>980</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
         <x:v>1031</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>1032</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>537364</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="C652" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>40920</x:v>
       </x:c>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I652" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K652" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>1027</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
-        <x:v>553732</x:v>
+        <x:v>553725</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
-        <x:v>1016</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C653" s="3" t="n">
-        <x:v>38527</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="E653" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G653" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H653" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J653" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
-        <x:v>21576</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
-        <x:v>1017</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
-        <x:v>553728</x:v>
+        <x:v>553732</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
-        <x:v>1026</x:v>
+        <x:v>1016</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
-        <x:v>40920</x:v>
+        <x:v>38527</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="I654" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>21576</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
-        <x:v>1027</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R654" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
-        <x:v>553725</x:v>
+        <x:v>553728</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="E655" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
@@ -41296,51 +41287,51 @@
       </x:c>
       <x:c r="P665" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
         <x:v>549602</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
         <x:v>1057</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -41371,196 +41362,196 @@
       <x:c r="U666" s="16" t="s">
         <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="H667" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
         <x:v>605603</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I668" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
         <x:v>547250</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>871</x:v>
+        <x:v>869</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="H669" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
         <x:v>1060</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>504522</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
@@ -41576,51 +41567,51 @@
       <x:c r="J670" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>558100</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>1063</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="G671" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
@@ -41630,51 +41621,51 @@
       <x:c r="J671" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>558101</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>1061</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
@@ -41687,51 +41678,51 @@
       <x:c r="J672" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>558084</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>1064</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>34759</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -42210,51 +42201,51 @@
       <x:c r="J681" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
         <x:v>1079</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>593740</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>1082</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -43025,1235 +43016,1235 @@
       </x:c>
       <x:c r="P695" s="0" t="s">
         <x:v>1095</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
         <x:v>1096</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>1097</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>596762</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
-        <x:v>1098</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C696" s="15" t="n">
-        <x:v>41352</x:v>
+        <x:v>38575</x:v>
       </x:c>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
+        <x:v>1098</x:v>
+      </x:c>
+      <x:c r="H696" s="14" t="s">
         <x:v>1099</x:v>
       </x:c>
-      <x:c r="H696" s="14" t="s"/>
       <x:c r="I696" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13175</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
-        <x:v>1099</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
-        <x:v>353</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
-        <x:v>616847</x:v>
+        <x:v>586486</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
-        <x:v>1100</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="E697" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G697" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="H697" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J697" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>549789</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C698" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F698" s="14" t="s"/>
       <x:c r="G698" s="14" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="H698" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>601388</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>908</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
-        <x:v>1104</x:v>
+        <x:v>1101</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
+      <x:c r="E699" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G699" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="H699" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J699" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
-        <x:v>586486</x:v>
+        <x:v>601389</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>908</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C700" s="15" t="s"/>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="I700" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s"/>
       <x:c r="K700" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
         <x:v>629484</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
-        <x:v>1100</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
-      <x:c r="E701" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G701" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="H701" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
-        <x:v>601389</x:v>
+        <x:v>586487</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
-        <x:v>908</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
-      <x:c r="E702" s="14" t="s"/>
+      <x:c r="E702" s="14" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="I702" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K702" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
-        <x:v>586487</x:v>
+        <x:v>549787</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
-        <x:v>1049</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>1103</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C703" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="E703" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G703" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="H703" s="0" t="s">
-        <x:v>1102</x:v>
+        <x:v>1099</x:v>
       </x:c>
       <x:c r="I703" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="J703" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
-        <x:v>1101</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
-        <x:v>549787</x:v>
+        <x:v>549788</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
-        <x:v>1103</x:v>
+        <x:v>1104</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
-        <x:v>1105</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
-        <x:v>217</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1105</x:v>
+      </x:c>
+      <x:c r="C704" s="15" t="s"/>
       <x:c r="D704" s="15" t="s"/>
-      <x:c r="E704" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
-        <x:v>1101</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s">
-        <x:v>1102</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="I704" s="16" t="s">
-        <x:v>480</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="J704" s="14" t="s"/>
       <x:c r="K704" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
-        <x:v>13175</x:v>
+        <x:v>15061</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
-        <x:v>1101</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
-        <x:v>549788</x:v>
+        <x:v>625350</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
-        <x:v>1106</x:v>
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>845</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s"/>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="H705" s="0" t="s">
-        <x:v>1109</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
-        <x:v>625350</x:v>
+        <x:v>629195</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
-        <x:v>1111</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
-        <x:v>845</x:v>
+        <x:v>875</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
-        <x:v>1107</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="C706" s="15" t="s"/>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
-        <x:v>1108</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s">
-        <x:v>1109</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="I706" s="16" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s"/>
       <x:c r="K706" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
-        <x:v>1110</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
-        <x:v>1108</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
         <x:v>835</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
-        <x:v>629195</x:v>
+        <x:v>630230</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
+        <x:v>1111</x:v>
+      </x:c>
+      <x:c r="U706" s="16" t="s">
         <x:v>1112</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>875</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
-        <x:v>1107</x:v>
-[...1 lines deleted...]
-      <x:c r="C707" s="3" t="s"/>
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C707" s="3" t="n">
+        <x:v>37528</x:v>
+      </x:c>
       <x:c r="D707" s="3" t="s"/>
+      <x:c r="E707" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G707" s="0" t="s">
-        <x:v>1108</x:v>
-[...2 lines deleted...]
-        <x:v>1109</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
-        <x:v>835</x:v>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="J707" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
-        <x:v>15061</x:v>
+        <x:v>42061</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
-        <x:v>1110</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
-        <x:v>835</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
-        <x:v>630230</x:v>
+        <x:v>498248</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
-        <x:v>1113</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
-        <x:v>1114</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C708" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F708" s="14" t="s"/>
       <x:c r="G708" s="14" t="s">
-        <x:v>1115</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="H708" s="14" t="s"/>
       <x:c r="I708" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="J708" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K708" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L708" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M708" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N708" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O708" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="P708" s="14" t="s">
-        <x:v>1115</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="Q708" s="16" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="R708" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="S708" s="14" t="n">
         <x:v>555009</x:v>
       </x:c>
       <x:c r="T708" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U708" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="709" spans="1:21">
       <x:c r="A709" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B709" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C709" s="3" t="n">
-        <x:v>37528</x:v>
+        <x:v>41352</x:v>
       </x:c>
       <x:c r="D709" s="3" t="s"/>
       <x:c r="E709" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G709" s="0" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
-        <x:v>42061</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
         <x:v>1115</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
-        <x:v>498248</x:v>
+        <x:v>607837</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>1116</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
-        <x:v>41352</x:v>
+        <x:v>38113</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
       <x:c r="E710" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F710" s="14" t="s"/>
       <x:c r="G710" s="14" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="H710" s="14" t="s"/>
       <x:c r="I710" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J710" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K710" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L710" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M710" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N710" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O710" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P710" s="14" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="Q710" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R710" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S710" s="14" t="n">
-        <x:v>607837</x:v>
+        <x:v>538971</x:v>
       </x:c>
       <x:c r="T710" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="U710" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="711" spans="1:21">
       <x:c r="A711" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B711" s="0" t="s">
-        <x:v>1117</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="C711" s="3" t="n">
         <x:v>38113</x:v>
       </x:c>
       <x:c r="D711" s="3" t="s"/>
       <x:c r="E711" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G711" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
-        <x:v>538971</x:v>
+        <x:v>556162</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
-        <x:v>147</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
-        <x:v>1117</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
-        <x:v>38113</x:v>
+        <x:v>41352</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s"/>
       <x:c r="I712" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K712" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
-        <x:v>556162</x:v>
+        <x:v>607835</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1117</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
-        <x:v>41352</x:v>
+        <x:v>38113</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
-      <x:c r="E713" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G713" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
-        <x:v>607835</x:v>
+        <x:v>587781</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>872</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
-        <x:v>38113</x:v>
+        <x:v>41352</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
-        <x:v>587781</x:v>
+        <x:v>632223</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
-        <x:v>310</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
-        <x:v>872</x:v>
+        <x:v>719</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
-        <x:v>1098</x:v>
+        <x:v>1118</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>41352</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
-        <x:v>632223</x:v>
+        <x:v>616847</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
-        <x:v>111</x:v>
+        <x:v>1102</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>719</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
-        <x:v>1117</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>38113</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
-        <x:v>1099</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>556163</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>889</x:v>
       </x:c>
       <x:c r="C717" s="3" t="s"/>
@@ -44782,208 +44773,208 @@
       </x:c>
       <x:c r="P726" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
         <x:v>597469</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
-        <x:v>35921</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="G727" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
-        <x:v>595427</x:v>
+        <x:v>597468</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
-        <x:v>35916</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s"/>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s"/>
       <x:c r="I728" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
-        <x:v>1142</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
-        <x:v>595461</x:v>
+        <x:v>595427</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>35916</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="G729" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
-        <x:v>597468</x:v>
+        <x:v>595461</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>1143</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>35909</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s"/>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -45004,208 +44995,208 @@
       </x:c>
       <x:c r="P730" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>1142</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>595496</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
-        <x:v>41564</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>1139</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
-        <x:v>596725</x:v>
+        <x:v>597467</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
-        <x:v>40134</x:v>
+        <x:v>41564</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s"/>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
-        <x:v>13260</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
-        <x:v>592390</x:v>
+        <x:v>596725</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
-        <x:v>1138</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="G733" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
-        <x:v>1139</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
-        <x:v>597467</x:v>
+        <x:v>592390</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>1144</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
         <x:v>36493</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s"/>
       <x:c r="I734" s="16" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
@@ -45277,51 +45268,51 @@
       <x:c r="M735" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
         <x:v>1151</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
         <x:v>576275</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C736" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I736" s="16" t="s">
         <x:v>97</x:v>
@@ -45343,164 +45334,165 @@
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>603824</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
+      <x:c r="E737" s="0" t="s">
+        <x:v>34</x:v>
+      </x:c>
       <x:c r="G737" s="0" t="s">
-        <x:v>1149</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H737" s="0" t="s">
-        <x:v>1150</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="J737" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
-        <x:v>575551</x:v>
+        <x:v>554923</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
-        <x:v>32</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
-      <x:c r="E738" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E738" s="14" t="s"/>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>1149</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>1150</x:v>
       </x:c>
       <x:c r="I738" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K738" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
         <x:v>1152</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
-        <x:v>554923</x:v>
+        <x:v>575551</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="E739" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G739" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H739" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
@@ -45634,54 +45626,54 @@
       <x:c r="L741" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
         <x:v>1153</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
         <x:v>453855</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
         <x:v>1154</x:v>
       </x:c>
       <x:c r="C742" s="15" t="n">
         <x:v>35922</x:v>
       </x:c>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s"/>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I742" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
@@ -45696,51 +45688,51 @@
       <x:c r="M742" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
         <x:v>13133</x:v>
       </x:c>
       <x:c r="O742" s="14" t="s">
         <x:v>1155</x:v>
       </x:c>
       <x:c r="P742" s="14" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
         <x:v>575029</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>1159</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="G743" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H743" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -45753,51 +45745,51 @@
       <x:c r="M743" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
         <x:v>575019</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
         <x:v>1160</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s"/>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I744" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
@@ -45812,224 +45804,224 @@
       <x:c r="M744" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
         <x:v>1156</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
         <x:v>1157</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
         <x:v>1158</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
         <x:v>575018</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>1161</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
-        <x:v>35921</x:v>
+        <x:v>40134</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="G745" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H745" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
-        <x:v>31652</x:v>
+        <x:v>13260</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
-        <x:v>1141</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>955</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
-        <x:v>575861</x:v>
+        <x:v>575674</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
         <x:v>1163</x:v>
       </x:c>
       <x:c r="C746" s="15" t="n">
-        <x:v>40134</x:v>
+        <x:v>35921</x:v>
       </x:c>
       <x:c r="D746" s="15" t="s"/>
       <x:c r="E746" s="14" t="s"/>
       <x:c r="F746" s="14" t="s"/>
       <x:c r="G746" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H746" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I746" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J746" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K746" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L746" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M746" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N746" s="15" t="n">
-        <x:v>13260</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O746" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>1141</x:v>
       </x:c>
       <x:c r="P746" s="14" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q746" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R746" s="14" t="s">
-        <x:v>955</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="S746" s="14" t="n">
-        <x:v>575674</x:v>
+        <x:v>575862</x:v>
       </x:c>
       <x:c r="T746" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U746" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="747" spans="1:21">
       <x:c r="A747" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B747" s="0" t="s">
         <x:v>1164</x:v>
       </x:c>
       <x:c r="C747" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D747" s="3" t="s"/>
       <x:c r="G747" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H747" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I747" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J747" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K747" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L747" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M747" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N747" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O747" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P747" s="0" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q747" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R747" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S747" s="0" t="n">
-        <x:v>575862</x:v>
+        <x:v>575861</x:v>
       </x:c>
       <x:c r="T747" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U747" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="748" spans="1:21">
       <x:c r="A748" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B748" s="14" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="C748" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D748" s="15" t="s"/>
       <x:c r="E748" s="14" t="s"/>
       <x:c r="F748" s="14" t="s"/>
       <x:c r="G748" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H748" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I748" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J748" s="14" t="s">
@@ -46044,51 +46036,51 @@
       <x:c r="M748" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N748" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O748" s="14" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="P748" s="14" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q748" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R748" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S748" s="14" t="n">
         <x:v>575684</x:v>
       </x:c>
       <x:c r="T748" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U748" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="749" spans="1:21">
       <x:c r="A749" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B749" s="0" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="C749" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D749" s="3" t="s"/>
       <x:c r="G749" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H749" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I749" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J749" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -46101,51 +46093,51 @@
       <x:c r="M749" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N749" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O749" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P749" s="0" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q749" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R749" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S749" s="0" t="n">
         <x:v>575863</x:v>
       </x:c>
       <x:c r="T749" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="C750" s="15" t="s"/>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s"/>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I750" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s"/>
       <x:c r="K750" s="14" t="s">
         <x:v>25</x:v>
@@ -46156,51 +46148,51 @@
       <x:c r="M750" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
         <x:v>613087</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>1168</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
       <x:c r="G751" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H751" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I751" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J751" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -46213,51 +46205,51 @@
       <x:c r="M751" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N751" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O751" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="P751" s="0" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q751" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R751" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S751" s="0" t="n">
         <x:v>575681</x:v>
       </x:c>
       <x:c r="T751" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U751" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="752" spans="1:21">
       <x:c r="A752" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B752" s="14" t="s">
         <x:v>1169</x:v>
       </x:c>
       <x:c r="C752" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D752" s="15" t="s"/>
       <x:c r="E752" s="14" t="s"/>
       <x:c r="F752" s="14" t="s"/>
       <x:c r="G752" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H752" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I752" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J752" s="14" t="s">
@@ -46272,51 +46264,51 @@
       <x:c r="M752" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N752" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O752" s="14" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="P752" s="14" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q752" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R752" s="14" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="S752" s="14" t="n">
         <x:v>575682</x:v>
       </x:c>
       <x:c r="T752" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U752" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="753" spans="1:21">
       <x:c r="A753" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B753" s="0" t="s">
         <x:v>1170</x:v>
       </x:c>
       <x:c r="C753" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D753" s="3" t="s"/>
       <x:c r="G753" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H753" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I753" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J753" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -46329,51 +46321,51 @@
       <x:c r="M753" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N753" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O753" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="P753" s="0" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q753" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R753" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="S753" s="0" t="n">
         <x:v>575685</x:v>
       </x:c>
       <x:c r="T753" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U753" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="754" spans="1:21">
       <x:c r="A754" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B754" s="14" t="s">
         <x:v>1171</x:v>
       </x:c>
       <x:c r="C754" s="15" t="s"/>
       <x:c r="D754" s="15" t="s"/>
       <x:c r="E754" s="14" t="s"/>
       <x:c r="F754" s="14" t="s"/>
       <x:c r="G754" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H754" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I754" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J754" s="14" t="s"/>
       <x:c r="K754" s="14" t="s">
         <x:v>25</x:v>
@@ -46384,407 +46376,407 @@
       <x:c r="M754" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N754" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O754" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P754" s="14" t="s">
         <x:v>1162</x:v>
       </x:c>
       <x:c r="Q754" s="16" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="R754" s="14" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="S754" s="14" t="n">
         <x:v>613086</x:v>
       </x:c>
       <x:c r="T754" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U754" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="755" spans="1:21">
       <x:c r="A755" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B755" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C755" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D755" s="3" t="s"/>
       <x:c r="G755" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H755" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I755" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J755" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K755" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L755" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M755" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
-        <x:v>1024</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
-        <x:v>575976</x:v>
+        <x:v>575975</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>1172</x:v>
       </x:c>
       <x:c r="C756" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>35911</x:v>
       </x:c>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s"/>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H756" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I756" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J756" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K756" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L756" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M756" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
-        <x:v>575987</x:v>
+        <x:v>581343</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:21">
       <x:c r="A757" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C757" s="3" t="n">
-        <x:v>35386</x:v>
+        <x:v>35377</x:v>
       </x:c>
       <x:c r="D757" s="3" t="s"/>
       <x:c r="G757" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H757" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I757" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J757" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="K757" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L757" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M757" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N757" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O757" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P757" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="Q757" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R757" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="S757" s="0" t="n">
-        <x:v>575970</x:v>
+        <x:v>575976</x:v>
       </x:c>
       <x:c r="T757" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U757" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="758" spans="1:21">
       <x:c r="A758" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B758" s="14" t="s">
-        <x:v>1172</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C758" s="15" t="n">
-        <x:v>35911</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D758" s="15" t="s"/>
       <x:c r="E758" s="14" t="s"/>
       <x:c r="F758" s="14" t="s"/>
       <x:c r="G758" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H758" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I758" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J758" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K758" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L758" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M758" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N758" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O758" s="14" t="s">
-        <x:v>1173</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P758" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="Q758" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R758" s="14" t="s">
-        <x:v>1024</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="S758" s="14" t="n">
-        <x:v>581342</x:v>
+        <x:v>575987</x:v>
       </x:c>
       <x:c r="T758" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U758" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="759" spans="1:21">
       <x:c r="A759" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B759" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>1174</x:v>
       </x:c>
       <x:c r="C759" s="3" t="n">
-        <x:v>35377</x:v>
+        <x:v>35911</x:v>
       </x:c>
       <x:c r="D759" s="3" t="s"/>
       <x:c r="G759" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H759" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I759" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J759" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K759" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L759" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M759" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N759" s="3" t="n">
-        <x:v>32047</x:v>
+        <x:v>32145</x:v>
       </x:c>
       <x:c r="O759" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>1173</x:v>
       </x:c>
       <x:c r="P759" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>1024</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
-        <x:v>575975</x:v>
+        <x:v>581342</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
-        <x:v>1174</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C760" s="15" t="n">
-        <x:v>35911</x:v>
+        <x:v>35386</x:v>
       </x:c>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s"/>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="H760" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="I760" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J760" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="K760" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L760" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="M760" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N760" s="15" t="n">
-        <x:v>32145</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O760" s="14" t="s">
-        <x:v>1173</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P760" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="Q760" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R760" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S760" s="14" t="n">
-        <x:v>581343</x:v>
+        <x:v>575970</x:v>
       </x:c>
       <x:c r="T760" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U760" s="16" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="761" spans="1:21">
       <x:c r="A761" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B761" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="C761" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D761" s="3" t="s"/>
       <x:c r="E761" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G761" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="H761" s="0" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="I761" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J761" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K761" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L761" s="0" t="s">
         <x:v>40</x:v>
@@ -46965,159 +46957,159 @@
       </x:c>
       <x:c r="P764" s="14" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="Q764" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R764" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S764" s="14" t="n">
         <x:v>546827</x:v>
       </x:c>
       <x:c r="T764" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="U764" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="765" spans="1:21">
       <x:c r="A765" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B765" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C765" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>37963</x:v>
       </x:c>
       <x:c r="D765" s="3" t="s"/>
       <x:c r="E765" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G765" s="0" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="I765" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J765" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K765" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L765" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M765" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N765" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42050</x:v>
       </x:c>
       <x:c r="O765" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="P765" s="0" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="Q765" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R765" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S765" s="0" t="n">
-        <x:v>548749</x:v>
+        <x:v>601409</x:v>
       </x:c>
       <x:c r="T765" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U765" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="766" spans="1:21">
       <x:c r="A766" s="13" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B766" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C766" s="15" t="n">
-        <x:v>37963</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D766" s="15" t="s"/>
       <x:c r="E766" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F766" s="14" t="s"/>
       <x:c r="G766" s="14" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="H766" s="14" t="s"/>
       <x:c r="I766" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J766" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K766" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L766" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M766" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N766" s="15" t="n">
-        <x:v>42050</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O766" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="P766" s="14" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="Q766" s="16" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="R766" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S766" s="14" t="n">
-        <x:v>601409</x:v>
+        <x:v>548749</x:v>
       </x:c>
       <x:c r="T766" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U766" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:21">
       <x:c r="A767" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C767" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D767" s="3" t="s"/>
       <x:c r="E767" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="G767" s="0" t="s">
         <x:v>1183</x:v>
       </x:c>
       <x:c r="I767" s="4" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="J767" s="0" t="s">
         <x:v>50</x:v>
       </x:c>