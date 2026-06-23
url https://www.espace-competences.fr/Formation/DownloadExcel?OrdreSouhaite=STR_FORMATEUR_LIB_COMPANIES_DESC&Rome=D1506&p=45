--- v2 (2026-06-22)
+++ v3 (2026-06-23)
@@ -1262,57 +1262,57 @@
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Mougins</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
+    <x:t>09/09/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/05/2024 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gms Formation</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>83200</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Alternance Supérieure</x:t>
   </x:si>
   <x:si>
     <x:t>FASUP</x:t>
   </x:si>
@@ -4410,57 +4410,57 @@
       <x:c r="K35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>504033</x:v>
+        <x:v>553796</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
@@ -4469,114 +4469,114 @@
       <x:c r="K36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>553796</x:v>
+        <x:v>607414</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>607414</x:v>
+        <x:v>504033</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -11724,57 +11724,57 @@
       <x:c r="K160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>556408</x:v>
+        <x:v>511035</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="E161" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G161" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H161" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -11784,57 +11784,57 @@
       <x:c r="K161" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>511035</x:v>
+        <x:v>556408</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I162" s="16" t="s">
         <x:v>200</x:v>
@@ -16621,114 +16621,114 @@
       <x:c r="K244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>603473</x:v>
+        <x:v>546961</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>546961</x:v>
+        <x:v>603473</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
@@ -19220,170 +19220,170 @@
       <x:c r="K289" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>522114</x:v>
+        <x:v>606280</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>606280</x:v>
+        <x:v>522110</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H291" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>522110</x:v>
+        <x:v>522116</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
@@ -19449,54 +19449,54 @@
       <x:c r="J293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>522116</x:v>
+        <x:v>522114</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>386</x:v>
@@ -20705,171 +20705,171 @@
       <x:c r="K315" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>522108</x:v>
+        <x:v>541107</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>541107</x:v>
+        <x:v>522108</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>529909</x:v>
+        <x:v>557731</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
@@ -20878,57 +20878,57 @@
       <x:c r="K318" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>557731</x:v>
+        <x:v>529909</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -21335,165 +21335,165 @@
       <x:c r="K326" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>542229</x:v>
+        <x:v>599073</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>599073</x:v>
+        <x:v>543720</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>543720</x:v>
+        <x:v>542229</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -21506,51 +21506,51 @@
       <x:c r="L329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>552646</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>398</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
@@ -22314,119 +22314,119 @@
       <x:c r="J343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>499912</x:v>
+        <x:v>548686</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>417</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>548686</x:v>
+        <x:v>499912</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -25740,57 +25740,57 @@
       <x:c r="K402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>608439</x:v>
+        <x:v>502433</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H403" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -25800,57 +25800,57 @@
       <x:c r="K403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>502433</x:v>
+        <x:v>608439</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I404" s="16" t="s">
         <x:v>200</x:v>
@@ -26800,114 +26800,114 @@
       <x:c r="K420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>506137</x:v>
+        <x:v>605553</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>605553</x:v>
+        <x:v>506137</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -28202,57 +28202,57 @@
       <x:c r="K444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>502024</x:v>
+        <x:v>604216</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -28262,57 +28262,57 @@
       <x:c r="K445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>604216</x:v>
+        <x:v>502024</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
         <x:v>58</x:v>
@@ -28323,57 +28323,57 @@
       <x:c r="K446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>502229</x:v>
+        <x:v>552794</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -28383,57 +28383,57 @@
       <x:c r="K447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>552794</x:v>
+        <x:v>502229</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>58</x:v>
@@ -30947,51 +30947,51 @@
       <x:c r="M490" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
         <x:v>556571</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -31249,51 +31249,51 @@
       <x:c r="M495" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>556545</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I496" s="16" t="s">
         <x:v>58</x:v>
@@ -31304,57 +31304,57 @@
       <x:c r="K496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>607663</x:v>
+        <x:v>556624</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
-        <x:v>559</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
@@ -31364,57 +31364,57 @@
       <x:c r="K497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>556624</x:v>
+        <x:v>607663</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I498" s="16" t="s">
         <x:v>58</x:v>
@@ -31606,57 +31606,57 @@
       <x:c r="K501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>556511</x:v>
+        <x:v>608912</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I502" s="16" t="s">
         <x:v>108</x:v>
@@ -31667,57 +31667,57 @@
       <x:c r="K502" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
-        <x:v>608912</x:v>
+        <x:v>556511</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
-        <x:v>558</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
-        <x:v>556</x:v>
+        <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -31788,57 +31788,57 @@
       <x:c r="K504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
-        <x:v>556512</x:v>
+        <x:v>608911</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
-        <x:v>341</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -31848,57 +31848,57 @@
       <x:c r="K505" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
-        <x:v>608911</x:v>
+        <x:v>556512</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
-        <x:v>558</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s"/>
       <x:c r="I506" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
@@ -33815,57 +33815,57 @@
       <x:c r="K539" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
-        <x:v>601458</x:v>
+        <x:v>496045</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
-        <x:v>581</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s"/>
       <x:c r="I540" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
@@ -33874,114 +33874,114 @@
       <x:c r="K540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>545471</x:v>
+        <x:v>601458</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
       <x:c r="E541" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G541" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>496045</x:v>
+        <x:v>545471</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
@@ -35305,51 +35305,51 @@
       <x:c r="M564" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
         <x:v>547002</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>399</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr filterMode="false">
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
     <x:pageSetUpPr fitToPage="false"/>
   </x:sheetPr>