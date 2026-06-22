--- v2 (2026-06-22)
+++ v3 (2026-06-22)
@@ -224,59 +224,59 @@
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation professionnelle continue</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management commercial opérationnel</x:t>
   </x:si>
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS management commercial opérationnel (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Triphase Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
@@ -1580,147 +1580,147 @@
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Codév</x:t>
   </x:si>
   <x:si>
     <x:t>06/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
   </x:si>
   <x:si>
     <x:t>13014</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMAR PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Saint Maximin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation La Seyne sur Mer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Gap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Avignon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Sup Alternance Provence - Antenne Manosque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCIV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Vaucluse - Antenne Pertuis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
-  </x:si>
-[...94 lines deleted...]
-    <x:t>10/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13821</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
@@ -2798,170 +2798,171 @@
       <x:c r="K7" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>599406</x:v>
+        <x:v>549295</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
-      <x:c r="E8" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
       <x:c r="I8" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>498526</x:v>
+        <x:v>599406</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
+      <x:c r="E9" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>549295</x:v>
+        <x:v>498526</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
@@ -3030,54 +3031,54 @@
       <x:c r="L11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
         <x:v>549007</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="U11" s="4" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s"/>
       <x:c r="I12" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
@@ -3089,54 +3090,54 @@
       <x:c r="L12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>549006</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="U12" s="16" t="s">
         <x:v>52</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -9175,51 +9176,51 @@
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>547437</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -13690,51 +13691,51 @@
       <x:c r="L194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>546507</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
@@ -13750,51 +13751,51 @@
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>556175</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
@@ -16225,51 +16226,51 @@
       <x:c r="L237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
         <x:v>565510</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
@@ -16282,51 +16283,51 @@
       <x:c r="L238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>566522</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17419,51 +17420,51 @@
       <x:c r="L258" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>551956</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
@@ -17651,51 +17652,51 @@
       <x:c r="L262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>551958</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
@@ -18700,224 +18701,224 @@
       <x:c r="K280" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>554795</x:v>
+        <x:v>606282</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H281" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>608354</x:v>
+        <x:v>556187</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>554028</x:v>
+        <x:v>603754</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>603754</x:v>
+        <x:v>608353</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
@@ -18929,227 +18930,227 @@
       <x:c r="J284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
-        <x:v>608353</x:v>
+        <x:v>608355</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>608355</x:v>
+        <x:v>522112</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>522112</x:v>
+        <x:v>554795</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>606282</x:v>
+        <x:v>608354</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
@@ -19161,54 +19162,54 @@
       <x:c r="J288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>556187</x:v>
+        <x:v>554028</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H289" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
@@ -21676,57 +21677,57 @@
       <x:c r="K332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>497645</x:v>
+        <x:v>557579</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -21789,57 +21790,57 @@
       <x:c r="K334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>557579</x:v>
+        <x:v>497645</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -22725,114 +22726,114 @@
       <x:c r="K350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>545314</x:v>
+        <x:v>498290</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>498290</x:v>
+        <x:v>545314</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
@@ -23189,114 +23190,114 @@
       <x:c r="K358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>601076</x:v>
+        <x:v>496748</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>496748</x:v>
+        <x:v>601076</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
@@ -23421,114 +23422,114 @@
       <x:c r="K362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>602640</x:v>
+        <x:v>602639</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>602639</x:v>
+        <x:v>602640</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
@@ -23998,114 +23999,114 @@
       <x:c r="K372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>605201</x:v>
+        <x:v>496624</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>496624</x:v>
+        <x:v>605201</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
@@ -25441,51 +25442,51 @@
       <x:c r="L397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>554378</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s">
         <x:v>460</x:v>
@@ -27556,2478 +27557,2477 @@
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>517410</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
-      <x:c r="E434" s="14" t="s"/>
+      <x:c r="E434" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>517470</x:v>
+        <x:v>599051</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
-        <x:v>323</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
-      <x:c r="E435" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>603773</x:v>
+        <x:v>517470</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>500</x:v>
-[...1 lines deleted...]
-      <x:c r="H436" s="14" t="s"/>
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H436" s="14" t="s">
+        <x:v>504</x:v>
+      </x:c>
       <x:c r="I436" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>599051</x:v>
+        <x:v>553709</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H437" s="0" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>553709</x:v>
+        <x:v>553245</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H438" s="14" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="Q438" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="Q438" s="16" t="s">
+      <x:c r="R438" s="14" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="R438" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>553245</x:v>
+        <x:v>501687</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H439" s="0" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="Q439" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="Q439" s="4" t="s">
+      <x:c r="R439" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="R439" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>501687</x:v>
+        <x:v>604792</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H440" s="14" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>604792</x:v>
+        <x:v>604164</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H441" s="0" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>604164</x:v>
+        <x:v>502153</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H442" s="14" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I442" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>512</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>502153</x:v>
+        <x:v>553201</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H443" s="0" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>553201</x:v>
+        <x:v>552847</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H444" s="14" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>552847</x:v>
+        <x:v>604216</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H445" s="0" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>604216</x:v>
+        <x:v>502024</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H446" s="14" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>241</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>502024</x:v>
+        <x:v>552794</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H447" s="0" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="Q447" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="Q447" s="4" t="s">
+      <x:c r="R447" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="R447" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>552794</x:v>
+        <x:v>502229</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H448" s="14" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="Q448" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="Q448" s="16" t="s">
+      <x:c r="R448" s="14" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="R448" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>502229</x:v>
+        <x:v>604716</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H449" s="0" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>604716</x:v>
+        <x:v>552718</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H450" s="14" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I450" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>552718</x:v>
+        <x:v>607544</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="E451" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G451" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H451" s="0" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>607544</x:v>
+        <x:v>501927</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H452" s="14" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I452" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>520</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>501927</x:v>
+        <x:v>605181</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="E453" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G453" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="H453" s="0" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>521</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>605181</x:v>
+        <x:v>553734</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>503</x:v>
-[...1 lines deleted...]
-      <x:c r="H454" s="14" t="s"/>
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H454" s="14" t="s">
+        <x:v>522</x:v>
+      </x:c>
       <x:c r="I454" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>608885</x:v>
+        <x:v>602184</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="E455" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H455" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>553734</x:v>
+        <x:v>548513</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H456" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="H456" s="14" t="s">
+      <x:c r="I456" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="I456" s="16" t="s">
+      <x:c r="J456" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K456" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L456" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M456" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N456" s="15" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O456" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P456" s="14" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>525</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>602184</x:v>
+        <x:v>500502</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="E457" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G457" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H457" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="H457" s="0" t="s">
+      <x:c r="I457" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="I457" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>548513</x:v>
+        <x:v>548512</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H458" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="H458" s="14" t="s">
+      <x:c r="I458" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="I458" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>525</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>202</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>500502</x:v>
+        <x:v>602183</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="E459" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G459" s="0" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H459" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="H459" s="0" t="s">
+      <x:c r="I459" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="I459" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>548512</x:v>
+        <x:v>500498</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I460" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>524</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>602183</x:v>
+        <x:v>497953</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H461" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>500498</x:v>
+        <x:v>600999</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="H462" s="14" t="s">
         <x:v>526</x:v>
       </x:c>
-      <x:c r="H462" s="14" t="s">
+      <x:c r="I462" s="16" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="J462" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K462" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L462" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M462" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N462" s="15" t="n">
+        <x:v>32154</x:v>
+      </x:c>
+      <x:c r="O462" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P462" s="14" t="s">
         <x:v>527</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>600999</x:v>
+        <x:v>551834</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H463" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>516</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>271</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>497953</x:v>
+        <x:v>558866</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I464" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>272</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>551834</x:v>
+        <x:v>602797</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>146</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H465" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>558866</x:v>
+        <x:v>608756</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I466" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>602797</x:v>
+        <x:v>549613</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>532</x:v>
-[...1 lines deleted...]
-      <x:c r="H467" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>608756</x:v>
+        <x:v>601692</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>532</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>549613</x:v>
+        <x:v>495982</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
-      <x:c r="E469" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>601692</x:v>
+        <x:v>469544</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
-        <x:v>535</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
-      <x:c r="E470" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>495982</x:v>
+        <x:v>586468</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
+      <x:c r="E471" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>469544</x:v>
+        <x:v>603773</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>586468</x:v>
+        <x:v>542525</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
+      <x:c r="E473" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>542525</x:v>
+        <x:v>608885</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>545647</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
@@ -30052,51 +30052,51 @@
       <x:c r="L475" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>566638</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I476" s="16" t="s">
@@ -31490,51 +31490,51 @@
       <x:c r="L499" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>556625</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
         <x:v>550</x:v>
@@ -32838,51 +32838,51 @@
       <x:c r="L522" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>545065</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -33582,60 +33582,60 @@
       <x:c r="J535" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>602078</x:v>
+        <x:v>602076</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
-        <x:v>551</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s"/>
       <x:c r="I536" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
@@ -33698,60 +33698,60 @@
       <x:c r="J537" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>602076</x:v>
+        <x:v>602078</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
-        <x:v>580</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
@@ -34162,51 +34162,51 @@
       <x:c r="J545" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>545469</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34221,51 +34221,51 @@
       <x:c r="J546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
         <x:v>496040</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34278,51 +34278,51 @@
       <x:c r="J547" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>601457</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -34345,51 +34345,51 @@
       <x:c r="L548" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
         <x:v>544869</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
-        <x:v>52</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="H549" s="0" t="s">
         <x:v>592</x:v>
       </x:c>
@@ -34606,54 +34606,54 @@
       <x:c r="S552" s="14" t="n">
         <x:v>535148</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>38362</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
       <x:c r="E553" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G553" s="0" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="H553" s="0" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>530</x:v>
       </x:c>
       <x:c r="I553" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="J553" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K553" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>599</x:v>
       </x:c>