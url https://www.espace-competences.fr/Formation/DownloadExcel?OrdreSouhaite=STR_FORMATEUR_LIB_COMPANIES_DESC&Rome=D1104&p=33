--- v0 (2026-05-07)
+++ v1 (2026-05-07)
@@ -500,62 +500,62 @@
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Alexandre Dumas</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Anne-Sophie Pic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Certificat de spécialisation pâtisserie de boutique</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Anne-Sophie Pic</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Albert Camus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
@@ -599,128 +599,128 @@
   <x:si>
     <x:t>06801</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>CAP chocolaterie-confiserie</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Dumas</x:t>
   </x:si>
   <x:si>
     <x:t>Glacier artisan - Fabrication de glaces artisanales</x:t>
   </x:si>
   <x:si>
     <x:t>Kh Europe Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83370</x:t>
   </x:si>
   <x:si>
     <x:t>Glacerie</x:t>
   </x:si>
   <x:si>
+    <x:t>07/20/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/28/2026 00:00:00</x:t>
-[...46 lines deleted...]
-  <x:si>
     <x:t>05/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
@@ -860,65 +860,65 @@
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Pâtissier - Formation 100% à distance</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Patissier- Parcours partiel - Blocs de compétences professionnels</x:t>
   </x:si>
   <x:si>
+    <x:t>06/28/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/28/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CAP Chocolaterie-confiserie</x:t>
   </x:si>
   <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/29/2024 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>LA SEYNE SUR MER CEDEX</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>10/08/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/07/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Chocolatier confiseur</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2025 00:00:00</x:t>
@@ -1013,89 +1013,89 @@
   <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
   </x:si>
   <x:si>
     <x:t>BTM Pâtissier confiseur glacier traiteur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Saint Laurent du Var</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
+    <x:t>BTM pâtissier-glacier-chocolatier-confiseur-traiteur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>CTM vendeur en boulangerie-pâtisserie (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>BTM pâtissier-glacier-chocolatier-confiseur-traiteur (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cma Formation Les Arcs</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
+    <x:t>BTM glacier fabricant (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cma Formation Le Beausset</x:t>
   </x:si>
   <x:si>
     <x:t>83330</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
-    <x:t>BTM glacier fabricant (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Vendeur en boulangerie-pâtisserie (CTM)</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTM chocolatier-confiseur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAP glacier fabricant (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>BTM chocolatier-confiseur (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CAP glacier fabricant</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Gap</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Digne les Bains</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Aix en Provence</x:t>
@@ -1151,60 +1151,60 @@
   <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>CRET</x:t>
   </x:si>
   <x:si>
     <x:t>05100</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
   </x:si>
   <x:si>
     <x:t>ACPM</x:t>
   </x:si>
   <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupement d'Intérêt Public pour la Formation Continue et l'Insertion Professionnelle de l'Académie d'Aix-Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FCIP AIX-MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>13857</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -2972,114 +2972,114 @@
       <x:c r="K22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>603915</x:v>
+        <x:v>603914</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>588216</x:v>
+        <x:v>603915</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
@@ -3088,356 +3088,356 @@
       <x:c r="K24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>603914</x:v>
+        <x:v>588216</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>38761</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>553064</x:v>
+        <x:v>509494</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>509494</x:v>
+        <x:v>553064</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>607222</x:v>
+        <x:v>553059</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>38761</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>607224</x:v>
+        <x:v>607222</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>553059</x:v>
+        <x:v>607224</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
         <x:v>75</x:v>
@@ -5140,57 +5140,57 @@
       <x:c r="K59" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>625024</x:v>
+        <x:v>515757</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
@@ -5199,336 +5199,336 @@
       <x:c r="K60" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>515757</x:v>
+        <x:v>547855</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>547855</x:v>
+        <x:v>625024</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>38761</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="Q62" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="Q62" s="16" t="s">
+      <x:c r="R62" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="R62" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>597472</x:v>
+        <x:v>592258</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="I63" s="4" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="Q63" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="Q63" s="4" t="s">
+      <x:c r="R63" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="R63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>595958</x:v>
+        <x:v>597472</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>37908</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="Q64" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="Q64" s="16" t="s">
+      <x:c r="R64" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="R64" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>594991</x:v>
+        <x:v>595958</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>37908</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="I65" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="I65" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J65" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="Q65" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="Q65" s="4" t="s">
+      <x:c r="R65" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="R65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>592258</x:v>
+        <x:v>594991</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>149</x:v>
@@ -6096,202 +6096,202 @@
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>610284</x:v>
+        <x:v>609952</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>610295</x:v>
+        <x:v>609957</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>610296</x:v>
+        <x:v>610284</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>609868</x:v>
+        <x:v>610295</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>174</x:v>
@@ -6300,508 +6300,508 @@
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>609942</x:v>
+        <x:v>610296</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>609946</x:v>
+        <x:v>610294</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>610286</x:v>
+        <x:v>609948</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>610289</x:v>
+        <x:v>609945</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>609948</x:v>
+        <x:v>609953</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C85" s="3" t="s"/>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>609945</x:v>
+        <x:v>610286</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>609953</x:v>
+        <x:v>610289</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>610294</x:v>
+        <x:v>609868</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>609952</x:v>
+        <x:v>609942</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>609957</x:v>
+        <x:v>609946</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C90" s="15" t="s"/>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>174</x:v>
@@ -8561,338 +8561,338 @@
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>541203</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
+      <x:c r="E123" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G123" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H123" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>617913</x:v>
+        <x:v>617542</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>5226</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>577339</x:v>
+        <x:v>617142</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
-      <x:c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G125" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>255</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>617542</x:v>
+        <x:v>617837</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>253</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>617142</x:v>
+        <x:v>617913</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>5226</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>617837</x:v>
+        <x:v>577339</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
-        <x:v>256</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38632</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
@@ -8958,232 +8958,232 @@
       <x:c r="K129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>540946</x:v>
+        <x:v>588543</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>588543</x:v>
+        <x:v>564412</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>5226</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>564412</x:v>
+        <x:v>617836</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>5226</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I132" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="S132" s="14" t="n">
+        <x:v>540946</x:v>
+      </x:c>
+      <x:c r="T132" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="S132" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -9980,159 +9980,160 @@
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>551752</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>38761</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>617474</x:v>
+        <x:v>540860</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
+      <x:c r="E149" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>124</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>540860</x:v>
+        <x:v>617474</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>5226</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11226,54 +11227,54 @@
       <x:c r="L169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>525644</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -11401,57 +11402,57 @@
       <x:c r="K172" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>455017</x:v>
+        <x:v>609384</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>248</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="E173" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G173" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H173" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
@@ -11461,57 +11462,57 @@
       <x:c r="K173" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>609384</x:v>
+        <x:v>455017</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>244</x:v>
@@ -11822,51 +11823,51 @@
       <x:c r="M179" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>579812</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>38761</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
@@ -12005,329 +12006,330 @@
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>546546</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>496801</x:v>
+        <x:v>601100</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>546545</x:v>
+        <x:v>601103</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>601100</x:v>
+        <x:v>496801</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38761</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>601103</x:v>
+        <x:v>579834</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>38761</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
+      <x:c r="E187" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G187" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>579834</x:v>
+        <x:v>546545</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I188" s="16" t="s">
         <x:v>149</x:v>
@@ -13130,51 +13132,51 @@
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>501587</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38761</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -13491,225 +13493,225 @@
       </x:c>
       <x:c r="P207" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
         <x:v>553700</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>38761</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I208" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>553704</x:v>
+        <x:v>604854</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>38632</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>21519</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>553713</x:v>
+        <x:v>553704</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>38632</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>604854</x:v>
+        <x:v>553713</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38632</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -13733,406 +13735,406 @@
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>604849</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>38761</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>607618</x:v>
+        <x:v>553304</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>35151</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H213" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>502212</x:v>
+        <x:v>502206</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>553304</x:v>
+        <x:v>553294</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H215" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>553294</x:v>
+        <x:v>607618</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I216" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>607607</x:v>
+        <x:v>502212</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>35151</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H217" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>21519</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>502206</x:v>
+        <x:v>607607</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>38761</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I218" s="16" t="s">
         <x:v>115</x:v>
@@ -14157,345 +14159,345 @@
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>553306</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>35151</x:v>
+        <x:v>41998</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H219" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>553295</x:v>
+        <x:v>628249</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>35151</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>553305</x:v>
+        <x:v>553295</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H221" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>502205</x:v>
+        <x:v>553305</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>39257</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I222" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>553308</x:v>
+        <x:v>502205</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>39257</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H223" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>607616</x:v>
+        <x:v>553308</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
         <x:v>115</x:v>
@@ -14506,353 +14508,353 @@
       <x:c r="K224" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>607617</x:v>
+        <x:v>607616</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>41998</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>21519</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>628249</x:v>
+        <x:v>607617</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>38761</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I226" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q226" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
-        <x:v>553283</x:v>
+        <x:v>604823</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H227" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>604823</x:v>
+        <x:v>501730</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
-        <x:v>501730</x:v>
+        <x:v>553280</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H229" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>553280</x:v>
+        <x:v>553283</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>306</x:v>
@@ -15004,637 +15006,637 @@
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>604826</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
-        <x:v>35151</x:v>
+        <x:v>40364</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
-        <x:v>21519</x:v>
+        <x:v>21529</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>604092</x:v>
+        <x:v>579356</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
-        <x:v>38632</x:v>
+        <x:v>35151</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>604098</x:v>
+        <x:v>604092</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>38632</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="E235" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H235" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>553342</x:v>
+        <x:v>604098</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>39257</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
-      <x:c r="E236" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I236" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>553343</x:v>
+        <x:v>588406</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>40364</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="E237" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G237" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>21529</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>579356</x:v>
+        <x:v>553342</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>39257</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
-      <x:c r="E238" s="14" t="s"/>
+      <x:c r="E238" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>588406</x:v>
+        <x:v>553343</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>324</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
-        <x:v>38761</x:v>
+        <x:v>38632</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
-        <x:v>21508</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>604111</x:v>
+        <x:v>520629</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>39257</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
         <x:v>553350</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>37534</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>21529</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>553339</x:v>
+        <x:v>604111</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>40683</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>604090</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -15644,1208 +15646,1208 @@
       <x:c r="H243" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>604107</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
-        <x:v>37534</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
-      <x:c r="E244" s="14" t="s"/>
+      <x:c r="E244" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>21529</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>597807</x:v>
+        <x:v>553316</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>38632</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>501767</x:v>
+        <x:v>553334</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>35151</x:v>
+        <x:v>37534</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>21519</x:v>
+        <x:v>21529</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>553325</x:v>
+        <x:v>604134</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>38632</x:v>
+        <x:v>37534</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>21519</x:v>
+        <x:v>21529</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>520629</x:v>
+        <x:v>553339</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>40683</x:v>
+        <x:v>36049</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>579340</x:v>
+        <x:v>501781</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
-        <x:v>40364</x:v>
+        <x:v>40683</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
-        <x:v>21529</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
-        <x:v>604091</x:v>
+        <x:v>579340</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>37534</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
-      <x:c r="E250" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21529</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>604106</x:v>
+        <x:v>597807</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
-        <x:v>38761</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="E251" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G251" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>553348</x:v>
+        <x:v>501767</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>37534</x:v>
+        <x:v>35151</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
-        <x:v>21529</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>501822</x:v>
+        <x:v>553325</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>40364</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21529</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>501833</x:v>
+        <x:v>604091</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>604109</x:v>
+        <x:v>604106</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>314</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>39257</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>604114</x:v>
+        <x:v>553348</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>35966</x:v>
+        <x:v>37534</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21529</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>604085</x:v>
+        <x:v>501822</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
-        <x:v>34312</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
-        <x:v>21529</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
-        <x:v>501782</x:v>
+        <x:v>501833</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
-        <x:v>35151</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
-        <x:v>21519</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
-        <x:v>501787</x:v>
+        <x:v>604109</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>39257</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="E259" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G259" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H259" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K259" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L259" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
-        <x:v>553316</x:v>
+        <x:v>604114</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
-        <x:v>38632</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I260" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
-        <x:v>21519</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
-        <x:v>553334</x:v>
+        <x:v>604085</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
-        <x:v>37534</x:v>
+        <x:v>34312</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>21529</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>604134</x:v>
+        <x:v>501782</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
-        <x:v>36049</x:v>
+        <x:v>35151</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I262" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>501781</x:v>
+        <x:v>501787</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="E263" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G263" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
@@ -17146,256 +17148,256 @@
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I268" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
-        <x:v>604247</x:v>
+        <x:v>604246</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="E269" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G269" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H269" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M269" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N269" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O269" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P269" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q269" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="R269" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S269" s="0" t="n">
-        <x:v>604246</x:v>
+        <x:v>604247</x:v>
       </x:c>
       <x:c r="T269" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U269" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="270" spans="1:21">
       <x:c r="A270" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B270" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C270" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D270" s="15" t="s"/>
       <x:c r="E270" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
-        <x:v>552816</x:v>
+        <x:v>604767</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>604761</x:v>
+        <x:v>604760</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I272" s="16" t="s">
         <x:v>115</x:v>
@@ -17406,232 +17408,232 @@
       <x:c r="K272" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>604760</x:v>
+        <x:v>552816</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H273" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>502333</x:v>
+        <x:v>604761</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I274" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>552817</x:v>
+        <x:v>502333</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
-        <x:v>38761</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>552820</x:v>
+        <x:v>552817</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>38761</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>306</x:v>
@@ -17648,57 +17650,57 @@
       <x:c r="K276" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>604767</x:v>
+        <x:v>552820</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>35151</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -18146,221 +18148,221 @@
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>607570</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
-        <x:v>41998</x:v>
+        <x:v>35966</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="E285" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G285" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H285" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J285" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
-        <x:v>21519</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
-        <x:v>628246</x:v>
+        <x:v>501898</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
-        <x:v>38765</x:v>
+        <x:v>41998</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
-        <x:v>21528</x:v>
+        <x:v>21519</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>552740</x:v>
+        <x:v>628246</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
-        <x:v>35966</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>501898</x:v>
+        <x:v>552740</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>307</x:v>
@@ -18437,51 +18439,51 @@
       <x:c r="M289" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>572746</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>38632</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I290" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
@@ -18561,102 +18563,102 @@
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>623853</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>38761</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I292" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>21508</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>572767</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>38632</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -18669,51 +18671,51 @@
       <x:c r="M293" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>21519</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>572765</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="I294" s="16" t="s">
         <x:v>115</x:v>
@@ -18787,51 +18789,51 @@
       <x:c r="L295" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>602767</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
@@ -19322,178 +19324,178 @@
       <x:c r="K304" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>547260</x:v>
+        <x:v>605610</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>348</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
-        <x:v>38765</x:v>
+        <x:v>38761</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H305" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
-        <x:v>21528</x:v>
+        <x:v>21508</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>504549</x:v>
+        <x:v>605611</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>38761</x:v>
+        <x:v>38765</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I306" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>21508</x:v>
+        <x:v>21528</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>605611</x:v>
+        <x:v>504549</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>40</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
@@ -19503,57 +19505,57 @@
       <x:c r="K307" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>605610</x:v>
+        <x:v>547260</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I308" s="16" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
         <x:v>26</x:v>
@@ -20113,109 +20115,107 @@
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>497847</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
-        <x:v>273</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s">
-        <x:v>361</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="I318" s="16" t="s">
-        <x:v>362</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>583911</x:v>
+        <x:v>567831</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>192</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="E319" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G319" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H319" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -20225,57 +20225,57 @@
       <x:c r="K319" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>604302</x:v>
+        <x:v>446870</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I320" s="16" t="s">
         <x:v>72</x:v>
@@ -20286,117 +20286,120 @@
       <x:c r="K320" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>567831</x:v>
+        <x:v>604302</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="E321" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F321" s="0" t="s">
+        <x:v>274</x:v>
       </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>604300</x:v>
+        <x:v>583911</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C322" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I322" s="16" t="s">
         <x:v>72</x:v>
@@ -20407,57 +20410,57 @@
       <x:c r="K322" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>567832</x:v>
+        <x:v>604300</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="E323" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G323" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H323" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -20467,57 +20470,57 @@
       <x:c r="K323" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>446870</x:v>
+        <x:v>567832</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>248</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
         <x:v>38765</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="I324" s="16" t="s">
         <x:v>244</x:v>