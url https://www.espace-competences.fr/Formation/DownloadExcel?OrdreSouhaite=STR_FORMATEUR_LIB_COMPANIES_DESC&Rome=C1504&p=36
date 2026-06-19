--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -8137,57 +8137,57 @@
       <x:c r="K103" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>511083</x:v>
+        <x:v>608094</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>229</x:v>
@@ -8198,168 +8198,167 @@
       <x:c r="K104" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>608094</x:v>
+        <x:v>511083</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>14922</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
-      <x:c r="E105" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G105" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>496192</x:v>
+        <x:v>492705</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
-        <x:v>14922</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
-      <x:c r="E106" s="14" t="s"/>
+      <x:c r="E106" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>492705</x:v>
+        <x:v>496192</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
@@ -12399,159 +12398,159 @@
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>534954</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>38380</x:v>
+        <x:v>35077</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G177" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>42133</x:v>
+        <x:v>41003</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>611118</x:v>
+        <x:v>550741</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>336</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>35077</x:v>
+        <x:v>38380</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>41003</x:v>
+        <x:v>42133</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>550741</x:v>
+        <x:v>611118</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>216</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -16046,57 +16045,57 @@
       <x:c r="K239" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>603636</x:v>
+        <x:v>499344</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
@@ -16105,57 +16104,57 @@
       <x:c r="K240" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>499344</x:v>
+        <x:v>603636</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="E241" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G241" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -19303,114 +19302,114 @@
       <x:c r="K296" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>506611</x:v>
+        <x:v>558035</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>38380</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>42133</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>558035</x:v>
+        <x:v>506611</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>40174</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>229</x:v>