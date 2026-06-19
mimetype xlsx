--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -296,80 +296,80 @@
   <x:si>
     <x:t>MFR</x:t>
   </x:si>
   <x:si>
     <x:t>13630</x:t>
   </x:si>
   <x:si>
     <x:t>Bac</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>EYRAGUES</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro conduite et gestion d'une entreprise du secteur canin et félin (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maison Familiale et Rurale de Beauchamp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2023 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bac pro conduite d'activités d'élevage et d'hébergement dans le secteur canin-félin (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>OPCO</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro conduite et gestion d'une entreprise du secteur canin et félin (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Formateur premier secours canin et félin</x:t>
   </x:si>
   <x:si>
     <x:t>Ma Prev en Jeu - Maryline Jasek</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Formateur , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Exploitant agricole, salarié agricole , Formateur , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 1re année</x:t>
@@ -446,114 +446,114 @@
   <x:si>
     <x:t>13290</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Auxiliaire spécialisé vétérinaire</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Bonaparte</x:t>
   </x:si>
   <x:si>
+    <x:t>Massage félin</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hélène Mouls - Canis Wellness</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
-    <x:t>Massage félin</x:t>
+    <x:t>Educateur canin spécialisé au comportement, à la médiation et à la législation des chiens de catégorie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gaëlle Olivares - Era Novis Bellator</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-VICTORET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/05/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Aptitude à la détention de chien de catégorie 1 et 2</x:t>
   </x:si>
   <x:si>
-    <x:t>Gaëlle Olivares - Era Novis Bellator</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>10/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Educateur canin spécialisé au comportement, à la médiation et à la législation des chiens de catégorie</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/20/2026 00:00:00</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>12/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Premiers Secours chiens et chats</x:t>
   </x:si>
   <x:si>
     <x:t>Education Canine Trets</x:t>
   </x:si>
   <x:si>
     <x:t>ECT</x:t>
   </x:si>
   <x:si>
     <x:t>83119</x:t>
   </x:si>
   <x:si>
     <x:t>TRETS</x:t>
   </x:si>
   <x:si>
     <x:t>12/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Domaine de la Bergerie</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
@@ -2091,282 +2091,282 @@
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>597550</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>39155</x:v>
+        <x:v>14039</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>607245</x:v>
+        <x:v>446022</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>39155</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>506306</x:v>
+        <x:v>607245</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
-        <x:v>79</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>39155</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>607244</x:v>
+        <x:v>506306</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>14039</x:v>
+        <x:v>39155</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>446022</x:v>
+        <x:v>607244</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C23" s="3" t="s"/>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>53</x:v>
@@ -2473,51 +2473,51 @@
       <x:c r="M25" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>595476</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
@@ -2526,100 +2526,100 @@
       <x:c r="M26" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>592949</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C27" s="3" t="s"/>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>12233</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>592948</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C28" s="15" t="s"/>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s"/>
       <x:c r="K28" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
@@ -2628,51 +2628,51 @@
       <x:c r="M28" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>12046</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>595477</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -2983,51 +2983,51 @@
       <x:c r="L34" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>42022</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>573915</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40358</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -3108,649 +3108,649 @@
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>606169</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>624942</x:v>
+        <x:v>616880</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>624957</x:v>
+        <x:v>624942</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>42024</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>616880</x:v>
+        <x:v>624957</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42002</x:v>
+        <x:v>42005</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>606605</x:v>
+        <x:v>599887</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>42002</x:v>
+        <x:v>42005</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>606608</x:v>
+        <x:v>599886</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>42002</x:v>
+        <x:v>42005</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>606603</x:v>
+        <x:v>599888</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>606606</x:v>
+        <x:v>606605</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>42005</x:v>
+        <x:v>42002</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>599885</x:v>
+        <x:v>606608</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>42005</x:v>
+        <x:v>42002</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>599887</x:v>
+        <x:v>606603</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>606602</x:v>
+        <x:v>606606</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>42005</x:v>
+        <x:v>42002</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>599886</x:v>
+        <x:v>606602</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>599888</x:v>
+        <x:v>599885</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>150</x:v>
@@ -3793,51 +3793,51 @@
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>618599</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
@@ -3984,51 +3984,51 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>614014</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39155</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
@@ -4037,51 +4037,51 @@
       <x:c r="M54" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42002</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>605894</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>53</x:v>
@@ -4117,124 +4117,124 @@
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>12010</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>589576</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>12010</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>589575</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>39155</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>188</x:v>
       </x:c>