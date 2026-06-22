--- v4 (2026-06-22)
+++ v5 (2026-06-22)
@@ -311,92 +311,92 @@
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé d'accueil et de gestion administrative</x:t>
   </x:si>
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - ACCES A L'EMPLOI</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LE PONTET CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/24/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Secrétaire assistant</x:t>
   </x:si>
   <x:si>
     <x:t>Secrétariat assistanat gestion PME PMI</x:t>
   </x:si>
   <x:si>
-    <x:t>LE PONTET CEDEX</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>04/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>12/14/2026 00:00:00</x:t>
-[...11 lines deleted...]
-    <x:t>03/24/2027 00:00:00</x:t>
+    <x:t>09/21/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/21/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>02/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Traiter les opérations administratives liées à la gestion commerciale et aux ressources humaines - Bloc de compétences du titre professionnel Secrétaire Assistant</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
@@ -1046,74 +1046,74 @@
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>LOURMARIN</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>VALBONNE</x:t>
   </x:si>
   <x:si>
     <x:t>LORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Excel Initiation : Les Fondamentaux pour Débutants</x:t>
   </x:si>
   <x:si>
+    <x:t>MALIJAI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARCELONNETTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT BONNET EN CHAMPSAUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOLLIES-VILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
     <x:t>Word Initiation : les fondamentaux pour débutants</x:t>
   </x:si>
   <x:si>
-    <x:t>MALIJAI</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>ARVIEUX</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>MARIGNANE</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>APT</x:t>
   </x:si>
   <x:si>
     <x:t>LAGNES</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRUN</x:t>
   </x:si>
   <x:si>
     <x:t>VENCE</x:t>
@@ -1151,77 +1151,77 @@
   <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>13200</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Assistant d'administration commerciale (TPE/PME) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecloson</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
+    <x:t>MARSEILLE- 4e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/10/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences)</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>03/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/10/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chargé d'accueil et de gestion administrative (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
@@ -1913,492 +1913,492 @@
   <x:si>
     <x:t>Lycée A Renoir</x:t>
   </x:si>
   <x:si>
     <x:t>06802</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Rimbaud</x:t>
   </x:si>
   <x:si>
     <x:t>13808</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Amiral de Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beau de Rochas</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
+    <x:t>11/24/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/25/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Beaussier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bonaparte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bristol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Claret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de Bollène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de l'Arc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE Cedex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de l'Empéri</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Coudon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Golfe de St-Tropez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GASSIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Dumont d'Urville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée F Esclangon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée F Joliot Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Frédéric Mistral - Lycée des Métiers de l'Automobile et des Services aux Entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée G Apollinaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Daumier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H d'Estienne d'Orves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Matisse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée hospitalier Les cadrans solaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée I Dauphin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée international G Duby</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Aicard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Audiberti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Cocteau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jacques Audiberti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jean Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée L Pasteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Côteaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Genevoix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Pagnol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Maintenon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP M France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Marie France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Montgrand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P Cézanne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée P et M Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Périer</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Adam de Craponne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Auguste et Louis Lumière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Caucadis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Denis Diderot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent du Sacré-Coeur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Jean Monnet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Montmajour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent P Arène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SISTERON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Simone Veil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Val de Durance - Henri Silvy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Val de Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Victor Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Sévigné</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée R Goscinny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Charles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Ste J d'Arc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée T Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée V Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maison Familiale et Rurale La Montagnette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BARBENTANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Beaussier</x:t>
-[...418 lines deleted...]
-  <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Excel : perfectionnement</x:t>
   </x:si>
   <x:si>
     <x:t>08/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/03/2026 00:00:00</x:t>
   </x:si>
@@ -3834,144 +3834,144 @@
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
         <x:v>534103</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C14" s="15" t="s"/>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s"/>
       <x:c r="K14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
-        <x:v>71632</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>534019</x:v>
+        <x:v>534254</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C15" s="3" t="s"/>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>71632</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>534254</x:v>
+        <x:v>534019</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s"/>
@@ -4172,269 +4172,269 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>604438</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I20" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="S20" s="14" t="n">
+        <x:v>612097</x:v>
+      </x:c>
+      <x:c r="T20" s="16" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="U20" s="16" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>612097</x:v>
+        <x:v>629754</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="U21" s="4" t="s">
         <x:v>85</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>86</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>629754</x:v>
+        <x:v>575419</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>547980</x:v>
+        <x:v>628846</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
@@ -4446,111 +4446,111 @@
       <x:c r="J24" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>628846</x:v>
+        <x:v>627863</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>627863</x:v>
+        <x:v>547980</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
@@ -4625,54 +4625,54 @@
       <x:c r="L27" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>627861</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -4684,102 +4684,102 @@
       <x:c r="L28" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>627864</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>547970</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
@@ -4794,167 +4794,167 @@
       <x:c r="J30" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>604442</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>544538</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
         <x:v>575420</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -4967,110 +4967,110 @@
       <x:c r="J33" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>629753</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>547968</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -5083,110 +5083,110 @@
       <x:c r="J35" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>627865</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>524798</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>39823</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
@@ -5261,218 +5261,218 @@
       <x:c r="L38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>627862</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>524793</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>524797</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>547979</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
@@ -5544,110 +5544,110 @@
       <x:c r="J43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>623353</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>548108</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -5666,95 +5666,95 @@
       <x:c r="L45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>627988</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>524891</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
@@ -5776,226 +5776,226 @@
       <x:c r="J47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>627992</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>544553</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>548110</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>548119</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -6008,51 +6008,51 @@
       <x:c r="J51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>623366</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
@@ -6067,60 +6067,60 @@
       <x:c r="J52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>627990</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -6130,220 +6130,220 @@
       <x:c r="L53" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>627991</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>629772</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>575502</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>524896</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
@@ -6415,233 +6415,233 @@
       <x:c r="J58" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>604503</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>548120</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>629773</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>575501</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I62" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
@@ -6653,54 +6653,54 @@
       <x:c r="L62" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>628880</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -6710,152 +6710,152 @@
       <x:c r="L63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>627989</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>612164</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>524895</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
@@ -7124,51 +7124,51 @@
       <x:c r="L70" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
         <x:v>629639</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H71" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
@@ -7943,51 +7943,51 @@
       <x:c r="G84" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>549136</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
@@ -8000,51 +8000,51 @@
       <x:c r="G85" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>572396</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
@@ -8168,51 +8168,51 @@
       <x:c r="G88" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>495550</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
@@ -8356,51 +8356,51 @@
       <x:c r="L91" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>35028</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>625991</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
@@ -8415,51 +8415,51 @@
       <x:c r="L92" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>625568</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38625</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
@@ -8692,112 +8692,112 @@
       <x:c r="G97" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>603588</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I98" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>590013</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
@@ -10198,51 +10198,51 @@
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>576110</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
@@ -10257,51 +10257,51 @@
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>603786</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
@@ -11072,51 +11072,51 @@
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>615317</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
@@ -11129,51 +11129,51 @@
       <x:c r="E139" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>609212</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
@@ -13093,600 +13093,600 @@
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>632225</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>629482</x:v>
+        <x:v>612567</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>70332</x:v>
+        <x:v>70322</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>629483</x:v>
+        <x:v>612592</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>612567</x:v>
+        <x:v>612522</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>612592</x:v>
+        <x:v>612528</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>612522</x:v>
+        <x:v>612535</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>612528</x:v>
+        <x:v>612603</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>612535</x:v>
+        <x:v>612606</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>612603</x:v>
+        <x:v>612636</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>612606</x:v>
+        <x:v>612641</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>612636</x:v>
+        <x:v>629482</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>70322</x:v>
+        <x:v>70332</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>612641</x:v>
+        <x:v>629483</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
@@ -15121,424 +15121,424 @@
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>601739</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>36804</x:v>
+        <x:v>41239</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>35007</x:v>
+        <x:v>35035</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>590872</x:v>
+        <x:v>626459</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S218" s="14" t="n">
+        <x:v>626462</x:v>
+      </x:c>
+      <x:c r="T218" s="16" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="U218" s="16" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>41239</x:v>
+        <x:v>36804</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>35035</x:v>
+        <x:v>35007</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>626459</x:v>
+        <x:v>590872</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>626462</x:v>
+        <x:v>629938</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>626461</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>629939</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>590011</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
@@ -15604,51 +15604,51 @@
       <x:c r="G225" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H225" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>555933</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
@@ -15786,51 +15786,51 @@
       <x:c r="G228" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I228" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>502661</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
@@ -16028,51 +16028,51 @@
       <x:c r="G232" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I232" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>555935</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
@@ -16149,51 +16149,51 @@
       <x:c r="G234" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I234" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>502660</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
@@ -16206,51 +16206,51 @@
       <x:c r="E235" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G235" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
         <x:v>554390</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
@@ -16263,51 +16263,51 @@
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>601193</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
@@ -16423,156 +16423,156 @@
       <x:c r="I239" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>621773</x:v>
+        <x:v>621781</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s"/>
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>621781</x:v>
+        <x:v>621782</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>621782</x:v>
+        <x:v>621773</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
@@ -16797,51 +16797,51 @@
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>552338</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
@@ -16854,51 +16854,51 @@
       <x:c r="E247" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>552339</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
@@ -16967,51 +16967,51 @@
       <x:c r="G249" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H249" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>548910</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
@@ -17694,51 +17694,51 @@
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>571290</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
@@ -17859,51 +17859,51 @@
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
         <x:v>556582</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
@@ -18036,51 +18036,51 @@
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K268" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>545080</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
@@ -18150,51 +18150,51 @@
       <x:c r="E270" s="14" t="s"/>
       <x:c r="F270" s="14" t="s"/>
       <x:c r="G270" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H270" s="14" t="s"/>
       <x:c r="I270" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>550636</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
@@ -18204,51 +18204,51 @@
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>550629</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
@@ -18261,51 +18261,51 @@
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>550630</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
@@ -18315,51 +18315,51 @@
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>562680</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
@@ -19468,51 +19468,51 @@
       <x:c r="E293" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G293" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>599923</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
@@ -19584,51 +19584,51 @@
       <x:c r="E295" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
         <x:v>599924</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
@@ -19643,51 +19643,51 @@
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
         <x:v>590000</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
@@ -19761,51 +19761,51 @@
       <x:c r="G298" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I298" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>601981</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
@@ -19818,51 +19818,51 @@
       <x:c r="G299" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H299" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>551721</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
@@ -19879,51 +19879,51 @@
       <x:c r="G300" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>546938</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
@@ -19939,51 +19939,51 @@
       <x:c r="G301" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="H301" s="0" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
         <x:v>601984</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
@@ -20833,51 +20833,51 @@
       <x:c r="E317" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>549678</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
@@ -20953,51 +20953,51 @@
       <x:c r="J319" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>595311</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
@@ -21010,51 +21010,51 @@
       <x:c r="J320" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>595285</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>524</x:v>
       </x:c>
@@ -23208,51 +23208,51 @@
       <x:c r="J360" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>594492</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>219</x:v>
@@ -23336,92 +23336,92 @@
       </x:c>
       <x:c r="P362" s="14" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
         <x:v>547505</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>584596</x:v>
+        <x:v>575137</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
@@ -23508,456 +23508,456 @@
       <x:c r="R365" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>547506</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>594480</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>594455</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>594452</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>595273</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>594476</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>594483</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>594486</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>547493</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
@@ -23972,51 +23972,51 @@
         <x:v>413</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>617227</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
@@ -24029,484 +24029,484 @@
       <x:c r="G375" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>494770</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>594481</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>594466</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>595274</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>594475</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>594479</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="Q381" s="4" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="Q381" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>594458</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C382" s="15" t="s"/>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>594478</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="Q383" s="4" t="s">
         <x:v>651</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>650</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>594487</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
@@ -24520,2600 +24520,2600 @@
       <x:c r="H384" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>556757</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>594446</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>594462</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>594448</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
         <x:v>594493</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
         <x:v>594434</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>594469</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>594498</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>594497</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>594488</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>594467</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>565152</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>594449</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>594437</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>595294</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>682</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>594438</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>595264</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>594461</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>685</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>594472</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>687</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>688</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>595299</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>689</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>595277</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>690</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>594435</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>691</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>594453</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>594454</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>594439</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>697</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>594460</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>595262</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>699</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>594468</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>595283</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>700</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>594457</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
         <x:v>595271</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>594491</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>703</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
+        <x:v>705</x:v>
+      </x:c>
+      <x:c r="Q416" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="Q416" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>705</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
         <x:v>595300</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>706</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>707</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>708</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>594445</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>594473</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C419" s="3" t="s"/>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
         <x:v>594463</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>713</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>594459</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
         <x:v>595263</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C422" s="15" t="s"/>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>714</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>715</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>716</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>594495</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>717</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>595309</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>594496</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>721</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>722</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>595304</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>723</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>594433</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="Q427" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="Q427" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>594441</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="Q428" s="16" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="Q428" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>727</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>595268</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>595284</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>728</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>729</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
         <x:v>594443</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
         <x:v>547502</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
@@ -27128,51 +27128,51 @@
         <x:v>413</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>617230</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
@@ -27185,1327 +27185,1327 @@
       <x:c r="G433" s="0" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>547501</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>732</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>733</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>734</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
         <x:v>594485</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
         <x:v>595276</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>735</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>736</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>737</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>594470</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>739</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>740</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
         <x:v>594450</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>741</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>742</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>595297</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>743</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>594436</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>744</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>594444</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="J441" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>745</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>594490</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K442" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>746</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>747</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
         <x:v>594494</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>33054</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>748</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
         <x:v>594464</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I444" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
         <x:v>498010</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H445" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
         <x:v>545439</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I446" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
         <x:v>622160</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>545443</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I448" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
         <x:v>622158</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
         <x:v>34606</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H449" s="0" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
         <x:v>498009</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>576627</x:v>
+        <x:v>576614</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
-        <x:v>755</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>756</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>584332</x:v>
+        <x:v>576625</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
-        <x:v>757</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>33</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>575131</x:v>
+        <x:v>584589</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>757</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>575137</x:v>
+        <x:v>584596</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="U453" s="4" t="s">
         <x:v>758</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>759</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>576614</x:v>
+        <x:v>576627</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>32</x:v>
+        <x:v>760</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>576625</x:v>
+        <x:v>584332</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>760</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>510</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>70332</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>584589</x:v>
+        <x:v>575131</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>761</x:v>
+        <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>48</x:v>
@@ -28869,51 +28869,51 @@
       <x:c r="M464" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>70322</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
         <x:v>576619</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>766</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>757</x:v>
+        <x:v>761</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>48</x:v>
@@ -29547,82 +29547,82 @@
       </x:c>
       <x:c r="S477" s="0" t="n">
         <x:v>576620</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C478" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>750</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>751</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>595272</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s"/>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>776</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>777</x:v>
@@ -30716,51 +30716,51 @@
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>599563</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>797</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
@@ -30773,51 +30773,51 @@
       <x:c r="E499" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>588261</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
@@ -30832,51 +30832,51 @@
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>795</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
         <x:v>796</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>588262</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
@@ -31022,51 +31022,51 @@
       <x:c r="J503" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>32667</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>583793</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>40705</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
@@ -31083,51 +31083,51 @@
       <x:c r="J504" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>35035</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>583782</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>804</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s"/>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>806</x:v>
@@ -31672,77 +31672,77 @@
         <x:v>36804</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>787</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>606336</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>41239</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s"/>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s"/>
       <x:c r="I516" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>34</x:v>
@@ -31786,51 +31786,51 @@
       <x:c r="E517" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>35007</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>547166</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
@@ -32292,78 +32292,78 @@
       <x:c r="S526" s="14" t="n">
         <x:v>592206</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>39823</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>831</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>832</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
         <x:v>592208</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>833</x:v>
       </x:c>
       <x:c r="C528" s="15" t="s"/>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>834</x:v>
       </x:c>