--- v2 (2026-06-22)
+++ v3 (2026-06-22)
@@ -389,68 +389,68 @@
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chef de partie arts culinaires et pâtisserie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Certificat de spécialisation desserts de restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel commis de cuisine (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel cuisinier en restauration collective (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine collectivité</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON</x:t>
+  </x:si>
+  <x:si>
     <x:t>BP arts de la cuisine (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>CCI Hautes Alpes Formation - Centre Régional et Européen du Tourisme</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Gastronomie</x:t>
   </x:si>
   <x:si>
-    <x:t>BRIANCON</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pizza pro</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de Formation National de Pizzaiolo</x:t>
   </x:si>
   <x:si>
     <x:t>CFNP</x:t>
   </x:si>
   <x:si>
     <x:t>13730</x:t>
   </x:si>
   <x:si>
     <x:t>Pizzeria</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-VICTORET</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
@@ -803,62 +803,62 @@
   <x:si>
     <x:t>Diététique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta du Var</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON</x:t>
   </x:si>
   <x:si>
+    <x:t>BAC PRO Cuisine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
     <x:t>CS Certificat de Spécialisation Cuisinier en desserts de restaurant (Ex Mention Complémentaire)</x:t>
   </x:si>
   <x:si>
     <x:t>Mention complémentaire Cuisinier en desserts de restaurant</x:t>
   </x:si>
   <x:si>
-    <x:t>BAC PRO Cuisine</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel commis de cuisine (TP)</x:t>
   </x:si>
   <x:si>
     <x:t>05/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CS Certificat de Spécialisation Desserts de restaurant</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro cuisine - Cuisine des terroirs, circuits courts et alimentation durable</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
@@ -923,65 +923,74 @@
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP cuisine - Cuisine des terroirs, circuits courts et alimentation durable</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/16/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>IME La Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAU-ARNOUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>CS - Certificat de spécialisation Cuisinier en desserts de restaurant (ex Mention Complémentaire)</x:t>
   </x:si>
   <x:si>
-    <x:t>PERTUIS</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>06/16/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS</x:t>
   </x:si>
   <x:si>
     <x:t>09/16/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
@@ -1001,59 +1010,50 @@
   <x:si>
     <x:t>CAP cuisine - Maîtrise réseaux sociaux - Compétences climat alimentation durable et gestion des biodéchets</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>HLJ - IMSAT</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
-    <x:t>IME La Durance</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Pasta et Basta</x:t>
   </x:si>
   <x:si>
     <x:t>Institut de la Cuisine Italienne</x:t>
   </x:si>
   <x:si>
     <x:t>06320</x:t>
   </x:si>
   <x:si>
     <x:t>CAP-D'AIL</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel commis de cuisine (préparation également possible par Bloc(s) de compétences) (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Formation Reclassement et Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>IFREC</x:t>
   </x:si>
   <x:si>
     <x:t>13220</x:t>
@@ -1544,54 +1544,54 @@
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation canard et foie gras</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation cuisine italienne : les pâtes fraîches, sauces et risottos</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation Les petits fours sucrés et salés</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation : Les glaces et sorbets</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation barbecue</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + specialisation Les pains et viennoiseries</x:t>
   </x:si>
   <x:si>
     <x:t>Tkl Forma - CFA des 3 Caps</x:t>
   </x:si>
   <x:si>
     <x:t>83420</x:t>
   </x:si>
   <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Duo Formations Permis d'exploitation et Hygiène Alimentaire HACCP Région PACA</x:t>
   </x:si>
   <x:si>
     <x:t>Training Group</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Sommellerie</x:t>
   </x:si>
@@ -4279,299 +4279,299 @@
       <x:c r="K37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>567826</x:v>
+        <x:v>604293</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>39515</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>604293</x:v>
+        <x:v>604310</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>39515</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>604310</x:v>
+        <x:v>604311</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>38871</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>604311</x:v>
+        <x:v>604313</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>38871</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>42708</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>604313</x:v>
+        <x:v>567826</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>92</x:v>
@@ -4596,633 +4596,633 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>604309</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H43" s="0" t="s">
+      <x:c r="I43" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="I43" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J43" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R43" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="R43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>601921</x:v>
+        <x:v>603498</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H44" s="14" t="s">
+      <x:c r="I44" s="16" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R44" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="R44" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>603498</x:v>
+        <x:v>603499</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H45" s="0" t="s">
+      <x:c r="I45" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="I45" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="J45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R45" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="R45" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>603499</x:v>
+        <x:v>520670</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H46" s="14" t="s">
+      <x:c r="I46" s="16" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R46" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="R46" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>520670</x:v>
+        <x:v>601921</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H47" s="0" t="s">
+      <x:c r="I47" s="4" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R47" s="0" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>552282</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H48" s="14" t="s">
+      <x:c r="I48" s="16" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R48" s="14" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>605324</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H49" s="0" t="s">
+      <x:c r="I49" s="4" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R49" s="0" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>552279</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H50" s="14" t="s">
+      <x:c r="I50" s="16" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R50" s="14" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>587342</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H51" s="0" t="s">
+      <x:c r="I51" s="4" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R51" s="0" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>506434</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="H52" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="H52" s="14" t="s">
+      <x:c r="I52" s="16" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="R52" s="14" t="s">
         <x:v>109</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>111</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>605322</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>115</x:v>
@@ -6068,86 +6068,86 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>496811</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>546696</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
@@ -6369,85 +6369,85 @@
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>572646</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>520675</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
@@ -6490,85 +6490,85 @@
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>546722</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="E75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G75" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>602752</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
@@ -7029,86 +7029,86 @@
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>604733</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
         <x:v>625873</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
@@ -7150,86 +7150,86 @@
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>604732</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>625872</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
@@ -7453,85 +7453,85 @@
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>604229</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>552843</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
@@ -7574,146 +7574,146 @@
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>502044</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>604212</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
       <x:c r="E94" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F94" s="14" t="s"/>
       <x:c r="G94" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H94" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I94" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J94" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K94" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L94" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M94" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N94" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O94" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>520722</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
@@ -8058,85 +8058,85 @@
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>604102</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>604086</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
@@ -8179,85 +8179,85 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>553338</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>553317</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
@@ -8360,146 +8360,146 @@
       </x:c>
       <x:c r="P105" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>553337</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>520707</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>520712</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
@@ -8542,146 +8542,146 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>501704</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>604788</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>553240</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
@@ -8905,206 +8905,206 @@
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>604806</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="E115" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G115" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>520717</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I116" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K116" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>553674</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C117" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="E117" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G117" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="H117" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J117" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>604840</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
@@ -9691,225 +9691,225 @@
       </x:c>
       <x:c r="P127" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>500446</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>599332</x:v>
+        <x:v>570591</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>37867</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>570591</x:v>
+        <x:v>599317</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>599317</x:v>
+        <x:v>599332</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H131" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -10373,141 +10373,141 @@
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>597386</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>520680</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>546532</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
@@ -10893,82 +10893,82 @@
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>496776</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="E149" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G149" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>601068</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
@@ -11701,424 +11701,424 @@
       </x:c>
       <x:c r="Q162" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>540915</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
-        <x:v>37380</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>573830</x:v>
+        <x:v>493614</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>540914</x:v>
+        <x:v>543729</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>515474</x:v>
+        <x:v>581333</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>597604</x:v>
+        <x:v>515474</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>493614</x:v>
+        <x:v>597604</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>543729</x:v>
+        <x:v>573830</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>37380</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>581333</x:v>
+        <x:v>540914</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
@@ -12179,51 +12179,51 @@
       <x:c r="J171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>625345</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
@@ -12401,51 +12401,51 @@
       <x:c r="J175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>493596</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
@@ -12535,108 +12535,108 @@
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>545084</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>543703</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42752</x:v>
@@ -12646,51 +12646,51 @@
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>543705</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>30</x:v>
@@ -12814,51 +12814,51 @@
       </x:c>
       <x:c r="P182" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>543728</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42752</x:v>
@@ -12868,51 +12868,51 @@
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>493615</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>30</x:v>
@@ -12962,68 +12962,68 @@
       <x:c r="J185" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>540917</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
@@ -13099,51 +13099,51 @@
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>583829</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>30</x:v>
@@ -13330,219 +13330,219 @@
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>626577</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>574219</x:v>
+        <x:v>624721</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>566273</x:v>
+        <x:v>574219</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>624721</x:v>
+        <x:v>566273</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H195" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>30</x:v>
@@ -13730,51 +13730,51 @@
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>542327</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
@@ -13846,51 +13846,51 @@
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>493599</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
@@ -13903,51 +13903,51 @@
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>542323</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
@@ -14394,51 +14394,51 @@
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>543650</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
@@ -14901,413 +14901,417 @@
         <x:v>34956</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>587906</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>37380</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>585588</x:v>
+        <x:v>540922</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
+      <x:c r="E221" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H221" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>570896</x:v>
+        <x:v>548772</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="F222" s="14" t="s"/>
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F222" s="14" t="s">
+        <x:v>257</x:v>
+      </x:c>
       <x:c r="G222" s="14" t="s">
-        <x:v>271</x:v>
-[...1 lines deleted...]
-      <x:c r="H222" s="14" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>272</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>565702</x:v>
+        <x:v>583926</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>276</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
+      <x:c r="E223" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>540925</x:v>
+        <x:v>565702</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>540922</x:v>
+        <x:v>585588</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
-      <x:c r="E225" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>151</x:v>
-[...2 lines deleted...]
-        <x:v>152</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>583926</x:v>
+        <x:v>570896</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
@@ -15337,1292 +15341,1293 @@
       <x:c r="R226" s="14" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>604379</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="Q227" s="4" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="R227" s="0" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="S227" s="0" t="n">
+        <x:v>540925</x:v>
+      </x:c>
+      <x:c r="T227" s="4" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="U227" s="4" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>542507</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
-        <x:v>507570</x:v>
+        <x:v>617219</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C230" s="15" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K230" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
-        <x:v>507571</x:v>
+        <x:v>507570</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>540935</x:v>
+        <x:v>507571</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>617220</x:v>
+        <x:v>540935</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>617221</x:v>
+        <x:v>617220</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>540933</x:v>
+        <x:v>617221</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>542508</x:v>
+        <x:v>540933</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>258</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>492295</x:v>
+        <x:v>542508</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>554037</x:v>
+        <x:v>492295</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I238" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>509801</x:v>
+        <x:v>554037</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>606239</x:v>
+        <x:v>509801</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>252</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>617913</x:v>
+        <x:v>606239</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
+      <x:c r="E241" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>203</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>509800</x:v>
+        <x:v>498481</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I242" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>581762</x:v>
+        <x:v>617913</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>58</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
-      <x:c r="E243" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H243" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>626578</x:v>
+        <x:v>509800</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>264</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K244" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>617918</x:v>
+        <x:v>581762</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
-        <x:v>264</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
+      <x:c r="E245" s="0" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F245" s="0" t="s">
+        <x:v>150</x:v>
+      </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H245" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>565095</x:v>
+        <x:v>626578</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>554019</x:v>
+        <x:v>617918</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="F247" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>583835</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I248" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>527252</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
@@ -16652,451 +16657,446 @@
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>540927</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C250" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H250" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I250" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J250" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K250" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L250" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
-        <x:v>540940</x:v>
+        <x:v>565095</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>507615</x:v>
+        <x:v>554019</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
-      <x:c r="E252" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>303</x:v>
-[...1 lines deleted...]
-      <x:c r="H252" s="14" t="s"/>
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H252" s="14" t="s">
+        <x:v>259</x:v>
+      </x:c>
       <x:c r="I252" s="16" t="s">
-        <x:v>304</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>305</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>602035</x:v>
+        <x:v>540940</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
-        <x:v>38722</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
-      <x:c r="E253" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
-        <x:v>309</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>605473</x:v>
+        <x:v>507615</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K254" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>548772</x:v>
+        <x:v>602035</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>498481</x:v>
+        <x:v>605473</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>454926</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>315</x:v>
@@ -17886,51 +17886,51 @@
       <x:c r="J271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>597377</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
@@ -17943,51 +17943,51 @@
       <x:c r="J272" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>595232</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>40287</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
@@ -17997,51 +17997,51 @@
       <x:c r="J273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>592263</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
@@ -18054,51 +18054,51 @@
       <x:c r="J274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>597392</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
@@ -18609,51 +18609,51 @@
       <x:c r="J284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K284" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>592262</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C285" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
@@ -18663,51 +18663,51 @@
       <x:c r="J285" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M285" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>595240</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
@@ -18720,51 +18720,51 @@
       <x:c r="J286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>597381</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
@@ -18774,51 +18774,51 @@
       <x:c r="J287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>597376</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
@@ -18831,51 +18831,51 @@
       <x:c r="J288" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>595233</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
@@ -19329,51 +19329,51 @@
       <x:c r="J297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>597385</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
@@ -19386,51 +19386,51 @@
       <x:c r="J298" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>595228</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="E299" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -19446,60 +19446,60 @@
       <x:c r="J299" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>624989</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>203</x:v>
@@ -19507,51 +19507,51 @@
       <x:c r="J300" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
         <x:v>624990</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>392</x:v>
@@ -19633,318 +19633,318 @@
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>595225</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>592258</x:v>
+        <x:v>597382</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>597382</x:v>
+        <x:v>592258</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="E305" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G305" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>515754</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>625018</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="E307" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>547851</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -19959,51 +19959,51 @@
       <x:c r="J308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
         <x:v>547594</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C309" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="E309" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20016,51 +20016,51 @@
       <x:c r="J309" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>494798</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20075,51 +20075,51 @@
       <x:c r="J310" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>547516</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20132,51 +20132,51 @@
       <x:c r="J311" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>520659</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20191,51 +20191,51 @@
       <x:c r="J312" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
         <x:v>494796</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
       <x:c r="E313" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20587,60 +20587,60 @@
       <x:c r="J319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>624991</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C320" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -21856,51 +21856,51 @@
       <x:c r="I341" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>516407</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
@@ -21917,51 +21917,51 @@
       <x:c r="I342" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>559036</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
@@ -21977,51 +21977,51 @@
       <x:c r="I343" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>516371</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
@@ -22038,51 +22038,51 @@
       <x:c r="I344" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>559015</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
@@ -22098,51 +22098,51 @@
       <x:c r="I345" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>608248</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
@@ -22159,51 +22159,51 @@
       <x:c r="I346" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>608163</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
@@ -22219,51 +22219,51 @@
       <x:c r="I347" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>469554</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
@@ -22637,81 +22637,81 @@
       <x:c r="S354" s="14" t="n">
         <x:v>592261</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>625022</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22743,141 +22743,141 @@
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>604377</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>547761</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>604346</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
@@ -22960,51 +22960,51 @@
       <x:c r="J360" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>611030</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23020,51 +23020,51 @@
       <x:c r="J361" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>559037</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23212,153 +23212,153 @@
       </x:c>
       <x:c r="P364" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>547787</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>547513</x:v>
+        <x:v>547595</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>547595</x:v>
+        <x:v>547513</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
@@ -23512,249 +23512,249 @@
         <x:v>494799</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>625019</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="E371" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G371" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>515751</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>547850</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H373" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>520693</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
@@ -23797,85 +23797,85 @@
       </x:c>
       <x:c r="P374" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>553061</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="E375" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G375" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H375" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>553049</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
@@ -23918,85 +23918,85 @@
       </x:c>
       <x:c r="P376" s="14" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>607222</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H377" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>607205</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
@@ -24220,146 +24220,146 @@
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>607233</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I382" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>547366</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H383" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>520698</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
@@ -24402,85 +24402,85 @@
       </x:c>
       <x:c r="P384" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>547397</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H385" s="0" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>600304</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
@@ -24765,146 +24765,146 @@
       </x:c>
       <x:c r="P390" s="14" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>496926</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="E391" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G391" s="0" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H391" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>556802</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>520688</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
@@ -25067,86 +25067,86 @@
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>609783</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I396" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>609752</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
@@ -26865,51 +26865,51 @@
       <x:c r="L426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
         <x:v>526706</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="E427" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G427" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
@@ -26919,57 +26919,57 @@
       <x:c r="K427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>603894</x:v>
+        <x:v>526431</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
@@ -26978,57 +26978,57 @@
       <x:c r="K428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>526431</x:v>
+        <x:v>603894</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="E429" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G429" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -27719,51 +27719,51 @@
       <x:c r="L441" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
         <x:v>587302</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C442" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -28496,51 +28496,51 @@
       <x:c r="L455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>587303</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -28564,610 +28564,609 @@
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
         <x:v>587340</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
-        <x:v>37859</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>587368</x:v>
+        <x:v>587211</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>587211</x:v>
+        <x:v>587212</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
-        <x:v>37867</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>587212</x:v>
+        <x:v>587368</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
-        <x:v>219</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
-        <x:v>48</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
-      <x:c r="E460" s="14" t="s"/>
+      <x:c r="E460" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>586653</x:v>
+        <x:v>570000</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>570005</x:v>
+        <x:v>570012</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>496251</x:v>
+        <x:v>607977</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>39515</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>570000</x:v>
+        <x:v>607986</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>570012</x:v>
+        <x:v>496251</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
-      <x:c r="E465" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>607977</x:v>
+        <x:v>586653</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
-        <x:v>39515</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>607986</x:v>
+        <x:v>570005</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
-        <x:v>100</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
@@ -29531,141 +29530,141 @@
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
         <x:v>586644</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
         <x:v>570001</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>520702</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
@@ -29809,51 +29808,51 @@
       <x:c r="M478" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
         <x:v>586654</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s"/>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>65</x:v>