--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -176,62 +176,62 @@
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement vers emploi</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>04/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>03/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/06/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure spécialisation structures animalières (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Institut des Métiers de la Filière Animale - Esav Institut Bonaparte</x:t>
   </x:si>
   <x:si>
     <x:t>IMFA</x:t>
   </x:si>
   <x:si>
     <x:t>75008</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
@@ -416,383 +416,383 @@
   <x:si>
     <x:t>12/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Performa</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>Performa - Antenne Saint Raphaël</x:t>
   </x:si>
   <x:si>
     <x:t>83700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>08/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>03/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Régional de Formation à l'Environnement et au Développement Durable - CFA Régional Métiers de l'Environnement et du Développement Durable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRFEDD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neven Education</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icademie Editions - Antenne Bouc Bel Air</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-16e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/03/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe B2C Formation - Synergy School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Saint Laurent du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idev - Antenne Marignane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skillence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cfd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cpe-Cfa</x:t>
   </x:si>
   <x:si>
     <x:t>CPEAS - CFA</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut Régional de Formation à l'Environnement et au Développement Durable - CFA Régional Métiers de l'Environnement et du Développement Durable</x:t>
-[...164 lines deleted...]
-    <x:t>MARIGNANE</x:t>
+    <x:t>Cma Formation Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Digne les Bains</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIGNE LES BAINS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/14/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/17/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aleo Innovation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX - LES MILLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Aleo Innovation</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weno Ies</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Demandeur d'emploi , Public en emploi , Public sans emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Weno Ies</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>05/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>02/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conseil Régional</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut National de Formation et de Recherche sur l'Education Permanente - Antenne Carpentras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INFREP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/05/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rk2c Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/12/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jeune 16-25 ans , Public en emploi , Public sans emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel responsable de petite ou moyenne structure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2026 00:00:00</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/01/2027 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Visiplus</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2027 00:00:00</x:t>
@@ -1235,65 +1235,65 @@
   <x:si>
     <x:t>Master mention management sectoriel parcours pilotage des chaînes de transport multimodales</x:t>
   </x:si>
   <x:si>
     <x:t>Management transversal</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management sectoriel parcours management de projet aéronautique digital</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Institut d'Administration des Entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises parcours management général</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention management et administration des entreprises</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention management et administration des entreprises</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
@@ -1460,119 +1460,119 @@
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement d'entreprise et commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Migno)</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Groupe Someform - Antenne La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Exxecc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Forma Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wiki Learn Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Forma Var</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Forma Var - Antenne Formaplus</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>PUGET-SUR-ARGENS</x:t>
   </x:si>
   <x:si>
-    <x:t>Coaching Paca - Ecole Supérieure de Commerce et de Management</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>Ogec Sainte Marie - Institut Supérieur du Tourisme de Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BOUC-BEL-AIR</x:t>
   </x:si>
   <x:si>
     <x:t>Fdm Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>13500</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-MITRE-LES-REMPARTS</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2024 00:00:00</x:t>
@@ -1808,56 +1808,56 @@
   <x:si>
     <x:t>Les bases de la pratique du management</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école spécialisation audit expert (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/06/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>09/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/04/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>KEDGE programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School programme grande école</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2029 00:00:00</x:t>
@@ -2222,68 +2222,68 @@
   <x:si>
     <x:t>10/20/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/05/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/06/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/05/2030 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/28/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/17/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/06/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>05/28/2029 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Création d'entreprise (vidéaste et photographe professionnel )</x:t>
   </x:si>
   <x:si>
     <x:t>Norway Production</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise (business start)</x:t>
   </x:si>
   <x:si>
     <x:t>Imps</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Création d'entreprise - Maison de la périnatalité ou cabinet pluridisciplinaire</x:t>
   </x:si>
   <x:si>
     <x:t>Celisiane Slash - Les Epaulettes</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2024 00:00:00</x:t>
@@ -2420,77 +2420,77 @@
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H d'Estienne d'Orves</x:t>
   </x:si>
   <x:si>
     <x:t>06050</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 1</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale option technologique (1re année)</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) mathématiques approfondies</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Stanislas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée La Nativité</x:t>
   </x:si>
   <x:si>
     <x:t>13097</x:t>
   </x:si>
   <x:si>
     <x:t>Collège La Nativité</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 02</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Masséna</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P Cézanne</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Stanislas</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) histoire, géographie, géopolitique</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Exupéry</x:t>
   </x:si>
   <x:si>
     <x:t>13326</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 15</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Notre-Dame de Sion</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale générale (1re année) économie, sociologie, histoire du monde contemporain</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Charles</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée international de Valbonne</x:t>
@@ -2519,50 +2519,149 @@
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>06008</x:t>
   </x:si>
   <x:si>
     <x:t>Droit</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>classe de 1re STMG sciences et technologies du management et de la gestion</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de Bollène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOLLENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de Tocqueville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée R Goscinny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Maintenon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Val de Durance - Henri Silvy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Val de Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PERTUIS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée général Ibn Khaldoun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Cocteau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIRAMAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent Montmajour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jean Moulin</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée T Aubanel</x:t>
   </x:si>
   <x:si>
     <x:t>84025</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée I Dauphin</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée international G Duby</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Montgrand</x:t>
   </x:si>
   <x:si>
     <x:t>13291</x:t>
@@ -2588,149 +2687,50 @@
   <x:si>
     <x:t>13691</x:t>
   </x:si>
   <x:si>
     <x:t>MARTIGUES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beaussier</x:t>
   </x:si>
   <x:si>
     <x:t>83512</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent P Arène</x:t>
   </x:si>
   <x:si>
     <x:t>04203</x:t>
   </x:si>
   <x:si>
     <x:t>SISTERON CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Émile Zola</x:t>
-[...97 lines deleted...]
-  <x:si>
     <x:t>Lycée A David Néel</x:t>
   </x:si>
   <x:si>
     <x:t>04004</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Amiral de Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée M Genevoix</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Esclangon</x:t>
   </x:si>
   <x:si>
     <x:t>04103</x:t>
@@ -2888,50 +2888,137 @@
   <x:si>
     <x:t>LPO Célony</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée S Veil</x:t>
   </x:si>
   <x:si>
     <x:t>SOPHIA ANTIPOLIS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Sacré-Coeur</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée St-Joseph</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
     <x:t>13120</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Victor Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARPENTRAS CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Aicard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Calmette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional Jean D'Ormesson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHATEAURENARD CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Golfe de St-Tropez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GASSIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Mélinée et Missak Manouchian</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Thierry Maulnier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Belsunce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Adam de Craponne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON DE PROVENCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Matisse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Joseph de la Madeleine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13248</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Bristol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée V Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
     <x:t>IBS of Provence</x:t>
   </x:si>
   <x:si>
     <x:t>International bilingual school of Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Caucadis</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Fénelon</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent du Sacré-Coeur</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Briand</x:t>
@@ -2960,257 +3047,170 @@
   <x:si>
     <x:t>Lycée J Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06605</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Daudet</x:t>
   </x:si>
   <x:si>
     <x:t>13150</x:t>
   </x:si>
   <x:si>
     <x:t>TARASCON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de l'Empéri</x:t>
   </x:si>
   <x:si>
     <x:t>13657</x:t>
   </x:si>
   <x:si>
-    <x:t>SALON DE PROVENCE CEDEX</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée M de Sully</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de l'Arc</x:t>
   </x:si>
   <x:si>
     <x:t>84106</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE Cedex</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ste-Marie</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Renoir</x:t>
   </x:si>
   <x:si>
     <x:t>06802</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H Romane</x:t>
   </x:si>
   <x:si>
     <x:t>05202</x:t>
   </x:si>
   <x:si>
     <x:t>Embrun</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Auguste et Louis Lumière</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Ch Péguy</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée du Parc Impérial</x:t>
-[...82 lines deleted...]
-  <x:si>
     <x:t>Chargé de gestion et management spécialisation en structure animalière (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Groupe Belmont - Antenne Mougins</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOUGINS</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe Belmont - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>Groupe Belmont - Antenne Mougins</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Chargé de gestion et management (structure animalière)</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical</x:t>
   </x:si>
   <x:si>
     <x:t>IPAM</x:t>
   </x:si>
   <x:si>
     <x:t>59200</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Privé du Para-Médical|Institut Privé du Para-Médical - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion et management (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion et management</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion et management (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Cfa Perspective - Isim</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/03/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/03/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Provence Alpes Côte d'Azur - CFA Régional Interuniversitaire Epure Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Aix en Provence)</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
+    <x:t>Université de Toulon - IUT La Garde</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Université de Toulon - IUT La Garde</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité techniques de commercialisation parcours marketing digital, e-business et entrepreneuriat</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE COTE D'AZUR</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>Avignon Université</x:t>
   </x:si>
   <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84911</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
@@ -3248,224 +3248,224 @@
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Elégance - Ecole Gontard</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion marque</x:t>
   </x:si>
   <x:si>
     <x:t>Peyrefitte Esthétique</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est</x:t>
   </x:si>
   <x:si>
     <x:t>69000</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Fb Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie de la Beauté</x:t>
   </x:si>
   <x:si>
-    <x:t>Fb Formation</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>IFP Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Groupe Peyrefitte </x:t>
   </x:si>
   <x:si>
     <x:t>LP le Rocher</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Silvya Terrade Sud Est - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/06/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formaplus Beauté</x:t>
   </x:si>
   <x:si>
     <x:t>Formaplus Beauté - Antenne Toulon</x:t>
   </x:si>
   <x:si>
+    <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES PENNES-MIRABEAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Magnan</x:t>
   </x:si>
   <x:si>
-    <x:t>Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CFA Régional de la Métropôle Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CARROS</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est - Antenne Salon de Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Leau</x:t>
   </x:si>
   <x:si>
-    <x:t>Silvya Terrade Sud Est - Antenne Toulon</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Maria Casares</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Salon-de-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
+    <x:t>06/23/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>École Terrade Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>06/23/2028 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LP Leau</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>BTS Métiers de l'esthétique, de la cosmétique et de la parfumerie - Option A Management</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la coiffure (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Coiffure</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Régional La Coudoulière</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Commerciaux Clovis Hugues</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Commerciaux Clovis Hugues - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure Formation Métiers en Demande</x:t>
   </x:si>
   <x:si>
     <x:t>ESMED</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Lep Privé de Coiffure Phocéa René Attoyan - CFC CFA René Attoyan Formation</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de la coiffure</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS Métiers de la coiffure</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP C Hugues</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi moins de 26 ans</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS Métiers de la coiffure</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>BTS métiers de la coiffure (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brest Business School programme grande école (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bootcamp IA : création d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Mon Ecole en Ligne</x:t>
   </x:si>
   <x:si>
     <x:t>06110</x:t>
   </x:si>
   <x:si>
     <x:t>Bénéficiaire du RSA , Demandeur d'emploi , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET</x:t>
@@ -3497,57 +3497,57 @@
   <x:si>
     <x:t>BM fleuriste (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Fleuriste</x:t>
   </x:si>
   <x:si>
     <x:t>BM esthéticien-cosméticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique soin corporel</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aubagne</x:t>
   </x:si>
   <x:si>
     <x:t>BM esthéticien cosméticien (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BM coiffeur (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Spécialisation coiffure</x:t>
   </x:si>
   <x:si>
+    <x:t>BM Coiffeur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
+  </x:si>
+  <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Aix en Provence</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
   </x:si>
   <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Grille)</x:t>
   </x:si>
   <x:si>
     <x:t>BM boulanger (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Boulangerie</x:t>
   </x:si>
   <x:si>
     <x:t>BM boucher charcutier traiteur : option productions charcutières et traiteurs (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Traiteur</x:t>
   </x:si>
   <x:si>
     <x:t>BM boucher charcutier traiteur : option productions bouchères (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Bien gérer sa boulangerie</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Internationale de Boulangerie</x:t>
   </x:si>
@@ -4339,51 +4339,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>620806</x:v>
+        <x:v>629195</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>25</x:v>
@@ -4391,51 +4391,51 @@
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>15061</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>629195</x:v>
+        <x:v>620806</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>42</x:v>
@@ -5235,93 +5235,91 @@
         <x:v>552961</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="Q20" s="16" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="R20" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="S20" s="14" t="n">
+        <x:v>600063</x:v>
+      </x:c>
+      <x:c r="T20" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="Q20" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="0" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
@@ -6179,1343 +6177,1349 @@
         <x:v>607620</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>515031</x:v>
+        <x:v>599943</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="R37" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S37" s="0" t="n">
+        <x:v>515031</x:v>
+      </x:c>
+      <x:c r="T37" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="R37" s="0" t="s">
+      <x:c r="U37" s="4" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>553222</x:v>
+        <x:v>623596</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>549552</x:v>
+        <x:v>553222</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>600063</x:v>
+        <x:v>549552</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H41" s="0" t="s">
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>609210</x:v>
+        <x:v>599032</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>599943</x:v>
+        <x:v>609210</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="E43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>608991</x:v>
+        <x:v>605183</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>601388</x:v>
+        <x:v>604255</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H45" s="0" t="s">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>553779</x:v>
+        <x:v>552835</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>44</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>600064</x:v>
+        <x:v>608991</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>599033</x:v>
+        <x:v>553309</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>553309</x:v>
+        <x:v>600064</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="Q49" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="Q49" s="4" t="s">
+      <x:c r="R49" s="0" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="R49" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>605183</x:v>
+        <x:v>553779</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>604255</x:v>
+        <x:v>599033</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S51" s="0" t="n">
+        <x:v>601388</x:v>
+      </x:c>
+      <x:c r="T51" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="U51" s="4" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>604768</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>44</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>583269</x:v>
+        <x:v>584369</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>117</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>574478</x:v>
+        <x:v>584370</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>581606</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>584369</x:v>
+        <x:v>583269</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>584370</x:v>
+        <x:v>574478</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>196</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>613326</x:v>
       </x:c>
@@ -7525,51 +7529,51 @@
       <x:c r="U58" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>613329</x:v>
       </x:c>
@@ -7582,701 +7586,699 @@
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>613334</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
-        <x:v>195</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>590143</x:v>
+        <x:v>613319</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s"/>
-      <x:c r="F62" s="14" t="s"/>
+      <x:c r="E62" s="14" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F62" s="14" t="s">
+        <x:v>206</x:v>
+      </x:c>
       <x:c r="G62" s="14" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>208</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>588117</x:v>
+        <x:v>583660</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>615338</x:v>
+        <x:v>621176</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>613319</x:v>
+        <x:v>590143</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>213</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>583660</x:v>
+        <x:v>586486</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="S66" s="14" t="n">
+        <x:v>613327</x:v>
+      </x:c>
+      <x:c r="T66" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="S66" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T66" s="16" t="s">
+      <x:c r="U66" s="16" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H67" s="0" t="s">
+        <x:v>172</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>621173</x:v>
+        <x:v>577539</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="U67" s="4" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>613327</x:v>
+        <x:v>588117</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>93</x:v>
-[...2 lines deleted...]
-        <x:v>94</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>586486</x:v>
+        <x:v>615338</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>577539</x:v>
+        <x:v>621173</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
         <x:v>583268</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
@@ -8316,51 +8318,51 @@
       <x:c r="U72" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J73" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>613321</x:v>
       </x:c>
@@ -8373,51 +8375,51 @@
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>613332</x:v>
       </x:c>
@@ -8427,108 +8429,108 @@
       <x:c r="U74" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>613335</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>598715</x:v>
       </x:c>
@@ -8538,108 +8540,108 @@
       <x:c r="U76" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>613318</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>613328</x:v>
       </x:c>
@@ -8649,51 +8651,51 @@
       <x:c r="U78" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>613333</x:v>
       </x:c>
@@ -8706,81 +8708,81 @@
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
         <x:v>617718</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -8871,51 +8873,51 @@
       <x:c r="U82" s="16" t="s">
         <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>584368</x:v>
       </x:c>
@@ -9039,135 +9041,135 @@
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>617717</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>617719</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I88" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
@@ -9206,108 +9208,108 @@
       <x:c r="U88" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>581452</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>609486</x:v>
       </x:c>
@@ -9317,51 +9319,51 @@
       <x:c r="U90" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>613320</x:v>
       </x:c>
@@ -9602,102 +9604,102 @@
       <x:c r="R95" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>601977</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>38575</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F96" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="G96" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>583788</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>168</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>35646</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
@@ -10812,51 +10814,51 @@
       <x:c r="J117" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>558233</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>36888</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
@@ -10871,51 +10873,51 @@
       <x:c r="J118" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K118" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>43407</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>617500</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>119</x:v>
@@ -11502,75 +11504,75 @@
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>616235</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>41308</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
@@ -12080,72 +12082,72 @@
         <x:v>30</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>525446</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>597552</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
@@ -12157,51 +12159,51 @@
         <x:v>366</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
         <x:v>595537</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
@@ -12279,51 +12281,51 @@
       <x:c r="M144" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>15457</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>576275</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
         <x:v>38700</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -12447,51 +12449,51 @@
       <x:c r="M147" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>581343</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>35911</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I148" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
@@ -12506,51 +12508,51 @@
       <x:c r="M148" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>32145</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>581342</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H149" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
@@ -12563,51 +12565,51 @@
       <x:c r="M149" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
         <x:v>575019</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I150" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
@@ -12622,173 +12624,172 @@
       <x:c r="M150" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>575018</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>368</x:v>
-[...2 lines deleted...]
-        <x:v>389</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>583215</x:v>
+        <x:v>595461</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>328</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>375</x:v>
-[...1 lines deleted...]
-      <x:c r="H152" s="14" t="s"/>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s">
+        <x:v>390</x:v>
+      </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>376</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>595461</x:v>
+        <x:v>583215</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32054</x:v>
@@ -12798,51 +12799,51 @@
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>595459</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>48</x:v>
@@ -12855,51 +12856,51 @@
       </x:c>
       <x:c r="P154" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>595462</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32054</x:v>
@@ -12909,51 +12910,51 @@
       </x:c>
       <x:c r="P155" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>595460</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -13017,51 +13018,51 @@
       <x:c r="M157" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
         <x:v>575863</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I158" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
@@ -13076,51 +13077,51 @@
       <x:c r="M158" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>575862</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H159" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
@@ -13133,51 +13134,51 @@
       <x:c r="M159" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>31652</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>575861</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>35921</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
@@ -13247,51 +13248,51 @@
       <x:c r="M161" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>13133</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
         <x:v>575029</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38296</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
@@ -13361,51 +13362,51 @@
       <x:c r="M163" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>575685</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
@@ -13420,51 +13421,51 @@
       <x:c r="M164" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>575684</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
@@ -13477,51 +13478,51 @@
       <x:c r="M165" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>575682</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
@@ -13536,51 +13537,51 @@
       <x:c r="M166" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>11045</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>575681</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
         <x:v>38182</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -13810,51 +13811,51 @@
       <x:c r="L171" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32139</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>509514</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>37279</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s">
         <x:v>434</x:v>
@@ -14266,51 +14267,51 @@
       <x:c r="M179" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
         <x:v>544701</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>37069</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
@@ -14368,60 +14369,60 @@
       <x:c r="H181" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>608527</x:v>
+        <x:v>608526</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>39354</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>459</x:v>
@@ -14429,938 +14430,936 @@
       <x:c r="H182" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>608526</x:v>
+        <x:v>608527</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>602649</x:v>
+        <x:v>518423</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>498181</x:v>
+        <x:v>552224</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="E185" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>463</x:v>
-[...2 lines deleted...]
-        <x:v>464</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>499786</x:v>
+        <x:v>602093</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>548733</x:v>
+        <x:v>548734</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>353</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G187" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>548736</x:v>
+        <x:v>495334</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>472</x:v>
-[...1 lines deleted...]
-      <x:c r="H188" s="14" t="s"/>
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="H188" s="14" t="s">
+        <x:v>474</x:v>
+      </x:c>
       <x:c r="I188" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>518423</x:v>
+        <x:v>546969</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>495334</x:v>
+        <x:v>546791</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>548734</x:v>
+        <x:v>602649</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C191" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="E191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G191" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J191" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>552224</x:v>
+        <x:v>498181</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="H192" s="14" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>602093</x:v>
+        <x:v>499786</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="E193" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>481</x:v>
-[...2 lines deleted...]
-        <x:v>482</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>546969</x:v>
+        <x:v>548733</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>485</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>546791</x:v>
+        <x:v>548736</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>546844</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>480</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>469</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>470</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>548735</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="E197" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>518424</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>474</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
@@ -15512,81 +15511,81 @@
       <x:c r="S200" s="14" t="n">
         <x:v>602650</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>546236</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
@@ -15689,139 +15688,139 @@
         <x:v>497626</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>499451</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>476</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>552219</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -15979,84 +15978,84 @@
       <x:c r="S208" s="14" t="n">
         <x:v>566599</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H209" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>497637</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -16101,75 +16100,75 @@
       <x:c r="T210" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>521700</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>35280</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
@@ -16248,51 +16247,51 @@
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
         <x:v>611285</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>38937</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I214" s="16" t="s">
         <x:v>366</x:v>
@@ -16300,161 +16299,161 @@
       <x:c r="J214" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>542081</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38937</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42627</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>592049</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>36493</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>506880</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>36493</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
@@ -17036,140 +17035,140 @@
       <x:c r="S226" s="14" t="n">
         <x:v>544974</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>599055</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>599056</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -17384,141 +17383,141 @@
       <x:c r="S232" s="14" t="n">
         <x:v>603676</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J233" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>623615</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>472</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>473</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
@@ -17935,51 +17934,51 @@
       <x:c r="M242" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>13260</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
         <x:v>575674</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>30122</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="E243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G243" s="0" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
@@ -18553,54 +18552,54 @@
       <x:c r="K253" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
-        <x:v>553080</x:v>
+        <x:v>600231</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>579</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
@@ -18612,54 +18611,54 @@
       <x:c r="K254" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>600231</x:v>
+        <x:v>553080</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="E255" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G255" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
@@ -19002,165 +19001,165 @@
       <x:c r="K261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
-        <x:v>589588</x:v>
+        <x:v>477935</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>534</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
-        <x:v>585</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>477935</x:v>
+        <x:v>589592</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>584</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>589592</x:v>
+        <x:v>589588</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -19170,57 +19169,57 @@
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>525430</x:v>
+        <x:v>589590</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>583</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -19281,108 +19280,108 @@
       <x:c r="K266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>589590</x:v>
+        <x:v>525430</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>586</x:v>
+        <x:v>585</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
       <x:c r="E267" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G267" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H267" s="0" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
         <x:v>547216</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>36419</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s"/>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
@@ -19793,95 +19792,95 @@
       <x:c r="M275" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>599733</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s"/>
       <x:c r="I276" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s"/>
       <x:c r="K276" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>32024</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>588204</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
         <x:v>366</x:v>
@@ -19966,192 +19965,192 @@
       <x:c r="S278" s="14" t="n">
         <x:v>602550</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>35215</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>564817</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>35215</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s"/>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s"/>
       <x:c r="I280" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
-        <x:v>214</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>602791</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>34759</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>497986</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>622</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>41040</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
@@ -20272,51 +20271,51 @@
       <x:c r="L284" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>598328</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I285" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="K285" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L285" s="0" t="s">
         <x:v>47</x:v>
@@ -20379,51 +20378,51 @@
       <x:c r="M286" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>613086</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="C287" s="3" t="s"/>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="G287" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>27</x:v>
@@ -20431,51 +20430,51 @@
       <x:c r="M287" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>613087</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
@@ -20598,51 +20597,51 @@
       <x:c r="L290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>608273</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -20652,273 +20651,273 @@
       <x:c r="L291" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>608278</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
-        <x:v>41991</x:v>
+        <x:v>40385</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K292" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
-        <x:v>42854</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
-        <x:v>643</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
-        <x:v>626162</x:v>
+        <x:v>608276</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
-        <x:v>40385</x:v>
+        <x:v>41991</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>42854</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>608276</x:v>
+        <x:v>626162</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>608272</x:v>
+        <x:v>585303</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>644</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>645</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>585303</x:v>
+        <x:v>608272</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>40385</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
@@ -21106,212 +21105,212 @@
       <x:c r="M299" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
         <x:v>616847</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K300" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>570687</x:v>
+        <x:v>622002</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>654</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="C301" s="3" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J301" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>622002</x:v>
+        <x:v>570687</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="I302" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
         <x:v>617945</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
         <x:v>40981</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="E303" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -21562,51 +21561,51 @@
       <x:c r="M307" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>32120</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>525434</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>36324</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
@@ -21717,51 +21716,51 @@
         <x:v>273</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s"/>
       <x:c r="K310" s="14" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>624451</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>683</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
         <x:v>686</x:v>
@@ -21924,51 +21923,51 @@
         <x:v>366</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s"/>
       <x:c r="K314" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
         <x:v>538095</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
         <x:v>699</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
         <x:v>694</x:v>
@@ -22028,106 +22027,106 @@
         <x:v>366</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
         <x:v>614300</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>703</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="G317" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>547189</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
@@ -22442,97 +22441,97 @@
       <x:c r="L324" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>530466</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>574130</x:v>
+        <x:v>574129</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
         <x:v>694</x:v>
@@ -22541,100 +22540,100 @@
       <x:c r="K326" s="14" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>530473</x:v>
+        <x:v>574130</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>693</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>694</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>574129</x:v>
+        <x:v>530473</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
         <x:v>322</x:v>
@@ -23437,51 +23436,51 @@
       <x:c r="L343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>750</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>628969</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>754</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
@@ -23563,75 +23562,75 @@
       <x:c r="T345" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>39577</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>592413</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>762</x:v>
@@ -23794,51 +23793,51 @@
         <x:v>763</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s"/>
       <x:c r="K350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
         <x:v>763</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
         <x:v>568192</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>764</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="C351" s="3" t="s"/>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="G351" s="0" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>763</x:v>
@@ -24449,215 +24448,215 @@
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>595988</x:v>
+        <x:v>595962</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>787</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="Q364" s="16" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="Q364" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>595971</x:v>
+        <x:v>595988</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>595974</x:v>
+        <x:v>595971</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>780</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>595962</x:v>
+        <x:v>595974</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
         <x:v>793</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>794</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>332</x:v>
@@ -24734,72 +24733,72 @@
         <x:v>774</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
         <x:v>595980</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>788</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>595976</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
@@ -24836,72 +24835,72 @@
         <x:v>782</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
         <x:v>595968</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>787</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>595973</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>792</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
@@ -24938,78 +24937,78 @@
         <x:v>438</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>595985</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>790</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>790</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
         <x:v>595964</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
         <x:v>798</x:v>
       </x:c>
@@ -25043,75 +25042,75 @@
         <x:v>421</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>595987</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>595966</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
         <x:v>800</x:v>
       </x:c>
@@ -25244,78 +25243,78 @@
         <x:v>774</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>595981</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>783</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>784</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>785</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>784</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>786</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>595990</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>797</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
         <x:v>806</x:v>
       </x:c>
@@ -25448,72 +25447,72 @@
         <x:v>768</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>595635</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>13254</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>595636</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="C384" s="15" t="s"/>
@@ -25550,125 +25549,125 @@
         <x:v>768</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>595637</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>595633</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>778</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>595632</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="C387" s="3" t="s"/>
@@ -25703,1103 +25702,1103 @@
       <x:c r="R387" s="0" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>595634</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>816</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>817</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>816</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>817</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>818</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>595027</x:v>
+        <x:v>595043</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>819</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>820</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="Q389" s="4" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="R389" s="0" t="s">
         <x:v>819</x:v>
       </x:c>
-      <x:c r="Q389" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>595030</x:v>
+        <x:v>595046</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>822</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>822</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>595033</x:v>
+        <x:v>595049</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>823</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>824</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
+        <x:v>821</x:v>
+      </x:c>
+      <x:c r="Q391" s="4" t="s">
+        <x:v>822</x:v>
+      </x:c>
+      <x:c r="R391" s="0" t="s">
         <x:v>823</x:v>
       </x:c>
-      <x:c r="Q391" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>595052</x:v>
+        <x:v>595055</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>826</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>827</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>828</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>827</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>829</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>595066</x:v>
+        <x:v>595058</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>831</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>830</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>831</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>832</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>595072</x:v>
+        <x:v>595061</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>833</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>834</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>833</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>834</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>835</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>595078</x:v>
+        <x:v>595064</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>836</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>837</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
+        <x:v>835</x:v>
+      </x:c>
+      <x:c r="Q395" s="4" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="R395" s="0" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="Q395" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>595092</x:v>
+        <x:v>595084</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>776</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>595043</x:v>
+        <x:v>595099</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="I397" s="4" t="s">
         <x:v>839</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>840</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="Q397" s="4" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="R397" s="0" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="Q397" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>595046</x:v>
+        <x:v>595025</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>843</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="Q398" s="16" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="Q398" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>595049</x:v>
+        <x:v>595034</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>844</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>845</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>595055</x:v>
+        <x:v>595037</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>848</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>847</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>848</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>849</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>595058</x:v>
+        <x:v>595040</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="I401" s="4" t="s">
         <x:v>850</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>851</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
+        <x:v>849</x:v>
+      </x:c>
+      <x:c r="Q401" s="4" t="s">
         <x:v>850</x:v>
       </x:c>
-      <x:c r="Q401" s="4" t="s">
+      <x:c r="R401" s="0" t="s">
         <x:v>851</x:v>
       </x:c>
-      <x:c r="R401" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>595061</x:v>
+        <x:v>595027</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>853</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>854</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="Q402" s="16" t="s">
         <x:v>853</x:v>
       </x:c>
-      <x:c r="Q402" s="16" t="s">
+      <x:c r="R402" s="14" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="R402" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>595064</x:v>
+        <x:v>595030</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>856</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>857</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>858</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>857</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>859</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>595084</x:v>
+        <x:v>595033</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>860</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>860</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>302</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>595099</x:v>
+        <x:v>595052</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>861</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>862</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>863</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="R405" s="0" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="R405" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>595025</x:v>
+        <x:v>595066</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>865</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>866</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="Q406" s="16" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="R406" s="14" t="s">
         <x:v>865</x:v>
       </x:c>
-      <x:c r="Q406" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>595034</x:v>
+        <x:v>595072</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>868</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>869</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="Q407" s="4" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="R407" s="0" t="s">
         <x:v>868</x:v>
       </x:c>
-      <x:c r="Q407" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>595037</x:v>
+        <x:v>595078</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>871</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="Q408" s="16" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="R408" s="14" t="s">
         <x:v>871</x:v>
       </x:c>
-      <x:c r="Q408" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>595040</x:v>
+        <x:v>595092</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>872</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>332</x:v>
@@ -26879,75 +26878,75 @@
         <x:v>877</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>595053</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
         <x:v>878</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
         <x:v>595073</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
         <x:v>879</x:v>
       </x:c>
@@ -27209,51 +27208,51 @@
       <x:c r="I417" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
         <x:v>892</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
         <x:v>893</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>818</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
         <x:v>595068</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C418" s="15" t="s"/>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
         <x:v>894</x:v>
       </x:c>
@@ -27339,73 +27338,73 @@
         <x:v>595080</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>899</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
         <x:v>595091</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C421" s="3" t="s"/>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
         <x:v>900</x:v>
@@ -27747,76 +27746,76 @@
         <x:v>595022</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
         <x:v>912</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>595032</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>913</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>914</x:v>
@@ -28155,73 +28154,73 @@
         <x:v>595029</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
         <x:v>931</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
         <x:v>595039</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
         <x:v>932</x:v>
@@ -28304,128 +28303,128 @@
         <x:v>119</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
         <x:v>595044</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>790</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>789</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>790</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>791</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>595063</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>935</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>595071</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>936</x:v>
@@ -28461,536 +28460,536 @@
         <x:v>595074</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
         <x:v>939</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>940</x:v>
+        <x:v>939</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>405</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>406</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>620477</x:v>
+        <x:v>595069</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="I443" s="4" t="s">
         <x:v>941</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>942</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
+        <x:v>940</x:v>
+      </x:c>
+      <x:c r="Q443" s="4" t="s">
         <x:v>941</x:v>
       </x:c>
-      <x:c r="Q443" s="4" t="s">
+      <x:c r="R443" s="0" t="s">
         <x:v>942</x:v>
       </x:c>
-      <x:c r="R443" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>595045</x:v>
+        <x:v>595081</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>944</x:v>
+        <x:v>943</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>476</x:v>
+        <x:v>944</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
+        <x:v>943</x:v>
+      </x:c>
+      <x:c r="Q444" s="16" t="s">
         <x:v>944</x:v>
       </x:c>
-      <x:c r="Q444" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>595054</x:v>
+        <x:v>595089</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>876</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
         <x:v>945</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>876</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>595057</x:v>
+        <x:v>595090</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>946</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>946</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>184</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>595075</x:v>
+        <x:v>595097</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>799</x:v>
+        <x:v>946</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>947</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>948</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>595076</x:v>
+        <x:v>595098</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>947</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>948</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>947</x:v>
+        <x:v>949</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>948</x:v>
+        <x:v>950</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>805</x:v>
+        <x:v>951</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>595085</x:v>
+        <x:v>595100</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
-        <x:v>949</x:v>
+        <x:v>952</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>950</x:v>
+        <x:v>953</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>302</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>595086</x:v>
+        <x:v>595014</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>951</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>951</x:v>
+        <x:v>954</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>357</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>885</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>595088</x:v>
+        <x:v>595017</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>953</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>952</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>953</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>954</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>595096</x:v>
+        <x:v>595020</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
         <x:v>956</x:v>
@@ -28999,1426 +28998,1426 @@
       <x:c r="K452" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
         <x:v>955</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
         <x:v>956</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
         <x:v>957</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>595015</x:v>
+        <x:v>595023</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>782</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>798</x:v>
+        <x:v>958</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>782</x:v>
+        <x:v>959</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>960</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>595019</x:v>
+        <x:v>595035</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>788</x:v>
+        <x:v>961</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>962</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>963</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>595021</x:v>
+        <x:v>595048</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>959</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>958</x:v>
+        <x:v>964</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>959</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>960</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>595024</x:v>
+        <x:v>595051</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>961</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>962</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>961</x:v>
+        <x:v>965</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>962</x:v>
+        <x:v>966</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>963</x:v>
+        <x:v>967</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>595036</x:v>
+        <x:v>595060</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>968</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>964</x:v>
+        <x:v>969</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>595042</x:v>
+        <x:v>620477</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>965</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>966</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>965</x:v>
+        <x:v>970</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>966</x:v>
+        <x:v>971</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>967</x:v>
+        <x:v>972</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>595018</x:v>
+        <x:v>595045</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C459" s="3" t="s"/>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>973</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>568</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>569</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>595028</x:v>
+        <x:v>595054</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>968</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>968</x:v>
+        <x:v>974</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>595038</x:v>
+        <x:v>595057</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C461" s="3" t="s"/>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>970</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>969</x:v>
+        <x:v>975</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>970</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>971</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>595070</x:v>
+        <x:v>595075</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C462" s="15" t="s"/>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>972</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>973</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s"/>
       <x:c r="K462" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>972</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>973</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>974</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>595077</x:v>
+        <x:v>595076</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>975</x:v>
+        <x:v>976</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>977</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>976</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>595083</x:v>
+        <x:v>595085</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>977</x:v>
+        <x:v>978</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>977</x:v>
+        <x:v>979</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>595087</x:v>
+        <x:v>595086</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>978</x:v>
+        <x:v>980</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>595069</x:v>
+        <x:v>595088</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>979</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>980</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>979</x:v>
+        <x:v>981</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>980</x:v>
+        <x:v>982</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>981</x:v>
+        <x:v>983</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>595081</x:v>
+        <x:v>595096</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>982</x:v>
+        <x:v>984</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>983</x:v>
+        <x:v>985</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>855</x:v>
+        <x:v>986</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>595089</x:v>
+        <x:v>595015</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>984</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s"/>
       <x:c r="K468" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>984</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>777</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>778</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>595090</x:v>
+        <x:v>595019</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>774</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>775</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>595097</x:v>
+        <x:v>595021</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C470" s="15" t="s"/>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>985</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>986</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s"/>
       <x:c r="K470" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>985</x:v>
+        <x:v>987</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>986</x:v>
+        <x:v>988</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>987</x:v>
+        <x:v>989</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>595098</x:v>
+        <x:v>595024</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>989</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>988</x:v>
+        <x:v>990</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>989</x:v>
+        <x:v>991</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>990</x:v>
+        <x:v>957</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>595100</x:v>
+        <x:v>595036</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>991</x:v>
+        <x:v>992</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s"/>
       <x:c r="K472" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
         <x:v>992</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>595014</x:v>
+        <x:v>595042</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s"/>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
         <x:v>993</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>994</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>995</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>595017</x:v>
+        <x:v>595018</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C474" s="15" t="s"/>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s"/>
       <x:c r="I474" s="16" t="s">
-        <x:v>794</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s"/>
       <x:c r="K474" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>793</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>794</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>795</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>595020</x:v>
+        <x:v>595028</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s"/>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>995</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>994</x:v>
+        <x:v>996</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>995</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>963</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>595023</x:v>
+        <x:v>595038</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>996</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s"/>
       <x:c r="K476" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>996</x:v>
+        <x:v>997</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>997</x:v>
+        <x:v>998</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>998</x:v>
+        <x:v>999</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>595035</x:v>
+        <x:v>595070</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>999</x:v>
+        <x:v>1000</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>1000</x:v>
+        <x:v>1001</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>1001</x:v>
+        <x:v>1002</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>595048</x:v>
+        <x:v>595077</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s"/>
       <x:c r="K478" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>1002</x:v>
+        <x:v>1003</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>790</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>791</x:v>
+        <x:v>1004</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>595051</x:v>
+        <x:v>595083</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
         <x:v>815</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s"/>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>1004</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>1003</x:v>
+        <x:v>1005</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>1004</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>1005</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>595060</x:v>
+        <x:v>595087</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="C480" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
         <x:v>539</x:v>
@@ -30427,173 +30426,173 @@
       <x:c r="I480" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
         <x:v>1007</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>1009</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>499366</x:v>
+        <x:v>499360</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="E481" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G481" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>1010</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>499363</x:v>
+        <x:v>499366</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>1006</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>1008</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>1009</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>1010</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>499360</x:v>
+        <x:v>499363</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>1011</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>1012</x:v>
       </x:c>
       <x:c r="H483" s="0" t="s">
         <x:v>1013</x:v>
       </x:c>
@@ -30732,51 +30731,51 @@
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
         <x:v>565300</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="C486" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>47</x:v>
@@ -30789,51 +30788,51 @@
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
         <x:v>558101</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>1020</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
         <x:v>1021</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
         <x:v>1018</x:v>
       </x:c>
       <x:c r="C487" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>58</x:v>
@@ -30843,843 +30842,843 @@
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
         <x:v>1019</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
         <x:v>558084</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>1021</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>1018</x:v>
+        <x:v>1017</x:v>
       </x:c>
       <x:c r="C488" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>1019</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>1019</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>558100</x:v>
+        <x:v>572389</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
-        <x:v>1022</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>1021</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>1017</x:v>
       </x:c>
       <x:c r="C489" s="3" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
         <x:v>564526</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
-        <x:v>1023</x:v>
+        <x:v>1022</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>1017</x:v>
+        <x:v>1018</x:v>
       </x:c>
       <x:c r="C490" s="15" t="n">
         <x:v>34734</x:v>
       </x:c>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K490" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>1019</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>572389</x:v>
+        <x:v>558100</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>1023</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>1021</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C491" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="E491" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G491" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H491" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J491" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
         <x:v>603434</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C492" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I492" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K492" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
         <x:v>1029</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>509936</x:v>
+        <x:v>554929</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
-        <x:v>1030</x:v>
+        <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C493" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="E493" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G493" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H493" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J493" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>1028</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>1029</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>554929</x:v>
+        <x:v>556143</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
-        <x:v>595</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C494" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I494" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
+        <x:v>1028</x:v>
+      </x:c>
+      <x:c r="Q494" s="16" t="s">
+        <x:v>1029</x:v>
+      </x:c>
+      <x:c r="R494" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="S494" s="14" t="n">
+        <x:v>509936</x:v>
+      </x:c>
+      <x:c r="T494" s="16" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="U494" s="16" t="s">
         <x:v>1031</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C495" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="E495" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G495" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H495" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>554891</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I496" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K496" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
         <x:v>554893</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C497" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="E497" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G497" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H497" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J497" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
         <x:v>603436</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C498" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I498" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K498" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
         <x:v>603437</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C499" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="E499" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G499" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H499" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J499" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
         <x:v>603438</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C500" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I500" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K500" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
         <x:v>603439</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C501" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="E501" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G501" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H501" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J501" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
         <x:v>1028</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
         <x:v>1029</x:v>
       </x:c>
@@ -31696,329 +31695,329 @@
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I502" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J502" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K502" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L502" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M502" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N502" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O502" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P502" s="14" t="s">
-        <x:v>1031</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="Q502" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R502" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S502" s="14" t="n">
         <x:v>602564</x:v>
       </x:c>
       <x:c r="T502" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U502" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="503" spans="1:21">
       <x:c r="A503" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B503" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C503" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D503" s="3" t="s"/>
       <x:c r="E503" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G503" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H503" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I503" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J503" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K503" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L503" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M503" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N503" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O503" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P503" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q503" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R503" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S503" s="0" t="n">
         <x:v>554817</x:v>
       </x:c>
       <x:c r="T503" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U503" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="504" spans="1:21">
       <x:c r="A504" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B504" s="14" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C504" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D504" s="15" t="s"/>
       <x:c r="E504" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F504" s="14" t="s"/>
       <x:c r="G504" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H504" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I504" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J504" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>554894</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C505" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="E505" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G505" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H505" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J505" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K505" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L505" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M505" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N505" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O505" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P505" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q505" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R505" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="S505" s="0" t="n">
         <x:v>554895</x:v>
       </x:c>
       <x:c r="T505" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U505" s="4" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="506" spans="1:21">
       <x:c r="A506" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B506" s="14" t="s">
         <x:v>1024</x:v>
       </x:c>
       <x:c r="C506" s="15" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D506" s="15" t="s"/>
       <x:c r="E506" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F506" s="14" t="s"/>
       <x:c r="G506" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H506" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I506" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J506" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K506" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L506" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M506" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N506" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O506" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P506" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q506" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R506" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S506" s="14" t="n">
         <x:v>510684</x:v>
       </x:c>
       <x:c r="T506" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U506" s="16" t="s">
-        <x:v>1030</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="507" spans="1:21">
       <x:c r="A507" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B507" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C507" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D507" s="3" t="s"/>
       <x:c r="G507" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I507" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J507" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K507" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -32087,51 +32086,51 @@
       <x:c r="M508" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N508" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O508" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P508" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q508" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R508" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S508" s="14" t="n">
         <x:v>575987</x:v>
       </x:c>
       <x:c r="T508" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U508" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="509" spans="1:21">
       <x:c r="A509" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B509" s="0" t="s">
         <x:v>1033</x:v>
       </x:c>
       <x:c r="C509" s="3" t="n">
         <x:v>41623</x:v>
       </x:c>
       <x:c r="D509" s="3" t="s"/>
       <x:c r="G509" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="I509" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="J509" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K509" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -32333,51 +32332,51 @@
       <x:c r="U512" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="E513" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G513" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H513" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I513" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J513" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
@@ -32394,293 +32393,293 @@
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H514" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I514" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J514" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
-        <x:v>1031</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>556146</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C515" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="E515" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G515" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H515" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J515" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K515" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L515" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M515" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N515" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O515" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P515" s="0" t="s">
-        <x:v>1031</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="Q515" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R515" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S515" s="0" t="n">
         <x:v>556169</x:v>
       </x:c>
       <x:c r="T515" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U515" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="516" spans="1:21">
       <x:c r="A516" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B516" s="14" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C516" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D516" s="15" t="s"/>
       <x:c r="E516" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F516" s="14" t="s"/>
       <x:c r="G516" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H516" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I516" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J516" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K516" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L516" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M516" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N516" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O516" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P516" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q516" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R516" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S516" s="14" t="n">
         <x:v>603411</x:v>
       </x:c>
       <x:c r="T516" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U516" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="517" spans="1:21">
       <x:c r="A517" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B517" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C517" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D517" s="3" t="s"/>
       <x:c r="E517" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G517" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H517" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I517" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J517" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K517" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L517" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M517" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N517" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O517" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P517" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q517" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R517" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>554814</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H518" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I518" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
@@ -32696,670 +32695,670 @@
       <x:c r="U518" s="16" t="s">
         <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
       <x:c r="E519" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G519" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
         <x:v>554876</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H520" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I520" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>1031</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
         <x:v>602553</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H521" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
         <x:v>603410</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
         <x:v>1032</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
       <x:c r="E522" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I522" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
         <x:v>453825</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="E523" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G523" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H523" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L523" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M523" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N523" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O523" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P523" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q523" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R523" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S523" s="0" t="n">
         <x:v>603412</x:v>
       </x:c>
       <x:c r="T523" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U523" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="524" spans="1:21">
       <x:c r="A524" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B524" s="14" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C524" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D524" s="15" t="s"/>
       <x:c r="E524" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F524" s="14" t="s"/>
       <x:c r="G524" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H524" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I524" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J524" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K524" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L524" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M524" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N524" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O524" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P524" s="14" t="s">
-        <x:v>1031</x:v>
+        <x:v>1030</x:v>
       </x:c>
       <x:c r="Q524" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R524" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S524" s="14" t="n">
         <x:v>602555</x:v>
       </x:c>
       <x:c r="T524" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U524" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="525" spans="1:21">
       <x:c r="A525" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B525" s="0" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C525" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D525" s="3" t="s"/>
       <x:c r="E525" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G525" s="0" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H525" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I525" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J525" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K525" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L525" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M525" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N525" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O525" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P525" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q525" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R525" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S525" s="0" t="n">
         <x:v>510590</x:v>
       </x:c>
       <x:c r="T525" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U525" s="4" t="s">
-        <x:v>1030</x:v>
+        <x:v>1031</x:v>
       </x:c>
     </x:row>
     <x:row r="526" spans="1:21">
       <x:c r="A526" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B526" s="14" t="s">
         <x:v>1041</x:v>
       </x:c>
       <x:c r="C526" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D526" s="15" t="s"/>
       <x:c r="E526" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F526" s="14" t="s"/>
       <x:c r="G526" s="14" t="s">
         <x:v>1025</x:v>
       </x:c>
       <x:c r="H526" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I526" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J526" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K526" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L526" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M526" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N526" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O526" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>554877</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C527" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J527" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
-        <x:v>627</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>596722</x:v>
+        <x:v>596724</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C528" s="15" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s"/>
       <x:c r="I528" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>596724</x:v>
+        <x:v>596727</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="G529" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>883</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>600</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>596727</x:v>
+        <x:v>596722</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s"/>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H530" s="14" t="s">
@@ -33380,51 +33379,51 @@
       <x:c r="M530" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
         <x:v>1042</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
         <x:v>885</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
         <x:v>575551</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -33479,54 +33478,54 @@
       <x:c r="I532" s="16" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>596723</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>41564</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
@@ -33604,51 +33603,51 @@
       <x:c r="M534" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
         <x:v>575976</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
         <x:v>1043</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
         <x:v>35377</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
       <x:c r="G535" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H535" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
@@ -33661,271 +33660,271 @@
       <x:c r="M535" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
         <x:v>575975</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
         <x:v>35386</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
       <x:c r="E536" s="14" t="s"/>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H536" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="I536" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
         <x:v>575970</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
         <x:v>1044</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
         <x:v>41599</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
       <x:c r="G537" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>596948</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s"/>
       <x:c r="I538" s="16" t="s">
-        <x:v>1009</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>1009</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
         <x:v>601138</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
         <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="E539" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G539" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
-        <x:v>1009</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K539" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L539" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M539" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N539" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>1047</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="R539" s="0" t="s">
         <x:v>1009</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1010</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>601137</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
         <x:v>1045</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
       <x:c r="E540" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -34029,75 +34028,75 @@
       </x:c>
       <x:c r="U541" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s"/>
       <x:c r="I542" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K542" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L542" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M542" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N542" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O542" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P542" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q542" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R542" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S542" s="14" t="n">
         <x:v>598921</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
@@ -34175,114 +34174,114 @@
       <x:c r="K544" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>495470</x:v>
+        <x:v>607282</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>601411</x:v>
+        <x:v>544991</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
@@ -34315,75 +34314,75 @@
       <x:c r="S546" s="14" t="n">
         <x:v>504799</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
         <x:v>599753</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
@@ -34431,143 +34430,143 @@
       <x:c r="S548" s="14" t="n">
         <x:v>558034</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>544991</x:v>
+        <x:v>495470</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
-        <x:v>1061</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s"/>
       <x:c r="I550" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J550" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K550" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L550" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M550" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N550" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O550" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P550" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
-        <x:v>607282</x:v>
+        <x:v>601411</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C551" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="E551" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G551" s="0" t="s">
         <x:v>1052</x:v>
       </x:c>
@@ -34609,75 +34608,75 @@
       </x:c>
       <x:c r="U551" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="552" spans="1:21">
       <x:c r="A552" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B552" s="14" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C552" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D552" s="15" t="s"/>
       <x:c r="E552" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F552" s="14" t="s"/>
       <x:c r="G552" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H552" s="14" t="s"/>
       <x:c r="I552" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J552" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K552" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L552" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M552" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N552" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O552" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P552" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q552" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R552" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S552" s="14" t="n">
         <x:v>498842</x:v>
       </x:c>
       <x:c r="T552" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U552" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="553" spans="1:21">
       <x:c r="A553" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B553" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C553" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D553" s="3" t="s"/>
@@ -34696,57 +34695,57 @@
       <x:c r="K553" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L553" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M553" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N553" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O553" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P553" s="0" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="Q553" s="4" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="R553" s="0" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="S553" s="0" t="n">
-        <x:v>566905</x:v>
+        <x:v>601332</x:v>
       </x:c>
       <x:c r="T553" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U553" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="554" spans="1:21">
       <x:c r="A554" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B554" s="14" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C554" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D554" s="15" t="s"/>
       <x:c r="E554" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F554" s="14" t="s"/>
       <x:c r="G554" s="14" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="H554" s="14" t="s"/>
       <x:c r="I554" s="16" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="J554" s="14" t="s">
@@ -34755,102 +34754,102 @@
       <x:c r="K554" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L554" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M554" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N554" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O554" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P554" s="14" t="s">
         <x:v>1062</x:v>
       </x:c>
       <x:c r="Q554" s="16" t="s">
         <x:v>1035</x:v>
       </x:c>
       <x:c r="R554" s="14" t="s">
         <x:v>1027</x:v>
       </x:c>
       <x:c r="S554" s="14" t="n">
-        <x:v>601332</x:v>
+        <x:v>566905</x:v>
       </x:c>
       <x:c r="T554" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U554" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="555" spans="1:21">
       <x:c r="A555" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B555" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C555" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D555" s="3" t="s"/>
       <x:c r="E555" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G555" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="I555" s="4" t="s">
-        <x:v>1009</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="J555" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K555" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L555" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M555" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N555" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O555" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P555" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="Q555" s="4" t="s">
-        <x:v>1009</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="R555" s="0" t="s">
         <x:v>877</x:v>
       </x:c>
       <x:c r="S555" s="0" t="n">
         <x:v>601136</x:v>
       </x:c>
       <x:c r="T555" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U555" s="4" t="s">
         <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="556" spans="1:21">
       <x:c r="A556" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B556" s="14" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C556" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D556" s="15" t="s"/>
@@ -34895,75 +34894,75 @@
       <x:c r="S556" s="14" t="n">
         <x:v>558919</x:v>
       </x:c>
       <x:c r="T556" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U556" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="557" spans="1:21">
       <x:c r="A557" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B557" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C557" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D557" s="3" t="s"/>
       <x:c r="E557" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G557" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="I557" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J557" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K557" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L557" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M557" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N557" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O557" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P557" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="Q557" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R557" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S557" s="0" t="n">
         <x:v>517314</x:v>
       </x:c>
       <x:c r="T557" s="4" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U557" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="558" spans="1:21">
       <x:c r="A558" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B558" s="14" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C558" s="15" t="n">
@@ -35069,139 +35068,139 @@
         <x:v>554433</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
-        <x:v>1059</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s"/>
       <x:c r="I560" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J560" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K560" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L560" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M560" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N560" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O560" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P560" s="14" t="s">
-        <x:v>1059</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="Q560" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R560" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S560" s="14" t="n">
         <x:v>548750</x:v>
       </x:c>
       <x:c r="T560" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U560" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="561" spans="1:21">
       <x:c r="A561" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B561" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C561" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D561" s="3" t="s"/>
       <x:c r="E561" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G561" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="I561" s="4" t="s">
-        <x:v>1009</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="J561" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K561" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L561" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M561" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N561" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O561" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P561" s="0" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="Q561" s="4" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="R561" s="0" t="s">
         <x:v>1009</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1010</x:v>
       </x:c>
       <x:c r="S561" s="0" t="n">
         <x:v>601135</x:v>
       </x:c>
       <x:c r="T561" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U561" s="4" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="562" spans="1:21">
       <x:c r="A562" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B562" s="14" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C562" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D562" s="15" t="s"/>
       <x:c r="E562" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -35246,75 +35245,75 @@
       <x:c r="T562" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="E563" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G563" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
         <x:v>546755</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
         <x:v>1051</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
@@ -35359,132 +35358,132 @@
       <x:c r="S564" s="14" t="n">
         <x:v>600454</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L565" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M565" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N565" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O565" s="0" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P565" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q565" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R565" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S565" s="0" t="n">
         <x:v>544982</x:v>
       </x:c>
       <x:c r="T565" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U565" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="566" spans="1:21">
       <x:c r="A566" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B566" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C566" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D566" s="15" t="s"/>
       <x:c r="E566" s="14" t="s"/>
       <x:c r="F566" s="14" t="s"/>
       <x:c r="G566" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H566" s="14" t="s"/>
       <x:c r="I566" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J566" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K566" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L566" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M566" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N566" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O566" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P566" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q566" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R566" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S566" s="14" t="n">
         <x:v>612674</x:v>
       </x:c>
       <x:c r="T566" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U566" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="567" spans="1:21">
       <x:c r="A567" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B567" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C567" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D567" s="3" t="s"/>
@@ -35527,75 +35526,75 @@
       <x:c r="T567" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U567" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="568" spans="1:21">
       <x:c r="A568" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B568" s="14" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C568" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D568" s="15" t="s"/>
       <x:c r="E568" s="14" t="s"/>
       <x:c r="F568" s="14" t="s"/>
       <x:c r="G568" s="14" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="H568" s="14" t="s"/>
       <x:c r="I568" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>1053</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>596925</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>1066</x:v>
       </x:c>
       <x:c r="C569" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D569" s="3" t="s"/>
@@ -35636,148 +35635,148 @@
         <x:v>596924</x:v>
       </x:c>
       <x:c r="T569" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U569" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="570" spans="1:21">
       <x:c r="A570" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B570" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C570" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D570" s="15" t="s"/>
       <x:c r="E570" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F570" s="14" t="s"/>
       <x:c r="G570" s="14" t="s">
-        <x:v>1071</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="H570" s="14" t="s"/>
       <x:c r="I570" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J570" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K570" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L570" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M570" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N570" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O570" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P570" s="14" t="s">
+        <x:v>1071</x:v>
+      </x:c>
+      <x:c r="Q570" s="16" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="R570" s="14" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="S570" s="14" t="n">
+        <x:v>554423</x:v>
+      </x:c>
+      <x:c r="T570" s="16" t="s">
+        <x:v>1065</x:v>
+      </x:c>
+      <x:c r="U570" s="16" t="s">
         <x:v>1072</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="571" spans="1:21">
       <x:c r="A571" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B571" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C571" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D571" s="3" t="s"/>
       <x:c r="E571" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G571" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="I571" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J571" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K571" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L571" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M571" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N571" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O571" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P571" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="Q571" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R571" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
-        <x:v>495467</x:v>
+        <x:v>601605</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C572" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s">
@@ -35810,1200 +35809,1200 @@
       <x:c r="S572" s="14" t="n">
         <x:v>499328</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C573" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="E573" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G573" s="0" t="s">
-        <x:v>557</x:v>
-[...2 lines deleted...]
-        <x:v>558</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J573" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
-        <x:v>510995</x:v>
+        <x:v>554425</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C574" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J574" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K574" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
         <x:v>506060</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
-        <x:v>1077</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C575" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="E575" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G575" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>1056</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J575" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>554425</x:v>
+        <x:v>546742</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
-        <x:v>1065</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>201</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C576" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>1052</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K576" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>1052</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>546742</x:v>
+        <x:v>495467</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C577" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="E577" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G577" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="H577" s="0" t="s">
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>1056</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J577" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>554423</x:v>
+        <x:v>510995</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
-        <x:v>1065</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>1079</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C578" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I578" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K578" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>605603</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C579" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="E579" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G579" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="I579" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J579" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K579" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L579" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M579" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N579" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O579" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P579" s="0" t="s">
         <x:v>1059</x:v>
       </x:c>
       <x:c r="Q579" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R579" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S579" s="0" t="n">
-        <x:v>548749</x:v>
+        <x:v>599062</x:v>
       </x:c>
       <x:c r="T579" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U579" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="580" spans="1:21">
       <x:c r="A580" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B580" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C580" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D580" s="15" t="s"/>
       <x:c r="E580" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F580" s="14" t="s"/>
       <x:c r="G580" s="14" t="s">
-        <x:v>1060</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="H580" s="14" t="s"/>
       <x:c r="I580" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J580" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K580" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L580" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M580" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N580" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O580" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P580" s="14" t="s">
-        <x:v>1060</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="Q580" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R580" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S580" s="14" t="n">
-        <x:v>544990</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T580" s="16" t="s">
-        <x:v>534</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U580" s="16" t="s">
-        <x:v>1061</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="581" spans="1:21">
       <x:c r="A581" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B581" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C581" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D581" s="3" t="s"/>
       <x:c r="E581" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G581" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="I581" s="4" t="s">
-        <x:v>1009</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J581" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K581" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L581" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M581" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N581" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O581" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P581" s="0" t="s">
-        <x:v>1046</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="Q581" s="4" t="s">
-        <x:v>1009</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R581" s="0" t="s">
-        <x:v>877</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S581" s="0" t="n">
-        <x:v>601134</x:v>
+        <x:v>544990</x:v>
       </x:c>
       <x:c r="T581" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="U581" s="4" t="s">
-        <x:v>1048</x:v>
+        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="582" spans="1:21">
       <x:c r="A582" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B582" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C582" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D582" s="15" t="s"/>
       <x:c r="E582" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F582" s="14" t="s"/>
       <x:c r="G582" s="14" t="s">
-        <x:v>1055</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="H582" s="14" t="s"/>
       <x:c r="I582" s="16" t="s">
-        <x:v>1056</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="J582" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K582" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L582" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M582" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N582" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O582" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P582" s="14" t="s">
-        <x:v>1082</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="Q582" s="16" t="s">
-        <x:v>906</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="R582" s="14" t="s">
-        <x:v>759</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="S582" s="14" t="n">
-        <x:v>506068</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T582" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U582" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="583" spans="1:21">
       <x:c r="A583" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B583" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C583" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D583" s="3" t="s"/>
       <x:c r="E583" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G583" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="I583" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J583" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K583" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L583" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M583" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N583" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O583" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P583" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="Q583" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R583" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S583" s="0" t="n">
-        <x:v>558033</x:v>
+        <x:v>548749</x:v>
       </x:c>
       <x:c r="T583" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U583" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="584" spans="1:21">
       <x:c r="A584" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B584" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C584" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D584" s="15" t="s"/>
       <x:c r="E584" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F584" s="14" t="s"/>
       <x:c r="G584" s="14" t="s">
-        <x:v>1060</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="H584" s="14" t="s"/>
       <x:c r="I584" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J584" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K584" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L584" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M584" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N584" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O584" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P584" s="14" t="s">
-        <x:v>1060</x:v>
+        <x:v>1082</x:v>
       </x:c>
       <x:c r="Q584" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>906</x:v>
       </x:c>
       <x:c r="R584" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="S584" s="14" t="n">
-        <x:v>599062</x:v>
+        <x:v>506068</x:v>
       </x:c>
       <x:c r="T584" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="U584" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="585" spans="1:21">
       <x:c r="A585" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B585" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C585" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D585" s="3" t="s"/>
       <x:c r="E585" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G585" s="0" t="s">
-        <x:v>1083</x:v>
-[...2 lines deleted...]
-        <x:v>1084</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I585" s="4" t="s">
-        <x:v>929</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="J585" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K585" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L585" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M585" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N585" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O585" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P585" s="0" t="s">
-        <x:v>1085</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q585" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="R585" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S585" s="0" t="n">
-        <x:v>493096</x:v>
+        <x:v>603629</x:v>
       </x:c>
       <x:c r="T585" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U585" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="586" spans="1:21">
       <x:c r="A586" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B586" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C586" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D586" s="15" t="s"/>
       <x:c r="E586" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F586" s="14" t="s"/>
       <x:c r="G586" s="14" t="s">
-        <x:v>1049</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="H586" s="14" t="s"/>
       <x:c r="I586" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J586" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K586" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L586" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M586" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N586" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O586" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P586" s="14" t="s">
-        <x:v>1050</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="Q586" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R586" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S586" s="14" t="n">
-        <x:v>504797</x:v>
+        <x:v>519729</x:v>
       </x:c>
       <x:c r="T586" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U586" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="587" spans="1:21">
       <x:c r="A587" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B587" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C587" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D587" s="3" t="s"/>
       <x:c r="E587" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G587" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1080</x:v>
+      </x:c>
+      <x:c r="H587" s="0" t="s">
+        <x:v>1026</x:v>
       </x:c>
       <x:c r="I587" s="4" t="s">
-        <x:v>1056</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J587" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K587" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L587" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M587" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N587" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O587" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P587" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1080</x:v>
       </x:c>
       <x:c r="Q587" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R587" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>1081</x:v>
       </x:c>
       <x:c r="S587" s="0" t="n">
-        <x:v>506054</x:v>
+        <x:v>504522</x:v>
       </x:c>
       <x:c r="T587" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U587" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="588" spans="1:21">
       <x:c r="A588" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B588" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C588" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D588" s="15" t="s"/>
       <x:c r="E588" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F588" s="14" t="s"/>
       <x:c r="G588" s="14" t="s">
-        <x:v>1055</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="H588" s="14" t="s"/>
       <x:c r="I588" s="16" t="s">
-        <x:v>1056</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J588" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K588" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L588" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M588" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N588" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O588" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P588" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>1050</x:v>
       </x:c>
       <x:c r="Q588" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R588" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S588" s="14" t="n">
-        <x:v>506056</x:v>
+        <x:v>504797</x:v>
       </x:c>
       <x:c r="T588" s="16" t="s">
-        <x:v>698</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U588" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="589" spans="1:21">
       <x:c r="A589" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B589" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C589" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D589" s="3" t="s"/>
       <x:c r="E589" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G589" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I589" s="4" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J589" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K589" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L589" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M589" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N589" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O589" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P589" s="0" t="s">
-        <x:v>1057</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="Q589" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R589" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S589" s="0" t="n">
-        <x:v>506064</x:v>
+        <x:v>506054</x:v>
       </x:c>
       <x:c r="T589" s="4" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="U589" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="590" spans="1:21">
       <x:c r="A590" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B590" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C590" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D590" s="15" t="s"/>
       <x:c r="E590" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F590" s="14" t="s"/>
       <x:c r="G590" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="H590" s="14" t="s"/>
       <x:c r="I590" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J590" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K590" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L590" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M590" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N590" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O590" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P590" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="Q590" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R590" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S590" s="14" t="n">
-        <x:v>603629</x:v>
+        <x:v>506056</x:v>
       </x:c>
       <x:c r="T590" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="U590" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="591" spans="1:21">
       <x:c r="A591" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B591" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C591" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D591" s="3" t="s"/>
       <x:c r="E591" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G591" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="I591" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J591" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K591" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L591" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M591" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N591" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O591" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P591" s="0" t="s">
-        <x:v>1052</x:v>
+        <x:v>1057</x:v>
       </x:c>
       <x:c r="Q591" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R591" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S591" s="0" t="n">
-        <x:v>519729</x:v>
+        <x:v>506064</x:v>
       </x:c>
       <x:c r="T591" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="U591" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="592" spans="1:21">
       <x:c r="A592" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B592" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C592" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D592" s="15" t="s"/>
       <x:c r="E592" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F592" s="14" t="s"/>
       <x:c r="G592" s="14" t="s">
-        <x:v>1080</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="H592" s="14" t="s">
-        <x:v>1026</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="I592" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>929</x:v>
       </x:c>
       <x:c r="J592" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K592" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L592" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M592" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N592" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O592" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P592" s="14" t="s">
-        <x:v>1080</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="Q592" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
-        <x:v>1081</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
-        <x:v>504522</x:v>
+        <x:v>493096</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C593" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="E593" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G593" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
         <x:v>1056</x:v>
       </x:c>
@@ -37038,195 +37037,195 @@
         <x:v>554426</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
       <x:c r="E594" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F594" s="14" t="s"/>
       <x:c r="G594" s="14" t="s">
-        <x:v>1071</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="H594" s="14" t="s"/>
       <x:c r="I594" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J594" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K594" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L594" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M594" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N594" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O594" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P594" s="14" t="s">
-        <x:v>1071</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="Q594" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>547273</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C595" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="E595" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G595" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J595" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>601606</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C596" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K596" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>498838</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C597" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D597" s="3" t="s"/>
@@ -37236,57 +37235,57 @@
       <x:c r="G597" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I597" s="4" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J597" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K597" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L597" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M597" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N597" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O597" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P597" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="Q597" s="4" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="R597" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="S597" s="0" t="n">
         <x:v>609233</x:v>
       </x:c>
       <x:c r="T597" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U597" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="598" spans="1:21">
       <x:c r="A598" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B598" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C598" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D598" s="15" t="s"/>
       <x:c r="E598" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -37352,170 +37351,170 @@
       <x:c r="G599" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I599" s="4" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J599" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K599" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L599" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M599" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N599" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O599" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P599" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="Q599" s="4" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="R599" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="S599" s="0" t="n">
         <x:v>554424</x:v>
       </x:c>
       <x:c r="T599" s="4" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="U599" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="600" spans="1:21">
       <x:c r="A600" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B600" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C600" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D600" s="15" t="s"/>
       <x:c r="E600" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F600" s="14" t="s"/>
       <x:c r="G600" s="14" t="s">
-        <x:v>1059</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="H600" s="14" t="s"/>
       <x:c r="I600" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J600" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K600" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L600" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M600" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N600" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O600" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P600" s="14" t="s">
-        <x:v>1059</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="Q600" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R600" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S600" s="14" t="n">
         <x:v>601410</x:v>
       </x:c>
       <x:c r="T600" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U600" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="601" spans="1:21">
       <x:c r="A601" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B601" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C601" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D601" s="3" t="s"/>
       <x:c r="E601" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G601" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="I601" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J601" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K601" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L601" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M601" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N601" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O601" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P601" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q601" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R601" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S601" s="0" t="n">
         <x:v>598920</x:v>
       </x:c>
       <x:c r="T601" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U601" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="602" spans="1:21">
       <x:c r="A602" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B602" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C602" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D602" s="15" t="s"/>
@@ -37563,250 +37562,250 @@
       <x:c r="T602" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C603" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="E603" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G603" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J603" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>546754</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C604" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
-        <x:v>1009</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K604" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="R604" s="14" t="s">
         <x:v>1009</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1010</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>601133</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C605" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="E605" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G605" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="H605" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J605" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
         <x:v>1080</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>1081</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>547250</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C606" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
-        <x:v>1060</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K606" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>1060</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>517313</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
@@ -37819,54 +37818,54 @@
       <x:c r="G607" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I607" s="4" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J607" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K607" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L607" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M607" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N607" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O607" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P607" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="Q607" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R607" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S607" s="0" t="n">
         <x:v>609231</x:v>
       </x:c>
       <x:c r="T607" s="4" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="U607" s="4" t="s">
         <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="608" spans="1:21">
       <x:c r="A608" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B608" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C608" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D608" s="15" t="s"/>
@@ -37911,75 +37910,75 @@
       <x:c r="S608" s="14" t="n">
         <x:v>609232</x:v>
       </x:c>
       <x:c r="T608" s="16" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="U608" s="16" t="s">
         <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="609" spans="1:21">
       <x:c r="A609" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B609" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C609" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D609" s="3" t="s"/>
       <x:c r="E609" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G609" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="I609" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="J609" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K609" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L609" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M609" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N609" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O609" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P609" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1073</x:v>
       </x:c>
       <x:c r="Q609" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="R609" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S609" s="0" t="n">
         <x:v>499885</x:v>
       </x:c>
       <x:c r="T609" s="4" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="U609" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="610" spans="1:21">
       <x:c r="A610" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B610" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C610" s="15" t="n">
@@ -37994,51 +37993,51 @@
         <x:v>1055</x:v>
       </x:c>
       <x:c r="H610" s="14" t="s"/>
       <x:c r="I610" s="16" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J610" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K610" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L610" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M610" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N610" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O610" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P610" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>554427</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C611" s="3" t="n">
@@ -38201,78 +38200,78 @@
         <x:v>600452</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C614" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s">
-        <x:v>1084</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="I614" s="16" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K614" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
-        <x:v>1085</x:v>
+        <x:v>1086</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>547717</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
@@ -38288,51 +38287,51 @@
       <x:c r="H615" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I615" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J615" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K615" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L615" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M615" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N615" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O615" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P615" s="0" t="s">
-        <x:v>1073</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="Q615" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R615" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S615" s="0" t="n">
         <x:v>556344</x:v>
       </x:c>
       <x:c r="T615" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U615" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="616" spans="1:21">
       <x:c r="A616" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B616" s="14" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C616" s="15" t="n">
@@ -38349,51 +38348,51 @@
       <x:c r="H616" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I616" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J616" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K616" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L616" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M616" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N616" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O616" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P616" s="14" t="s">
-        <x:v>1073</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="Q616" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R616" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S616" s="14" t="n">
         <x:v>608234</x:v>
       </x:c>
       <x:c r="T616" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U616" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="617" spans="1:21">
       <x:c r="A617" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B617" s="0" t="s">
         <x:v>1070</x:v>
       </x:c>
       <x:c r="C617" s="3" t="n">
@@ -38471,51 +38470,51 @@
       <x:c r="J618" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K618" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L618" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M618" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N618" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O618" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P618" s="14" t="s">
         <x:v>1091</x:v>
       </x:c>
       <x:c r="Q618" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R618" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S618" s="14" t="n">
         <x:v>602320</x:v>
       </x:c>
       <x:c r="T618" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U618" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="619" spans="1:21">
       <x:c r="A619" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B619" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C619" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D619" s="3" t="s"/>
       <x:c r="G619" s="0" t="s">
         <x:v>1093</x:v>
       </x:c>
@@ -38707,51 +38706,51 @@
       </x:c>
       <x:c r="O622" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P622" s="14" t="s">
         <x:v>1067</x:v>
       </x:c>
       <x:c r="Q622" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R622" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S622" s="14" t="n">
         <x:v>596931</x:v>
       </x:c>
       <x:c r="T622" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U622" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="623" spans="1:21">
       <x:c r="A623" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B623" s="0" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C623" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D623" s="3" t="s"/>
       <x:c r="G623" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I623" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J623" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K623" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L623" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M623" s="0" t="s">
         <x:v>48</x:v>
@@ -38818,51 +38817,51 @@
       </x:c>
       <x:c r="O624" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P624" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q624" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>624547</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C625" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J625" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>48</x:v>
@@ -38942,92 +38941,92 @@
       <x:c r="S626" s="14" t="n">
         <x:v>596930</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C627" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="I627" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J627" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K627" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L627" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M627" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N627" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O627" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P627" s="0" t="s">
         <x:v>1068</x:v>
       </x:c>
       <x:c r="Q627" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R627" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>596933</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>1094</x:v>
       </x:c>
       <x:c r="C628" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>47</x:v>
@@ -39053,366 +39052,366 @@
       <x:c r="S628" s="14" t="n">
         <x:v>616212</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C629" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="I629" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J629" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K629" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L629" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M629" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N629" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O629" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P629" s="0" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q629" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R629" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S629" s="0" t="n">
         <x:v>544981</x:v>
       </x:c>
       <x:c r="T629" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U629" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="630" spans="1:21">
       <x:c r="A630" s="13" t="s">
-        <x:v>328</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B630" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C630" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D630" s="15" t="s"/>
       <x:c r="E630" s="14" t="s"/>
       <x:c r="F630" s="14" t="s"/>
       <x:c r="G630" s="14" t="s">
-        <x:v>1097</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="H630" s="14" t="s"/>
       <x:c r="I630" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J630" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K630" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L630" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M630" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N630" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O630" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P630" s="14" t="s">
-        <x:v>1097</x:v>
+        <x:v>1054</x:v>
       </x:c>
       <x:c r="Q630" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
-        <x:v>596929</x:v>
+        <x:v>612676</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C631" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>1056</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J631" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1052</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
-        <x:v>571135</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
-        <x:v>682</x:v>
+        <x:v>1097</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C632" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
       <x:c r="G632" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="H632" s="14" t="s"/>
       <x:c r="I632" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J632" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K632" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L632" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M632" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N632" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O632" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P632" s="14" t="s">
         <x:v>1054</x:v>
       </x:c>
       <x:c r="Q632" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R632" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S632" s="14" t="n">
         <x:v>498109</x:v>
       </x:c>
       <x:c r="T632" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U632" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="633" spans="1:21">
       <x:c r="A633" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="B633" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C633" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D633" s="3" t="s"/>
       <x:c r="G633" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="I633" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J633" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K633" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="L633" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M633" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N633" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O633" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P633" s="0" t="s">
-        <x:v>1054</x:v>
+        <x:v>1098</x:v>
       </x:c>
       <x:c r="Q633" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R633" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S633" s="0" t="n">
-        <x:v>612676</x:v>
+        <x:v>596929</x:v>
       </x:c>
       <x:c r="T633" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U633" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="634" spans="1:21">
       <x:c r="A634" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B634" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C634" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D634" s="15" t="s"/>
       <x:c r="E634" s="14" t="s"/>
       <x:c r="F634" s="14" t="s"/>
       <x:c r="G634" s="14" t="s">
-        <x:v>1052</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="H634" s="14" t="s"/>
       <x:c r="I634" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J634" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K634" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L634" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M634" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N634" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O634" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P634" s="14" t="s">
-        <x:v>1052</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="Q634" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
-        <x:v>616195</x:v>
+        <x:v>571135</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
-        <x:v>1098</x:v>
+        <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C635" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
         <x:v>1099</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J635" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
@@ -39439,247 +39438,247 @@
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>596927</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C636" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
       <x:c r="G636" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H636" s="14" t="s"/>
       <x:c r="I636" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J636" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K636" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L636" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M636" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N636" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O636" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P636" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q636" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="R636" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S636" s="14" t="n">
-        <x:v>596934</x:v>
+        <x:v>624549</x:v>
       </x:c>
       <x:c r="T636" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U636" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="637" spans="1:21">
       <x:c r="A637" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B637" s="0" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C637" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D637" s="3" t="s"/>
       <x:c r="G637" s="0" t="s">
-        <x:v>1095</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I637" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="J637" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K637" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L637" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M637" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N637" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O637" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P637" s="0" t="s">
-        <x:v>1100</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q637" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="R637" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
-        <x:v>596932</x:v>
+        <x:v>596934</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>1092</x:v>
       </x:c>
       <x:c r="C638" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>1095</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K638" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>1100</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
-        <x:v>624549</x:v>
+        <x:v>596932</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="C639" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="I639" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J639" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K639" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L639" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M639" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N639" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O639" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P639" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="Q639" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R639" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>564403</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>1102</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="C640" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
@@ -39777,78 +39776,78 @@
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>507653</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="C642" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
       <x:c r="G642" s="14" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="H642" s="14" t="s">
-        <x:v>1084</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="I642" s="16" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="J642" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K642" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L642" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M642" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N642" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O642" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P642" s="14" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="Q642" s="16" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="R642" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S642" s="14" t="n">
         <x:v>491859</x:v>
       </x:c>
       <x:c r="T642" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U642" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="643" spans="1:21">
       <x:c r="A643" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B643" s="0" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="C643" s="3" t="n">
@@ -39864,104 +39863,104 @@
       <x:c r="J643" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K643" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L643" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M643" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N643" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O643" s="0" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P643" s="0" t="s">
         <x:v>1090</x:v>
       </x:c>
       <x:c r="Q643" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R643" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>587944</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>1101</x:v>
       </x:c>
       <x:c r="C644" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s">
-        <x:v>1084</x:v>
+        <x:v>1085</x:v>
       </x:c>
       <x:c r="I644" s="16" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>1083</x:v>
+        <x:v>1084</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
         <x:v>929</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>542317</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>1089</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C645" s="3" t="n">
@@ -40270,54 +40269,54 @@
         <x:v>1055</x:v>
       </x:c>
       <x:c r="H650" s="14" t="s"/>
       <x:c r="I650" s="16" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J650" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K650" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L650" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M650" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N650" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O650" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P650" s="14" t="s">
-        <x:v>1078</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="Q650" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>609228</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>1087</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>1058</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C651" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D651" s="3" t="s"/>
@@ -40481,1310 +40480,1313 @@
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C654" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F654" s="14" t="s"/>
       <x:c r="G654" s="14" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="H654" s="14" t="s"/>
       <x:c r="I654" s="16" t="s">
-        <x:v>1009</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="J654" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K654" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L654" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M654" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N654" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O654" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P654" s="14" t="s">
         <x:v>1046</x:v>
       </x:c>
       <x:c r="Q654" s="16" t="s">
+        <x:v>1008</x:v>
+      </x:c>
+      <x:c r="R654" s="14" t="s">
         <x:v>1009</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1010</x:v>
       </x:c>
       <x:c r="S654" s="14" t="n">
         <x:v>601139</x:v>
       </x:c>
       <x:c r="T654" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U654" s="16" t="s">
         <x:v>595</x:v>
       </x:c>
     </x:row>
     <x:row r="655" spans="1:21">
       <x:c r="A655" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B655" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C655" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D655" s="3" t="s"/>
       <x:c r="E655" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G655" s="0" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="I655" s="4" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J655" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K655" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L655" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M655" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N655" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O655" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P655" s="0" t="s">
-        <x:v>1074</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="Q655" s="4" t="s">
-        <x:v>1075</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="R655" s="0" t="s">
-        <x:v>1076</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="S655" s="0" t="n">
         <x:v>554415</x:v>
       </x:c>
       <x:c r="T655" s="4" t="s">
         <x:v>1088</x:v>
       </x:c>
       <x:c r="U655" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="656" spans="1:21">
       <x:c r="A656" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B656" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C656" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D656" s="15" t="s"/>
       <x:c r="E656" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F656" s="14" t="s"/>
       <x:c r="G656" s="14" t="s">
-        <x:v>1060</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="H656" s="14" t="s"/>
       <x:c r="I656" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="J656" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K656" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L656" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M656" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N656" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O656" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P656" s="14" t="s">
-        <x:v>1060</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="Q656" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="R656" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="S656" s="14" t="n">
         <x:v>544989</x:v>
       </x:c>
       <x:c r="T656" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="U656" s="16" t="s">
-        <x:v>1061</x:v>
+        <x:v>1060</x:v>
       </x:c>
     </x:row>
     <x:row r="657" spans="1:21">
       <x:c r="A657" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B657" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C657" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D657" s="3" t="s"/>
       <x:c r="E657" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G657" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="H657" s="0" t="s">
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I657" s="4" t="s">
-        <x:v>1056</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J657" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K657" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L657" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M657" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N657" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O657" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P657" s="0" t="s">
-        <x:v>1078</x:v>
+        <x:v>1105</x:v>
       </x:c>
       <x:c r="Q657" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R657" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S657" s="0" t="n">
-        <x:v>554419</x:v>
+        <x:v>511045</x:v>
       </x:c>
       <x:c r="T657" s="4" t="s">
-        <x:v>1065</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U657" s="4" t="s">
-        <x:v>1079</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="658" spans="1:21">
       <x:c r="A658" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B658" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C658" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D658" s="15" t="s"/>
       <x:c r="E658" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F658" s="14" t="s"/>
       <x:c r="G658" s="14" t="s">
-        <x:v>1059</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="H658" s="14" t="s"/>
       <x:c r="I658" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J658" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K658" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L658" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M658" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N658" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O658" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P658" s="14" t="s">
-        <x:v>1059</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="Q658" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
-        <x:v>546827</x:v>
+        <x:v>506109</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C659" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="E659" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G659" s="0" t="s">
-        <x:v>1071</x:v>
+        <x:v>1108</x:v>
+      </x:c>
+      <x:c r="H659" s="0" t="s">
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="J659" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
-        <x:v>1072</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
-        <x:v>601623</x:v>
+        <x:v>599119</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
-        <x:v>146</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C660" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F660" s="14" t="s"/>
       <x:c r="G660" s="14" t="s">
-        <x:v>1106</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="H660" s="14" t="s"/>
       <x:c r="I660" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J660" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K660" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L660" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M660" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N660" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O660" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P660" s="14" t="s">
-        <x:v>1106</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="Q660" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R660" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S660" s="14" t="n">
-        <x:v>495210</x:v>
+        <x:v>601409</x:v>
       </x:c>
       <x:c r="T660" s="16" t="s">
-        <x:v>583</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U660" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="661" spans="1:21">
       <x:c r="A661" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B661" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C661" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D661" s="3" t="s"/>
       <x:c r="E661" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G661" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="H661" s="0" t="s">
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I661" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J661" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K661" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L661" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M661" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N661" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O661" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P661" s="0" t="s">
-        <x:v>1059</x:v>
+        <x:v>1079</x:v>
       </x:c>
       <x:c r="Q661" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R661" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S661" s="0" t="n">
-        <x:v>601409</x:v>
+        <x:v>625670</x:v>
       </x:c>
       <x:c r="T661" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U661" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="662" spans="1:21">
       <x:c r="A662" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B662" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C662" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D662" s="15" t="s"/>
       <x:c r="E662" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F662" s="14" t="s"/>
       <x:c r="G662" s="14" t="s">
-        <x:v>1055</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="H662" s="14" t="s"/>
       <x:c r="I662" s="16" t="s">
-        <x:v>1056</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J662" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K662" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L662" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M662" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N662" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O662" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P662" s="14" t="s">
-        <x:v>1078</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="Q662" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R662" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S662" s="14" t="n">
-        <x:v>506109</x:v>
+        <x:v>555007</x:v>
       </x:c>
       <x:c r="T662" s="16" t="s">
-        <x:v>1077</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U662" s="16" t="s">
-        <x:v>555</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="663" spans="1:21">
       <x:c r="A663" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B663" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C663" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D663" s="3" t="s"/>
       <x:c r="E663" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G663" s="0" t="s">
-        <x:v>1108</x:v>
-[...2 lines deleted...]
-        <x:v>1109</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="I663" s="4" t="s">
-        <x:v>1110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="J663" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K663" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L663" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M663" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N663" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O663" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P663" s="0" t="s">
-        <x:v>1108</x:v>
+        <x:v>1061</x:v>
       </x:c>
       <x:c r="Q663" s="4" t="s">
-        <x:v>1110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R663" s="0" t="s">
-        <x:v>1111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S663" s="0" t="n">
-        <x:v>599119</x:v>
+        <x:v>546827</x:v>
       </x:c>
       <x:c r="T663" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U663" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="664" spans="1:21">
       <x:c r="A664" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B664" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C664" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D664" s="15" t="s"/>
       <x:c r="E664" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F664" s="14" t="s"/>
       <x:c r="G664" s="14" t="s">
-        <x:v>557</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1073</x:v>
+      </x:c>
+      <x:c r="H664" s="14" t="s"/>
       <x:c r="I664" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="J664" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K664" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L664" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M664" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N664" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O664" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P664" s="14" t="s">
-        <x:v>1073</x:v>
+        <x:v>1074</x:v>
       </x:c>
       <x:c r="Q664" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R664" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S664" s="14" t="n">
-        <x:v>625670</x:v>
+        <x:v>601623</x:v>
       </x:c>
       <x:c r="T664" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="U664" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="665" spans="1:21">
       <x:c r="A665" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B665" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C665" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D665" s="3" t="s"/>
       <x:c r="E665" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G665" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="I665" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J665" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K665" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L665" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M665" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N665" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O665" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P665" s="0" t="s">
-        <x:v>1112</x:v>
+        <x:v>1071</x:v>
       </x:c>
       <x:c r="Q665" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="R665" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="S665" s="0" t="n">
-        <x:v>555007</x:v>
+        <x:v>554419</x:v>
       </x:c>
       <x:c r="T665" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>1065</x:v>
       </x:c>
       <x:c r="U665" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>1072</x:v>
       </x:c>
     </x:row>
     <x:row r="666" spans="1:21">
       <x:c r="A666" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B666" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C666" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D666" s="15" t="s"/>
       <x:c r="E666" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F666" s="14" t="s"/>
       <x:c r="G666" s="14" t="s">
-        <x:v>1055</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="H666" s="14" t="s"/>
       <x:c r="I666" s="16" t="s">
-        <x:v>1056</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J666" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K666" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L666" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M666" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N666" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O666" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P666" s="14" t="s">
-        <x:v>1074</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="Q666" s="16" t="s">
-        <x:v>1075</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R666" s="14" t="s">
-        <x:v>1076</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S666" s="14" t="n">
-        <x:v>609230</x:v>
+        <x:v>495210</x:v>
       </x:c>
       <x:c r="T666" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="U666" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="667" spans="1:21">
       <x:c r="A667" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B667" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C667" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D667" s="3" t="s"/>
       <x:c r="E667" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G667" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="I667" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J667" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K667" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L667" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M667" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N667" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O667" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P667" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="Q667" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="R667" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="S667" s="0" t="n">
-        <x:v>599061</x:v>
+        <x:v>609230</x:v>
       </x:c>
       <x:c r="T667" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U667" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="668" spans="1:21">
       <x:c r="A668" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B668" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C668" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D668" s="15" t="s"/>
       <x:c r="E668" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F668" s="14" t="s"/>
       <x:c r="G668" s="14" t="s">
-        <x:v>1055</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="H668" s="14" t="s"/>
       <x:c r="I668" s="16" t="s">
-        <x:v>1056</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J668" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K668" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L668" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M668" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N668" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O668" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P668" s="14" t="s">
-        <x:v>1074</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="Q668" s="16" t="s">
-        <x:v>1075</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R668" s="14" t="s">
-        <x:v>1076</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S668" s="14" t="n">
-        <x:v>506104</x:v>
+        <x:v>599061</x:v>
       </x:c>
       <x:c r="T668" s="16" t="s">
-        <x:v>1077</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="U668" s="16" t="s">
-        <x:v>526</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="669" spans="1:21">
       <x:c r="A669" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B669" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C669" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D669" s="3" t="s"/>
       <x:c r="E669" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G669" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="I669" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J669" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K669" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L669" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M669" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N669" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O669" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P669" s="0" t="s">
-        <x:v>1060</x:v>
+        <x:v>1075</x:v>
       </x:c>
       <x:c r="Q669" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>1076</x:v>
       </x:c>
       <x:c r="R669" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>1077</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
-        <x:v>517312</x:v>
+        <x:v>506104</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
-        <x:v>583</x:v>
+        <x:v>1078</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C670" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>1108</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1059</x:v>
+      </x:c>
+      <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
-        <x:v>1110</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K670" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
-        <x:v>1108</x:v>
+        <x:v>1059</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
-        <x:v>1110</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
-        <x:v>1111</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
-        <x:v>578859</x:v>
+        <x:v>517312</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C671" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="E671" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G671" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>1108</x:v>
+      </x:c>
+      <x:c r="H671" s="0" t="s">
+        <x:v>1109</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="J671" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
-        <x:v>1107</x:v>
+        <x:v>1108</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>1110</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>1111</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
-        <x:v>554543</x:v>
+        <x:v>578859</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
-        <x:v>1088</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C672" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
-        <x:v>1046</x:v>
+        <x:v>1055</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
-        <x:v>1009</x:v>
+        <x:v>1056</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K672" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
-        <x:v>1046</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
-        <x:v>1009</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
-        <x:v>877</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
-        <x:v>601140</x:v>
+        <x:v>506115</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
-        <x:v>1048</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C673" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="E673" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G673" s="0" t="s">
-        <x:v>1055</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="I673" s="4" t="s">
-        <x:v>1056</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="J673" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K673" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L673" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M673" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N673" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O673" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P673" s="0" t="s">
-        <x:v>1086</x:v>
+        <x:v>1046</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>1008</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
-        <x:v>506115</x:v>
+        <x:v>601140</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
-        <x:v>698</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>1048</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C674" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
-        <x:v>557</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="H674" s="14" t="s"/>
       <x:c r="I674" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K674" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O674" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P674" s="14" t="s">
-        <x:v>1105</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q674" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
-        <x:v>511045</x:v>
+        <x:v>549474</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C675" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="E675" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G675" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J675" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>1107</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
-        <x:v>540</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
-        <x:v>541</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
-        <x:v>549474</x:v>
+        <x:v>554543</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>1088</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>1103</x:v>
       </x:c>
       <x:c r="C676" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F676" s="14" t="s"/>
       <x:c r="G676" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="H676" s="14" t="s"/>
       <x:c r="I676" s="16" t="s">
@@ -41903,51 +41905,51 @@
         <x:v>1055</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K678" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
         <x:v>554417</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="C679" s="3" t="n">
@@ -41992,267 +41994,267 @@
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>537244</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="C680" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
       <x:c r="G680" s="14" t="s">
-        <x:v>1114</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H680" s="14" t="s"/>
       <x:c r="I680" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="J680" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K680" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L680" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M680" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N680" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O680" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P680" s="14" t="s">
-        <x:v>1114</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q680" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
-        <x:v>595145</x:v>
+        <x:v>595144</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
-        <x:v>1113</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C681" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="H681" s="0" t="s">
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J681" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
-        <x:v>1115</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
-        <x:v>1106</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
-        <x:v>495204</x:v>
+        <x:v>606262</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
-        <x:v>583</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>1113</x:v>
       </x:c>
       <x:c r="C682" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K682" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
-        <x:v>547</x:v>
+        <x:v>1115</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
-        <x:v>540</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
-        <x:v>595144</x:v>
+        <x:v>595145</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1113</x:v>
       </x:c>
       <x:c r="C683" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
-        <x:v>557</x:v>
-[...2 lines deleted...]
-        <x:v>558</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="I683" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J683" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K683" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>1116</x:v>
       </x:c>
       <x:c r="L683" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M683" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N683" s="3" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O683" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P683" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>1106</x:v>
       </x:c>
       <x:c r="Q683" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R683" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
-        <x:v>606262</x:v>
+        <x:v>495204</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
-        <x:v>1116</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C684" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I684" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K684" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -42318,111 +42320,111 @@
       </x:c>
       <x:c r="O685" s="0" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P685" s="0" t="s">
         <x:v>1100</x:v>
       </x:c>
       <x:c r="Q685" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R685" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S685" s="0" t="n">
         <x:v>624530</x:v>
       </x:c>
       <x:c r="T685" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U685" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="686" spans="1:21">
       <x:c r="A686" s="13" t="s">
-        <x:v>204</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="B686" s="14" t="s">
         <x:v>1117</x:v>
       </x:c>
       <x:c r="C686" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D686" s="15" t="s"/>
       <x:c r="E686" s="14" t="s"/>
       <x:c r="F686" s="14" t="s"/>
       <x:c r="G686" s="14" t="s">
         <x:v>1055</x:v>
       </x:c>
       <x:c r="H686" s="14" t="s"/>
       <x:c r="I686" s="16" t="s">
         <x:v>1056</x:v>
       </x:c>
       <x:c r="J686" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K686" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L686" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M686" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N686" s="15" t="n">
         <x:v>42050</x:v>
       </x:c>
       <x:c r="O686" s="14" t="s">
         <x:v>1104</x:v>
       </x:c>
       <x:c r="P686" s="14" t="s">
-        <x:v>1086</x:v>
+        <x:v>1083</x:v>
       </x:c>
       <x:c r="Q686" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>571136</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>682</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
-        <x:v>1116</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C687" s="3" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H687" s="0" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J687" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>48</x:v>
@@ -42435,51 +42437,51 @@
       </x:c>
       <x:c r="P687" s="0" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>554784</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
-        <x:v>1116</x:v>
+        <x:v>1114</x:v>
       </x:c>
       <x:c r="C688" s="15" t="n">
         <x:v>37963</x:v>
       </x:c>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="I688" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K688" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
@@ -42559,141 +42561,141 @@
         <x:v>616215</x:v>
       </x:c>
       <x:c r="T689" s="4" t="s">
         <x:v>1118</x:v>
       </x:c>
       <x:c r="U689" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="690" spans="1:21">
       <x:c r="A690" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B690" s="14" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="C690" s="15" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D690" s="15" t="s"/>
       <x:c r="E690" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F690" s="14" t="s"/>
       <x:c r="G690" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H690" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I690" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J690" s="14" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K690" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L690" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M690" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N690" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O690" s="14" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P690" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q690" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
         <x:v>500301</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
-        <x:v>466</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>1119</x:v>
       </x:c>
       <x:c r="C691" s="3" t="n">
         <x:v>36764</x:v>
       </x:c>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="E691" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G691" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H691" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="J691" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>546217</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>1120</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>1121</x:v>
       </x:c>
       <x:c r="C692" s="15" t="s"/>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
@@ -42759,54 +42761,54 @@
       <x:c r="H693" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I693" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J693" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K693" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L693" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M693" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N693" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O693" s="0" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="P693" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q693" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R693" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>605179</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="C694" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D694" s="15" t="s"/>
@@ -42947,51 +42949,51 @@
       <x:c r="J696" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K696" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O696" s="14" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="P696" s="14" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="Q696" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>496988</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="C697" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="E697" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -43062,60 +43064,60 @@
       <x:c r="H698" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I698" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J698" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K698" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L698" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M698" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N698" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O698" s="14" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="P698" s="14" t="s">
-        <x:v>1128</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="Q698" s="16" t="s">
-        <x:v>1129</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
-        <x:v>1130</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
-        <x:v>501767</x:v>
+        <x:v>501898</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="C699" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="E699" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G699" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
@@ -43131,178 +43133,178 @@
       <x:c r="K699" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
-        <x:v>607607</x:v>
+        <x:v>553294</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="C700" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I700" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K700" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
-        <x:v>1132</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
-        <x:v>1133</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
-        <x:v>501898</x:v>
+        <x:v>607607</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="C701" s="3" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="E701" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G701" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H701" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I701" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J701" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K701" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L701" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M701" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N701" s="3" t="n">
         <x:v>21528</x:v>
       </x:c>
       <x:c r="O701" s="0" t="s">
         <x:v>1127</x:v>
       </x:c>
       <x:c r="P701" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="Q701" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="R701" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
-        <x:v>553294</x:v>
+        <x:v>501767</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>1126</x:v>
       </x:c>
       <x:c r="C702" s="15" t="n">
         <x:v>35966</x:v>
       </x:c>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I702" s="16" t="s">
         <x:v>51</x:v>
@@ -43370,60 +43372,60 @@
       <x:c r="J703" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K703" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L703" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M703" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N703" s="3" t="n">
         <x:v>34503</x:v>
       </x:c>
       <x:c r="O703" s="0" t="s">
         <x:v>1135</x:v>
       </x:c>
       <x:c r="P703" s="0" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="Q703" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R703" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>547365</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="C704" s="15" t="n">
         <x:v>36403</x:v>
       </x:c>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I704" s="16" t="s">
         <x:v>51</x:v>
@@ -43431,51 +43433,51 @@
       <x:c r="J704" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K704" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>501897</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="C705" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="E705" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -43491,51 +43493,51 @@
       <x:c r="J705" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>552704</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="C706" s="15" t="n">
         <x:v>36403</x:v>
       </x:c>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -43724,54 +43726,54 @@
       <x:c r="H709" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I709" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J709" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K709" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L709" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M709" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N709" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O709" s="0" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="P709" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q709" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R709" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S709" s="0" t="n">
         <x:v>605178</x:v>
       </x:c>
       <x:c r="T709" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U709" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="710" spans="1:21">
       <x:c r="A710" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B710" s="14" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="C710" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D710" s="15" t="s"/>
@@ -43845,1430 +43847,1427 @@
       <x:c r="H711" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I711" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J711" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K711" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L711" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M711" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N711" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O711" s="0" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="P711" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
-        <x:v>588229</x:v>
+        <x:v>607526</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
         <x:v>1136</x:v>
       </x:c>
       <x:c r="C712" s="15" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I712" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K712" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O712" s="14" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="P712" s="14" t="s">
-        <x:v>1132</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q712" s="16" t="s">
-        <x:v>1133</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R712" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S712" s="14" t="n">
-        <x:v>607526</x:v>
+        <x:v>588229</x:v>
       </x:c>
       <x:c r="T712" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U712" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="713" spans="1:21">
       <x:c r="A713" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B713" s="0" t="s">
         <x:v>1139</x:v>
       </x:c>
       <x:c r="C713" s="3" t="n">
         <x:v>40921</x:v>
       </x:c>
       <x:c r="D713" s="3" t="s"/>
       <x:c r="E713" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G713" s="0" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="H713" s="0" t="s">
         <x:v>1026</x:v>
       </x:c>
       <x:c r="I713" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="J713" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K713" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L713" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M713" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N713" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O713" s="0" t="s">
         <x:v>1137</x:v>
       </x:c>
       <x:c r="P713" s="0" t="s">
         <x:v>1131</x:v>
       </x:c>
       <x:c r="Q713" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="R713" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>597719</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
         <x:v>1065</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C714" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
-        <x:v>1049</x:v>
-[...1 lines deleted...]
-      <x:c r="H714" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H714" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="I714" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K714" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
-        <x:v>1049</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
-        <x:v>504766</x:v>
+        <x:v>553293</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C715" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="E715" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G715" s="0" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J715" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
-        <x:v>155</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
-        <x:v>553293</x:v>
+        <x:v>504766</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C716" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
-        <x:v>1049</x:v>
-[...1 lines deleted...]
-      <x:c r="H716" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H716" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="I716" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K716" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
-        <x:v>1142</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
-        <x:v>504763</x:v>
+        <x:v>552785</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C717" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="E717" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G717" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H717" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J717" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
-        <x:v>552785</x:v>
+        <x:v>501896</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C718" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I718" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K718" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
-        <x:v>1132</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
-        <x:v>1133</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
-        <x:v>501896</x:v>
+        <x:v>502234</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
       <x:c r="E719" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G719" s="0" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="I719" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J719" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K719" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L719" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M719" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N719" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O719" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P719" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="Q719" s="4" t="s">
-        <x:v>184</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R719" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
-        <x:v>502234</x:v>
+        <x:v>555004</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
-        <x:v>1143</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="C720" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
-        <x:v>1112</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K720" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
-        <x:v>1112</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
-        <x:v>555004</x:v>
+        <x:v>555009</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C721" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="E721" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G721" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H721" s="0" t="s">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J721" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
-        <x:v>555009</x:v>
+        <x:v>553195</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
       <x:c r="E722" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F722" s="14" t="s"/>
       <x:c r="G722" s="14" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1143</x:v>
+      </x:c>
+      <x:c r="H722" s="14" t="s"/>
       <x:c r="I722" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J722" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K722" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L722" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M722" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N722" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O722" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P722" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>1143</x:v>
       </x:c>
       <x:c r="Q722" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R722" s="14" t="s">
-        <x:v>574</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S722" s="14" t="n">
-        <x:v>553195</x:v>
+        <x:v>498248</x:v>
       </x:c>
       <x:c r="T722" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U722" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="723" spans="1:21">
       <x:c r="A723" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B723" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C723" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D723" s="3" t="s"/>
       <x:c r="E723" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G723" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="I723" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J723" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K723" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L723" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M723" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N723" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O723" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P723" s="0" t="s">
-        <x:v>1144</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="Q723" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="R723" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="S723" s="0" t="n">
-        <x:v>498248</x:v>
+        <x:v>504764</x:v>
       </x:c>
       <x:c r="T723" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U723" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="724" spans="1:21">
       <x:c r="A724" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B724" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C724" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D724" s="15" t="s"/>
       <x:c r="E724" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F724" s="14" t="s"/>
       <x:c r="G724" s="14" t="s">
-        <x:v>1049</x:v>
-[...1 lines deleted...]
-      <x:c r="H724" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H724" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="I724" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J724" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K724" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L724" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M724" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N724" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O724" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P724" s="14" t="s">
-        <x:v>1138</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q724" s="16" t="s">
-        <x:v>636</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
-        <x:v>504764</x:v>
+        <x:v>553721</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C725" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="E725" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G725" s="0" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J725" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
-        <x:v>553721</x:v>
+        <x:v>549152</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C726" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K726" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
-        <x:v>1142</x:v>
+        <x:v>1145</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
-        <x:v>119</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
-        <x:v>549152</x:v>
+        <x:v>504767</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
       <x:c r="E727" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G727" s="0" t="s">
         <x:v>1049</x:v>
       </x:c>
       <x:c r="I727" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J727" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K727" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L727" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M727" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N727" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O727" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P727" s="0" t="s">
         <x:v>1145</x:v>
       </x:c>
       <x:c r="Q727" s="4" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="R727" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
-        <x:v>504767</x:v>
+        <x:v>572424</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C728" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
-        <x:v>1049</x:v>
-[...1 lines deleted...]
-      <x:c r="H728" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H728" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="I728" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K728" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
-        <x:v>1145</x:v>
+        <x:v>1132</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>1133</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
-        <x:v>572424</x:v>
+        <x:v>552699</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
-        <x:v>1140</x:v>
+        <x:v>1142</x:v>
       </x:c>
       <x:c r="C729" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="E729" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G729" s="0" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J729" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
-        <x:v>1132</x:v>
+        <x:v>1112</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
-        <x:v>1133</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
-        <x:v>552699</x:v>
+        <x:v>555003</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
-        <x:v>1143</x:v>
+        <x:v>1140</x:v>
       </x:c>
       <x:c r="C730" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
-        <x:v>1112</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K730" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
-        <x:v>1112</x:v>
+        <x:v>1144</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
-        <x:v>677</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
-        <x:v>555003</x:v>
+        <x:v>504763</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C731" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="E731" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G731" s="0" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J731" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>1049</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
-        <x:v>574</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
-        <x:v>502135</x:v>
+        <x:v>549151</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C732" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
-        <x:v>74</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>1049</x:v>
+      </x:c>
+      <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K732" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>1138</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
-        <x:v>155</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
-        <x:v>502204</x:v>
+        <x:v>549153</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C733" s="3" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="E733" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G733" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H733" s="0" t="s">
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J733" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
-        <x:v>1049</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
-        <x:v>549151</x:v>
+        <x:v>502135</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>1140</x:v>
       </x:c>
       <x:c r="C734" s="15" t="n">
         <x:v>37528</x:v>
       </x:c>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
-        <x:v>1049</x:v>
-[...1 lines deleted...]
-      <x:c r="H734" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H734" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="I734" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K734" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>42061</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>1141</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
-        <x:v>1138</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
-        <x:v>636</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
-        <x:v>637</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
-        <x:v>549153</x:v>
+        <x:v>502204</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="C735" s="3" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="E735" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G735" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H735" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
@@ -45336,51 +45335,51 @@
       <x:c r="J736" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K736" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>552698</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="C737" s="3" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="E737" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -45396,51 +45395,51 @@
       <x:c r="J737" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
         <x:v>1132</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
         <x:v>1133</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
         <x:v>607524</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
         <x:v>1146</x:v>
       </x:c>
       <x:c r="C738" s="15" t="n">
         <x:v>40920</x:v>
       </x:c>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -45451,54 +45450,54 @@
       <x:c r="H738" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I738" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K738" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
         <x:v>21538</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
         <x:v>1147</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
         <x:v>605175</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>1148</x:v>
       </x:c>
       <x:c r="C739" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D739" s="3" t="s"/>
@@ -45693,241 +45692,241 @@
       <x:c r="H742" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I742" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K742" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O742" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="P742" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
         <x:v>605176</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
       <x:c r="E743" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G743" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H743" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I743" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J743" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K743" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L743" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M743" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="N743" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O743" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="P743" s="0" t="s">
-        <x:v>1128</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q743" s="4" t="s">
-        <x:v>1129</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R743" s="0" t="s">
-        <x:v>1130</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S743" s="0" t="n">
-        <x:v>604083</x:v>
+        <x:v>553726</x:v>
       </x:c>
       <x:c r="T743" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U743" s="4" t="s">
-        <x:v>265</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="744" spans="1:21">
       <x:c r="A744" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B744" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="C744" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D744" s="15" t="s"/>
       <x:c r="E744" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F744" s="14" t="s"/>
       <x:c r="G744" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H744" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I744" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J744" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K744" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L744" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M744" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="N744" s="15" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O744" s="14" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="P744" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q744" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R744" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S744" s="14" t="n">
-        <x:v>553726</x:v>
+        <x:v>605174</x:v>
       </x:c>
       <x:c r="T744" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U744" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="745" spans="1:21">
       <x:c r="A745" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B745" s="0" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="C745" s="3" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D745" s="3" t="s"/>
       <x:c r="E745" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="G745" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H745" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I745" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J745" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="K745" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="L745" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M745" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="N745" s="3" t="n">
         <x:v>21576</x:v>
       </x:c>
       <x:c r="O745" s="0" t="s">
         <x:v>1149</x:v>
       </x:c>
       <x:c r="P745" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>1128</x:v>
       </x:c>
       <x:c r="Q745" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>1129</x:v>
       </x:c>
       <x:c r="R745" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>1130</x:v>
       </x:c>
       <x:c r="S745" s="0" t="n">
-        <x:v>605174</x:v>
+        <x:v>604083</x:v>
       </x:c>
       <x:c r="T745" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U745" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="746" spans="1:21">
       <x:c r="A746" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B746" s="14" t="s">
         <x:v>1150</x:v>
       </x:c>
       <x:c r="C746" s="15" t="n">
         <x:v>38527</x:v>
       </x:c>
       <x:c r="D746" s="15" t="s"/>
       <x:c r="E746" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F746" s="14" t="s"/>
       <x:c r="G746" s="14" t="s">
         <x:v>74</x:v>
@@ -46125,73 +46124,73 @@
       <x:c r="T749" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U749" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="750" spans="1:21">
       <x:c r="A750" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B750" s="14" t="s">
         <x:v>1165</x:v>
       </x:c>
       <x:c r="C750" s="15" t="s"/>
       <x:c r="D750" s="15" t="s"/>
       <x:c r="E750" s="14" t="s"/>
       <x:c r="F750" s="14" t="s"/>
       <x:c r="G750" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H750" s="14" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="I750" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J750" s="14" t="s"/>
       <x:c r="K750" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L750" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M750" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N750" s="15" t="n">
         <x:v>32094</x:v>
       </x:c>
       <x:c r="O750" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="P750" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q750" s="16" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R750" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S750" s="14" t="n">
         <x:v>523226</x:v>
       </x:c>
       <x:c r="T750" s="16" t="s">
         <x:v>1166</x:v>
       </x:c>
       <x:c r="U750" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="751" spans="1:21">
       <x:c r="A751" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="B751" s="0" t="s">
         <x:v>1167</x:v>
       </x:c>
       <x:c r="C751" s="3" t="n">
         <x:v>40811</x:v>
       </x:c>
       <x:c r="D751" s="3" t="s"/>
@@ -46430,51 +46429,51 @@
       <x:c r="M755" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N755" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O755" s="0" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="P755" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="Q755" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R755" s="0" t="s">
         <x:v>1177</x:v>
       </x:c>
       <x:c r="S755" s="0" t="n">
         <x:v>537363</x:v>
       </x:c>
       <x:c r="T755" s="4" t="s">
         <x:v>1178</x:v>
       </x:c>
       <x:c r="U755" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="756" spans="1:21">
       <x:c r="A756" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B756" s="14" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="C756" s="15" t="s"/>
       <x:c r="D756" s="15" t="s"/>
       <x:c r="E756" s="14" t="s"/>
       <x:c r="F756" s="14" t="s"/>
       <x:c r="G756" s="14" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="H756" s="14" t="s"/>
       <x:c r="I756" s="16" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="J756" s="14" t="s"/>
       <x:c r="K756" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L756" s="14" t="s">
@@ -46483,51 +46482,51 @@
       <x:c r="M756" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="N756" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O756" s="14" t="s">
         <x:v>1176</x:v>
       </x:c>
       <x:c r="P756" s="14" t="s">
         <x:v>1179</x:v>
       </x:c>
       <x:c r="Q756" s="16" t="s">
         <x:v>1180</x:v>
       </x:c>
       <x:c r="R756" s="14" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="S756" s="14" t="n">
         <x:v>600796</x:v>
       </x:c>
       <x:c r="T756" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="U756" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="757" spans="1:21">
       <x:c r="A757" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B757" s="0" t="s">
         <x:v>1174</x:v>
       </x:c>
       <x:c r="C757" s="3" t="s"/>
       <x:c r="D757" s="3" t="s"/>
       <x:c r="G757" s="0" t="s">
         <x:v>1175</x:v>
       </x:c>
       <x:c r="I757" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K757" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L757" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M757" s="0" t="s">
         <x:v>48</x:v>