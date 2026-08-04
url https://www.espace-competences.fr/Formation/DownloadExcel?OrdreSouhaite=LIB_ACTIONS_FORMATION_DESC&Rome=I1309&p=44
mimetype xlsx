--- v2 (2026-08-03)
+++ v3 (2026-08-04)
@@ -794,131 +794,131 @@
   <x:si>
     <x:t>Entretien mécanique industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>05/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CQP technicien de maintenance et d'installation de pompe à chaleur et de climatiseur</x:t>
   </x:si>
   <x:si>
     <x:t>Efia</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Climatisation</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
+    <x:t>11/04/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/04/2026 00:00:00</x:t>
-[...11 lines deleted...]
-    <x:t>11/27/2026 00:00:00</x:t>
+    <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>09/14/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>CQP Technicien de maintenance d'appareils de chauffage au gaz</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06203</x:t>
   </x:si>
   <x:si>
     <x:t>Chauffage gaz</x:t>
   </x:si>
   <x:si>
     <x:t>03/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire technologie et sciences industrielles (TSI), 2e année</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée J Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatisme informatique industrielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Rouvière Suzanne Lefort-Rouquette</x:t>
   </x:si>
   <x:si>
     <x:t>83070</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée Rouvière</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée J Ferry</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire technologie et sciences industrielles (TSI), 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Télécommunication</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire physique-chimie et sciences de l'ingénieur (PCSI) 1re année</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Les Eucalyptus</x:t>
   </x:si>
   <x:si>
     <x:t>06206</x:t>
@@ -1277,140 +1277,140 @@
   <x:si>
     <x:t>Cma Formation Avignon - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Technologique Antonin Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jules Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84009</x:t>
   </x:si>
   <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Polyvalent d'Altitude</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/07/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEP Saint Eloi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/01/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>AEP Saint Eloi</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>09/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BTS maintenance des systèmes option A : systèmes de production</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLAR-SAINT-PANCRACE</x:t>
+  </x:si>
+  <x:si>
     <x:t>LE THOLONET</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO Saint-Éloi</x:t>
   </x:si>
   <x:si>
     <x:t>13626</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Eloi</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
   </x:si>
   <x:si>
     <x:t>05105</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent d'altitude</x:t>
   </x:si>
   <x:si>
     <x:t>BRIANCON CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Les Iscles</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Paul Langevin</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>07/28/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P de Girard</x:t>
   </x:si>
   <x:si>
     <x:t>84082</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 2</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée L Pasquet</x:t>
   </x:si>
   <x:si>
     <x:t>BTS électrotechnique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
@@ -1421,74 +1421,74 @@
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Alphonse Benoît</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Général et Tecnologique Marie-Madeleine Fourcade</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/08/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Delta - Groupe Someform</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>LA CIOTAT</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2026 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>BTS électrotechnique</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Salle</x:t>
   </x:si>
   <x:si>
     <x:t>84008</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Alphonse Benoît</x:t>
@@ -1571,95 +1571,95 @@
   <x:si>
     <x:t>Lycée Polyvalent Alpes et Durance</x:t>
   </x:si>
   <x:si>
     <x:t>05200</x:t>
   </x:si>
   <x:si>
     <x:t>EMBRUN</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Costebelle</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AOCDTF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Ouvrière des Compagnons du Devoir du Tour de France - Antenne Marseille - CFA Régional des Compagnons du Devoir Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel La Floride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-14e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ogec des Métiers</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée des Métiers Louis Martin Bret</x:t>
-[...40 lines deleted...]
-  <x:si>
     <x:t>09/15/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro métiers de l'électricité et de ses environnements connectés</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro métiers de l'électricité et de ses environnements connectés</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04101</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP A Hutinel</x:t>
   </x:si>
   <x:si>
     <x:t>LP St-Henri</x:t>
@@ -1760,96 +1760,96 @@
   <x:si>
     <x:t>VALDEBLORE</x:t>
   </x:si>
   <x:si>
     <x:t>LP P Mendès-France</x:t>
   </x:si>
   <x:si>
     <x:t>05400</x:t>
   </x:si>
   <x:si>
     <x:t>VEYNES</x:t>
   </x:si>
   <x:si>
     <x:t>LP École libre des métiers</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ecole libre des métiers</x:t>
   </x:si>
   <x:si>
     <x:t>LP Vauban</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée G Cisson</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Galliéni Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée G Cisson</x:t>
-[...5 lines deleted...]
-    <x:t>TOULON</x:t>
+    <x:t>LP J Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPTR de L'Estaque</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Blériot</x:t>
   </x:si>
   <x:si>
     <x:t>Pôle Écoles Méditerranée - Écoles des apprentis de la Marine</x:t>
   </x:si>
   <x:si>
     <x:t>83800</x:t>
   </x:si>
   <x:si>
     <x:t>Pôle Ecoles Méditerranée - Ecoles des apprentis de la Marine</x:t>
-  </x:si>
-[...19 lines deleted...]
-    <x:t>LP L Blériot</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Floride</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pierre et Marie Curie</x:t>
   </x:si>
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
@@ -3581,272 +3581,272 @@
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>577359</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>41536</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>618232</x:v>
+        <x:v>589740</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>585908</x:v>
+        <x:v>589766</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>35191</x:v>
+        <x:v>41536</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>589740</x:v>
+        <x:v>618232</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>589766</x:v>
+        <x:v>585908</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
@@ -4255,150 +4255,150 @@
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>585624</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>618754</x:v>
+        <x:v>630543</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>630543</x:v>
+        <x:v>618754</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="U35" s="4" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>35191</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
@@ -6590,109 +6590,109 @@
       <x:c r="K76" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>597956</x:v>
+        <x:v>597955</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>597955</x:v>
+        <x:v>597956</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>37276</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
@@ -6815,51 +6815,51 @@
       <x:c r="K80" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>611217</x:v>
+        <x:v>611216</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
@@ -6869,162 +6869,162 @@
       <x:c r="K81" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>611216</x:v>
+        <x:v>611213</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>611213</x:v>
+        <x:v>611214</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="U82" s="16" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>611214</x:v>
+        <x:v>611217</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
@@ -7037,111 +7037,111 @@
       <x:c r="K84" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>611218</x:v>
+        <x:v>611215</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39873</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>22635</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>611215</x:v>
+        <x:v>611218</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="U85" s="4" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>39874</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7188,113 +7188,113 @@
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>594653</x:v>
+        <x:v>594654</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>265</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s"/>
       <x:c r="K88" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="Q88" s="16" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>594654</x:v>
+        <x:v>594653</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C89" s="3" t="s"/>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>261</x:v>
@@ -7343,109 +7343,109 @@
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s"/>
       <x:c r="K90" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>592936</x:v>
+        <x:v>592938</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C91" s="3" t="s"/>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="I91" s="4" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="Q91" s="4" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>592938</x:v>
+        <x:v>592936</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>269</x:v>
@@ -7680,75 +7680,75 @@
         <x:v>283</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>592901</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>592904</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C98" s="15" t="s"/>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
@@ -7961,51 +7961,51 @@
         <x:v>298</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s"/>
       <x:c r="K102" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>592898</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>300</x:v>
@@ -8165,51 +8165,51 @@
         <x:v>298</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>592942</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>282</x:v>
@@ -8340,287 +8340,287 @@
       <x:c r="R109" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>592961</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>592956</x:v>
+        <x:v>592954</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>298</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>592954</x:v>
+        <x:v>592955</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>592955</x:v>
+        <x:v>592957</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>592957</x:v>
+        <x:v>592960</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>592960</x:v>
+        <x:v>592956</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>261</x:v>
@@ -8799,78 +8799,78 @@
         <x:v>300</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>592911</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
         <x:v>592908</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
       <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
@@ -9207,78 +9207,78 @@
         <x:v>276</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
         <x:v>592952</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>592950</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
@@ -9389,51 +9389,51 @@
         <x:v>298</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
         <x:v>594657</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C131" s="3" t="s"/>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
         <x:v>72</x:v>
@@ -9466,76 +9466,76 @@
         <x:v>594204</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>594206</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
         <x:v>282</x:v>
@@ -9768,83 +9768,83 @@
       <x:c r="R137" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>595856</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>592962</x:v>
+        <x:v>592963</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>261</x:v>
@@ -9870,287 +9870,287 @@
       <x:c r="R139" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>592964</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>592963</x:v>
+        <x:v>592962</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>595106</x:v>
+        <x:v>595105</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>595105</x:v>
+        <x:v>595108</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>595108</x:v>
+        <x:v>595107</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>595107</x:v>
+        <x:v>595106</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>261</x:v>
@@ -10254,51 +10254,51 @@
       <x:c r="I147" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>592965</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
@@ -10434,75 +10434,75 @@
         <x:v>290</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>592970</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>592971</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>285</x:v>
       </x:c>
@@ -10560,51 +10560,51 @@
       <x:c r="I153" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
         <x:v>592890</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -10635,338 +10635,338 @@
         <x:v>282</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
         <x:v>592894</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>592892</x:v>
+        <x:v>592888</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>223</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>592893</x:v>
+        <x:v>592889</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C157" s="3" t="s"/>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>592888</x:v>
+        <x:v>592895</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>592889</x:v>
+        <x:v>592891</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>592895</x:v>
+        <x:v>592892</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>285</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>592891</x:v>
+        <x:v>592893</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>149</x:v>
@@ -11994,214 +11994,214 @@
       <x:c r="S178" s="14" t="n">
         <x:v>556393</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="E179" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H179" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>550273</x:v>
+        <x:v>556734</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I180" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>556734</x:v>
+        <x:v>608237</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>156</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>608237</x:v>
+        <x:v>550273</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
         <x:v>62</x:v>
@@ -12977,51 +12977,51 @@
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>602323</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>392</x:v>
@@ -13716,1091 +13716,1092 @@
         <x:v>604283</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>605698</x:v>
+        <x:v>550554</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>611260</x:v>
+        <x:v>547435</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>611019</x:v>
+        <x:v>547617</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>336</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>289</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>558735</x:v>
+        <x:v>617503</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>358</x:v>
-[...1 lines deleted...]
-      <x:c r="H212" s="14" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>501469</x:v>
+        <x:v>605699</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="E213" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-        <x:v>83</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="Q213" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="Q213" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>556777</x:v>
+        <x:v>606945</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>604284</x:v>
+        <x:v>547774</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>364</x:v>
-[...2 lines deleted...]
-        <x:v>365</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>556394</x:v>
+        <x:v>598931</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>605699</x:v>
+        <x:v>501466</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="E217" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H217" s="0" t="s">
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>405</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>547617</x:v>
+        <x:v>609467</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>397</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>617503</x:v>
+        <x:v>611019</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H219" s="0" t="s">
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>350</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>351</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>598931</x:v>
+        <x:v>605698</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>358</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>501466</x:v>
+        <x:v>611260</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="E221" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G221" s="0" t="s">
-        <x:v>82</x:v>
-[...2 lines deleted...]
-        <x:v>83</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>609467</x:v>
+        <x:v>558735</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>408</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>358</x:v>
-[...1 lines deleted...]
-      <x:c r="H222" s="14" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="I222" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>550554</x:v>
+        <x:v>556394</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>547435</x:v>
+        <x:v>604284</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
-        <x:v>412</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>606945</x:v>
+        <x:v>501469</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="U224" s="16" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="E225" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G225" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H225" s="0" t="s">
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>547774</x:v>
+        <x:v>556777</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
@@ -15114,97 +15115,97 @@
       </x:c>
       <x:c r="O231" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>611580</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s"/>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>493645</x:v>
+        <x:v>596510</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -15214,614 +15215,615 @@
       <x:c r="K233" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
-        <x:v>587946</x:v>
+        <x:v>543696</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
-        <x:v>389</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C234" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H234" s="14" t="s"/>
       <x:c r="I234" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J234" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K234" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L234" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M234" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N234" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O234" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P234" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
-        <x:v>550643</x:v>
+        <x:v>543699</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
-        <x:v>419</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C235" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J235" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="R235" s="0" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="R235" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>596511</x:v>
+        <x:v>543700</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
-        <x:v>257</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C236" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K236" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>425</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>426</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>596513</x:v>
+        <x:v>493645</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C237" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J237" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
-        <x:v>266</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>596514</x:v>
+        <x:v>587946</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
-        <x:v>257</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C238" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K238" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
-        <x:v>427</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>596512</x:v>
+        <x:v>550643</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>596510</x:v>
+        <x:v>596511</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>364</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>398</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>617138</x:v>
+        <x:v>596513</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>543696</x:v>
+        <x:v>596514</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>543699</x:v>
+        <x:v>596512</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H243" s="0" t="s">
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>431</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>543700</x:v>
+        <x:v>617138</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I244" s="16" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
@@ -15938,51 +15940,51 @@
       <x:c r="J246" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>493646</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -16049,51 +16051,51 @@
       <x:c r="J248" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>587945</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
@@ -16169,51 +16171,51 @@
       <x:c r="L250" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M250" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N250" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O250" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>588532</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
-        <x:v>250</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C251" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
@@ -16567,54 +16569,54 @@
       <x:c r="H257" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>550249</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
@@ -16761,51 +16763,51 @@
       <x:c r="M260" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>605692</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
-        <x:v>402</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="E261" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G261" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H261" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -17343,841 +17345,843 @@
       <x:c r="H270" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I270" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J270" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K270" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L270" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M270" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N270" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O270" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P270" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>605693</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="E271" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G271" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
-        <x:v>565159</x:v>
+        <x:v>602810</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C272" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
-        <x:v>605694</x:v>
+        <x:v>602318</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C273" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="E273" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G273" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J273" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K273" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L273" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M273" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="N273" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O273" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P273" s="0" t="s">
-        <x:v>450</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
-        <x:v>552109</x:v>
+        <x:v>556502</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
-        <x:v>144</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
-        <x:v>451</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N274" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O274" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P274" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q274" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
-        <x:v>600493</x:v>
+        <x:v>558733</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C275" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="E275" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G275" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H275" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J275" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>378</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
-        <x:v>550259</x:v>
+        <x:v>605696</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C276" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H276" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I276" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J276" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K276" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L276" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M276" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N276" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O276" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P276" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q276" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
-        <x:v>547086</x:v>
+        <x:v>565159</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C277" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="E277" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G277" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H277" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J277" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
-        <x:v>600491</x:v>
+        <x:v>605694</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>202</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>382</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
-        <x:v>602811</x:v>
+        <x:v>552109</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C279" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="E279" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G279" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H279" s="0" t="s">
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
-        <x:v>602318</x:v>
+        <x:v>600493</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
-        <x:v>602810</x:v>
+        <x:v>550259</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="E281" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G281" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H281" s="0" t="s">
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J281" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
-        <x:v>441</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
-        <x:v>442</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
-        <x:v>556502</x:v>
+        <x:v>600491</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="H282" s="14" t="s"/>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H282" s="14" t="s">
+        <x:v>203</x:v>
+      </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>148</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
-        <x:v>558733</x:v>
+        <x:v>602811</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C283" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="E283" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G283" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H283" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J283" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
-        <x:v>605696</x:v>
+        <x:v>547086</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C284" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I284" s="16" t="s">
         <x:v>62</x:v>
@@ -18273,378 +18277,380 @@
         <x:v>550267</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I286" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
-        <x:v>500992</x:v>
+        <x:v>547088</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G287" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H287" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I287" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J287" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
-        <x:v>547088</x:v>
+        <x:v>500992</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
-      <x:c r="E288" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E288" s="14" t="s"/>
+      <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I288" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K288" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
-        <x:v>583863</x:v>
+        <x:v>617130</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C289" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D289" s="3" t="s"/>
+      <x:c r="E289" s="0" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F289" s="0" t="s">
+        <x:v>460</x:v>
+      </x:c>
       <x:c r="G289" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="H289" s="0" t="s">
+        <x:v>96</x:v>
       </x:c>
       <x:c r="I289" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J289" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K289" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L289" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M289" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N289" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O289" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P289" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q289" s="4" t="s">
-        <x:v>276</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R289" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
-        <x:v>594148</x:v>
+        <x:v>583863</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C290" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K290" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
-        <x:v>301</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
-        <x:v>594154</x:v>
+        <x:v>594148</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C291" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
-        <x:v>364</x:v>
-[...2 lines deleted...]
-        <x:v>365</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I291" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J291" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K291" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="L291" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M291" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N291" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O291" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P291" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="Q291" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R291" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
-        <x:v>617130</x:v>
+        <x:v>594154</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C292" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
@@ -18678,429 +18684,427 @@
       <x:c r="R292" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>612999</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C293" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I293" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J293" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K293" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L293" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M293" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N293" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O293" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P293" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
-        <x:v>587890</x:v>
+        <x:v>587889</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
-        <x:v>257</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C294" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>259</x:v>
-[...1 lines deleted...]
-      <x:c r="H294" s="14" t="s"/>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="H294" s="14" t="s">
+        <x:v>369</x:v>
+      </x:c>
       <x:c r="I294" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K294" s="14" t="s">
-        <x:v>261</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>260</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>594152</x:v>
+        <x:v>587893</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>594155</x:v>
+        <x:v>587895</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>24</x:v>
-[...1 lines deleted...]
-      <x:c r="H296" s="14" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H296" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="I296" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>587889</x:v>
+        <x:v>587898</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
-        <x:v>456</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="G297" s="0" t="s">
-        <x:v>368</x:v>
-[...2 lines deleted...]
-        <x:v>369</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>370</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>587893</x:v>
+        <x:v>594152</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
-        <x:v>36</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
       <x:c r="E298" s="14" t="s"/>
       <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K298" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>587895</x:v>
+        <x:v>594155</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C299" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>364</x:v>
-[...2 lines deleted...]
-        <x:v>365</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J299" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>587898</x:v>
+        <x:v>587890</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C300" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I300" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s">
@@ -19450,102 +19454,102 @@
       <x:c r="L306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>588515</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H307" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>626906</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
@@ -20031,84 +20035,84 @@
       <x:c r="S316" s="14" t="n">
         <x:v>587897</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H317" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>600487</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -20614,391 +20618,393 @@
       <x:c r="S326" s="14" t="n">
         <x:v>548193</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H327" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>547080</x:v>
+        <x:v>604710</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I328" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>488</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>604710</x:v>
+        <x:v>547080</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="E329" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>391</x:v>
-[...2 lines deleted...]
-        <x:v>392</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>393</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>552788</x:v>
+        <x:v>603951</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
         <x:v>38880</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>478</x:v>
-[...1 lines deleted...]
-      <x:c r="H330" s="14" t="s"/>
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H330" s="14" t="s">
+        <x:v>392</x:v>
+      </x:c>
       <x:c r="I330" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>603951</x:v>
+        <x:v>552788</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H331" s="0" t="s">
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>605968</x:v>
+        <x:v>550202</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I332" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>500938</x:v>
+        <x:v>609583</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
@@ -21008,1601 +21014,1599 @@
       <x:c r="K333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>550202</x:v>
+        <x:v>500938</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>82</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>609583</x:v>
+        <x:v>547544</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>344</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="E335" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>493</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>547544</x:v>
+        <x:v>617348</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>252</x:v>
-[...1 lines deleted...]
-      <x:c r="H336" s="14" t="s"/>
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H336" s="14" t="s">
+        <x:v>365</x:v>
+      </x:c>
       <x:c r="I336" s="16" t="s">
-        <x:v>253</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>617348</x:v>
+        <x:v>617511</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="E337" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H337" s="0" t="s">
-        <x:v>365</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>366</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>496</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>617511</x:v>
+        <x:v>605634</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>378</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>605634</x:v>
+        <x:v>604613</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>604613</x:v>
+        <x:v>603944</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>478</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>603944</x:v>
+        <x:v>605968</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="E341" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H341" s="0" t="s">
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>603946</x:v>
+        <x:v>550203</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>82</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="Q342" s="16" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="R342" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="S342" s="14" t="n">
+        <x:v>503476</x:v>
+      </x:c>
+      <x:c r="T342" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="Q342" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>605632</x:v>
+        <x:v>620902</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>76</x:v>
-[...1 lines deleted...]
-      <x:c r="H344" s="14" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>381</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>547545</x:v>
+        <x:v>605631</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H345" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>609479</x:v>
+        <x:v>547067</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>602686</x:v>
+        <x:v>602688</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>451</x:v>
-[...2 lines deleted...]
-        <x:v>452</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>602689</x:v>
+        <x:v>548294</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>344</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I348" s="16" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>550203</x:v>
+        <x:v>550199</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H349" s="0" t="s">
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>503476</x:v>
+        <x:v>501884</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
-        <x:v>506</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>507</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>508</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>620902</x:v>
+        <x:v>556822</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>605631</x:v>
+        <x:v>547674</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>451</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>547067</x:v>
+        <x:v>547545</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H353" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>602688</x:v>
+        <x:v>605632</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>478</x:v>
-[...1 lines deleted...]
-      <x:c r="H354" s="14" t="s"/>
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="H354" s="14" t="s">
+        <x:v>83</x:v>
+      </x:c>
       <x:c r="I354" s="16" t="s">
-        <x:v>228</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>481</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>548294</x:v>
+        <x:v>541503</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>142</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>130</x:v>
-[...2 lines deleted...]
-        <x:v>131</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>62</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>550199</x:v>
+        <x:v>603946</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>400</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>501884</x:v>
+        <x:v>609479</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>328</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H357" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>556822</x:v>
+        <x:v>602686</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I358" s="16" t="s">
-        <x:v>370</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>512</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>547674</x:v>
+        <x:v>602689</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="Q359" s="4" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="R359" s="0" t="s">
         <x:v>511</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>513</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>547675</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22613,123 +22617,123 @@
       <x:c r="H360" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>556784</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="H361" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="I361" s="4" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="Q361" s="4" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="R361" s="0" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
         <x:v>524069</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>502</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
         <x:v>131</x:v>
@@ -22767,84 +22771,84 @@
       <x:c r="S362" s="14" t="n">
         <x:v>550198</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>25353</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="H363" s="0" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="I363" s="4" t="s">
         <x:v>504</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="Q363" s="4" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="R363" s="0" t="s">
         <x:v>507</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>448097</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -22886,211 +22890,211 @@
       <x:c r="S364" s="14" t="n">
         <x:v>548296</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>547068</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>547069</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>631035</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I368" s="16" t="s">
         <x:v>62</x:v>
@@ -23544,84 +23548,84 @@
         <x:v>603945</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I376" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>498668</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23870,51 +23874,51 @@
       <x:c r="G381" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>501</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>605967</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
@@ -23993,51 +23997,51 @@
       <x:c r="L383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>543691</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
-        <x:v>456</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
@@ -24461,75 +24465,75 @@
       <x:c r="T391" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>597524</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
@@ -25103,51 +25107,51 @@
       <x:c r="J403" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>541918</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>459</x:v>
       </x:c>
@@ -25175,102 +25179,102 @@
       <x:c r="M404" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
         <x:v>583833</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
         <x:v>588521</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -25334,51 +25338,51 @@
       <x:c r="J407" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
         <x:v>628812</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
@@ -25393,105 +25397,105 @@
       <x:c r="J408" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>540881</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
         <x:v>597504</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
@@ -25639,81 +25643,81 @@
       <x:c r="R412" s="14" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
         <x:v>597529</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>428</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>429</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>430</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>597532</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
@@ -26062,273 +26066,273 @@
       <x:c r="K420" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>597512</x:v>
+        <x:v>597501</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>421</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>597515</x:v>
+        <x:v>597512</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>597517</x:v>
+        <x:v>597515</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>434</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>597537</x:v>
+        <x:v>597517</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>567</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>597501</x:v>
+        <x:v>597537</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="E425" s="0" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="F425" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
@@ -26374,411 +26378,411 @@
       <x:c r="T425" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>571</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>570</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>568</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>616047</x:v>
+        <x:v>597516</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>572</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>597516</x:v>
+        <x:v>597519</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>573</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>496</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="Q428" s="16" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="R428" s="14" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="Q428" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>597519</x:v>
+        <x:v>597522</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>575</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>576</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>597522</x:v>
+        <x:v>597534</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>597534</x:v>
+        <x:v>597536</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>597536</x:v>
+        <x:v>616047</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>512</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K432" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>512</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>597509</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
         <x:v>580</x:v>
       </x:c>