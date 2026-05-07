--- v2 (2026-05-06)
+++ v3 (2026-05-07)
@@ -563,60 +563,60 @@
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/16/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Découverte de la LSF N1</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
@@ -3473,141 +3473,141 @@
       <x:c r="R42" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>592055</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>592054</x:v>
+        <x:v>592053</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>15254</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>592053</x:v>
+        <x:v>592054</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39173</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
@@ -4756,173 +4756,173 @@
       <x:c r="K65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>576060</x:v>
+        <x:v>576104</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="n">
         <x:v>5463</x:v>
       </x:c>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>576164</x:v>
+        <x:v>576111</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="n">
         <x:v>5463</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>576104</x:v>
+        <x:v>576120</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="n">
         <x:v>5463</x:v>
       </x:c>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
@@ -4931,114 +4931,114 @@
       <x:c r="K68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>576111</x:v>
+        <x:v>576060</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="n">
         <x:v>5463</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>15250</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="S69" s="0" t="n">
+        <x:v>576164</x:v>
+      </x:c>
+      <x:c r="T69" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="S69" s="0" t="n">
-[...2 lines deleted...]
-      <x:c r="T69" s="4" t="s">
+      <x:c r="U69" s="4" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
         <x:v>25</x:v>