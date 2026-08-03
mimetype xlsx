--- v2 (2026-08-03)
+++ v3 (2026-08-03)
@@ -503,119 +503,119 @@
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Travail matériau</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon - IUT La Garde</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTS maintenance des systèmes option D : systèmes ascenseurs et élévateurs (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Cordeille Formation - Externat Saint Joseph</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OLLIOULES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée Polyvalent Régional Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>GIP FIPAN</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Costebelle</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
-    <x:t>BTS maintenance des systèmes option D : systèmes ascenseurs et élévateurs (Apprentissage)</x:t>
-[...8 lines deleted...]
-    <x:t>OLLIOULES</x:t>
+    <x:t>Lycée Dumont d'Urville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire physique et sciences de l'ingénieur (PSI*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Dumont d'Urville</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire physique-chimie (PC*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP Golf-Hôtel</x:t>
   </x:si>
   <x:si>
     <x:t>Pôle Écoles Méditerranée - Écoles des apprentis de la Marine</x:t>
   </x:si>
   <x:si>
     <x:t>83800</x:t>
   </x:si>
   <x:si>
     <x:t>Pôle Ecoles Méditerranée - Ecoles des apprentis de la Marine</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée G Cisson</x:t>
@@ -1502,195 +1502,195 @@
   <x:si>
     <x:t>Titre professionnel technicien d'installation et de maintenance de piscines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Piscine</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pofessionnel Jean Moulin (site Rol Tanguy)</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Habilitation électrique B2 chargé de travaux, basse tension</x:t>
+  </x:si>
+  <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
+    <x:t>Mandyben</x:t>
+  </x:si>
+  <x:si>
     <x:t>classe préparatoire physique et technologie (PT*), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>LP la Floride</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée des Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Masséna</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pierre et Marie Curie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MENTON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Stanislas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CANNES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée international de Valbonne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS CEDEX</x:t>
+  </x:si>
+  <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Antibes Max Fiorini</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
-    <x:t>12/09/2026 00:00:00</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
   </x:si>
   <x:si>
     <x:t>06046</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Léonard de Vinci</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jules Ferry</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Alfred Hutinel</x:t>
   </x:si>
   <x:si>
     <x:t>06150</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/11/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>07/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année option informatique</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BR - BC - B1 - B2</x:t>
   </x:si>
   <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>LP J Dolle</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de la montagne</x:t>
   </x:si>
   <x:si>
     <x:t>06420</x:t>
   </x:si>
   <x:si>
     <x:t>VALDEBLORE</x:t>
   </x:si>
@@ -4887,544 +4887,546 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>587890</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="C45" s="3" t="s"/>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C45" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="J45" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>592905</x:v>
+        <x:v>597539</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>594204</x:v>
+        <x:v>592905</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>592959</x:v>
+        <x:v>594204</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>26</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>609583</x:v>
+        <x:v>592959</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>602813</x:v>
+        <x:v>609583</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>103</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>604285</x:v>
+        <x:v>602813</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="E51" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>604613</x:v>
+        <x:v>604285</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>547825</x:v>
+        <x:v>604613</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
+      <x:c r="E53" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>597539</x:v>
+        <x:v>547825</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
@@ -5565,602 +5567,599 @@
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>454250</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>550306</x:v>
+        <x:v>598932</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>147</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="Q58" s="16" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="R58" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="Q58" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>617511</x:v>
+        <x:v>550306</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>605634</x:v>
+        <x:v>617511</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="H60" s="14" t="s"/>
+      <x:c r="H60" s="14" t="s">
+        <x:v>160</x:v>
+      </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>598932</x:v>
+        <x:v>605634</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
-        <x:v>147</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>149</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>617130</x:v>
+        <x:v>592898</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="C62" s="15" t="s"/>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C62" s="15" t="n">
+        <x:v>36968</x:v>
+      </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s"/>
+      <x:c r="E62" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="H62" s="14" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="I62" s="16" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="J62" s="14" t="s"/>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="J62" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>592898</x:v>
+        <x:v>556394</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I63" s="4" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="Q63" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="Q63" s="4" t="s">
+      <x:c r="R63" s="0" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>594657</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>606234</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
-      <x:c r="E65" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>556394</x:v>
+        <x:v>617130</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="Q66" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="Q66" s="16" t="s">
+      <x:c r="R66" s="14" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>592942</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6226,111 +6225,111 @@
         <x:v>103</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>604284</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
         <x:v>597519</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -6427,82 +6426,82 @@
         <x:v>616047</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
         <x:v>598931</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -6565,114 +6564,114 @@
         <x:v>103</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s"/>
       <x:c r="I74" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>501466</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>587898</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
@@ -6685,220 +6684,220 @@
       <x:c r="J76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>596510</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>583834</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>594152</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>594653</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
@@ -6938,84 +6937,84 @@
       <x:c r="S80" s="14" t="n">
         <x:v>597512</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>550259</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>35498</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -7169,145 +7168,145 @@
       <x:c r="S84" s="14" t="n">
         <x:v>619343</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
         <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>565159</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>605694</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -7374,108 +7373,108 @@
       <x:c r="J88" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>597532</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
         <x:v>608351</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>41576</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
@@ -7570,84 +7569,84 @@
         <x:v>597520</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>608110</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
@@ -7856,200 +7855,200 @@
       <x:c r="R96" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>544884</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>554785</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>555616</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G99" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
         <x:v>555617</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
         <x:v>35498</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8209,145 +8208,145 @@
       <x:c r="R102" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>603945</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>613004</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>153</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>605633</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -8388,318 +8387,318 @@
         <x:v>548296</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I106" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K106" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>500942</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="E107" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G107" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H107" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>550200</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>550201</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>597513</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I110" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>626906</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
@@ -8762,100 +8761,100 @@
         <x:v>182</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>592908</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>592950</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
@@ -8886,78 +8885,78 @@
         <x:v>192</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>619434</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I115" s="4" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="Q115" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="Q115" s="4" t="s">
+      <x:c r="R115" s="0" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>592954</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -8966,153 +8965,153 @@
         <x:v>182</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
         <x:v>592936</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C117" s="3" t="s"/>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="I117" s="4" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>164</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="Q117" s="4" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="Q117" s="4" t="s">
+      <x:c r="R117" s="0" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>592890</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="Q118" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="Q118" s="16" t="s">
+      <x:c r="R118" s="14" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
         <x:v>592965</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
         <x:v>231</x:v>
@@ -9247,81 +9246,81 @@
         <x:v>592900</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>40033</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I122" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>605719</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>191</x:v>
@@ -9715,75 +9714,75 @@
       <x:c r="S130" s="14" t="n">
         <x:v>592907</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>594146</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
@@ -10087,51 +10086,51 @@
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>619433</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s"/>
       <x:c r="K138" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
@@ -10150,81 +10149,81 @@
       <x:c r="S138" s="14" t="n">
         <x:v>594656</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="E139" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H139" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>550264</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
@@ -10267,75 +10266,75 @@
       <x:c r="S140" s="14" t="n">
         <x:v>597521</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>597523</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
@@ -10540,81 +10539,81 @@
         <x:v>597511</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>605695</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
@@ -10899,57 +10898,57 @@
         <x:v>498668</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I152" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -11080,142 +11079,142 @@
       <x:c r="S154" s="14" t="n">
         <x:v>547069</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="E155" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H155" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
         <x:v>605635</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I156" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
         <x:v>605636</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
@@ -12234,54 +12233,54 @@
       <x:c r="G175" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>550307</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
@@ -12293,54 +12292,54 @@
         <x:v>103</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>550308</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
@@ -12551,57 +12550,57 @@
       <x:c r="S180" s="14" t="n">
         <x:v>587945</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="E181" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G181" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H181" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -12612,117 +12611,117 @@
         <x:v>550270</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I182" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>550271</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="E183" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H183" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -13006,118 +13005,118 @@
       <x:c r="S188" s="14" t="n">
         <x:v>604363</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G189" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H189" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>605700</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I190" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -13739,51 +13738,51 @@
       <x:c r="I201" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>635715</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
@@ -13974,51 +13973,51 @@
       <x:c r="I205" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>627790</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>41536</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
@@ -14289,57 +14288,57 @@
       <x:c r="S210" s="14" t="n">
         <x:v>611216</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H211" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -14617,74 +14616,74 @@
         <x:v>103</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>604283</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
@@ -16571,51 +16570,51 @@
       <x:c r="I251" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>620180</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
@@ -16627,90 +16626,90 @@
         <x:v>103</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>501475</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="E253" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G253" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H253" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -18153,115 +18152,115 @@
       <x:c r="G279" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q279" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R279" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S279" s="0" t="n">
         <x:v>501469</x:v>
       </x:c>
       <x:c r="T279" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="U279" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="280" spans="1:21">
       <x:c r="A280" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B280" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C280" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D280" s="15" t="s"/>
       <x:c r="E280" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F280" s="14" t="s"/>
       <x:c r="G280" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H280" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I280" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J280" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K280" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L280" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M280" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N280" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O280" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P280" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>550203</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C281" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D281" s="3" t="s"/>
@@ -18305,57 +18304,57 @@
         <x:v>558733</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C282" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I282" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K282" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -19054,57 +19053,57 @@
       <x:c r="S294" s="14" t="n">
         <x:v>604388</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C295" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="E295" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G295" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H295" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J295" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -19115,57 +19114,57 @@
         <x:v>605631</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C296" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I296" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K296" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
@@ -19175,81 +19174,81 @@
       <x:c r="S296" s="14" t="n">
         <x:v>605702</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C297" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D297" s="3" t="s"/>
       <x:c r="E297" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H297" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J297" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
         <x:v>605703</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C298" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D298" s="15" t="s"/>
@@ -19932,1609 +19931,1603 @@
       </x:c>
       <x:c r="P310" s="14" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>596511</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="G311" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="Q311" s="4" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="R311" s="0" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="S311" s="0" t="n">
+        <x:v>625392</x:v>
+      </x:c>
+      <x:c r="T311" s="4" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="Q311" s="4" t="s">
+      <x:c r="U311" s="4" t="s">
         <x:v>478</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C312" s="15" t="n">
+        <x:v>41007</x:v>
+      </x:c>
+      <x:c r="D312" s="15" t="s"/>
+      <x:c r="E312" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F312" s="14" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="G312" s="14" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="I312" s="16" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J312" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="K312" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="L312" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M312" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N312" s="15" t="n">
+        <x:v>24054</x:v>
+      </x:c>
+      <x:c r="O312" s="14" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P312" s="14" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="Q312" s="16" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="R312" s="14" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="S312" s="14" t="n">
+        <x:v>583863</x:v>
+      </x:c>
+      <x:c r="T312" s="16" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="U312" s="16" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...43 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>190</x:v>
-[...1 lines deleted...]
-      <x:c r="C313" s="3" t="s"/>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C313" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D313" s="3" t="s"/>
+      <x:c r="E313" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H313" s="0" t="s">
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="J313" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>619342</x:v>
+        <x:v>500938</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>482</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C314" s="15" t="s"/>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="J314" s="14" t="s"/>
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="J314" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>592941</x:v>
+        <x:v>624937</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="G315" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H315" s="0" t="s">
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>594154</x:v>
+        <x:v>611580</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>624937</x:v>
+        <x:v>609349</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>41536</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
-      <x:c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>603183</x:v>
+        <x:v>618754</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>263</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>611580</x:v>
+        <x:v>565304</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>36</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="C319" s="3" t="s"/>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C319" s="3" t="n">
+        <x:v>41536</x:v>
+      </x:c>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="J319" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>414</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>592902</x:v>
+        <x:v>629755</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K320" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>625392</x:v>
+        <x:v>606820</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>487</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C321" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>41536</x:v>
       </x:c>
       <x:c r="D321" s="3" t="s"/>
-      <x:c r="E321" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H321" s="0" t="s">
-        <x:v>288</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J321" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>31624</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>583863</x:v>
+        <x:v>630543</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
-        <x:v>488</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>489</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
-      <x:c r="E322" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>157</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>500938</x:v>
+        <x:v>592580</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>490</x:v>
-[...1 lines deleted...]
-      <x:c r="C323" s="3" t="s"/>
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C323" s="3" t="n">
+        <x:v>39873</x:v>
+      </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>22635</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>609349</x:v>
+        <x:v>611215</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>405</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>287</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>31624</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>618754</x:v>
+        <x:v>609324</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>565304</x:v>
+        <x:v>597955</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C326" s="15" t="n">
-        <x:v>41536</x:v>
+        <x:v>35191</x:v>
       </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I326" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>31624</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>629755</x:v>
+        <x:v>576745</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>404</x:v>
-[...2 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>403</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>606820</x:v>
+        <x:v>619342</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>419</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>405</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>295</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>31624</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>295</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>630543</x:v>
+        <x:v>592902</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
-        <x:v>386</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>24254</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>592580</x:v>
+        <x:v>592582</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>39873</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>22635</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>374</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>373</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>611215</x:v>
+        <x:v>597509</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>431</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
-      <x:c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>279</x:v>
-[...2 lines deleted...]
-        <x:v>280</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>138</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>547088</x:v>
+        <x:v>592941</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>437</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>284</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>597509</x:v>
+        <x:v>594154</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="E333" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H333" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>550202</x:v>
+        <x:v>547088</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>550273</x:v>
+        <x:v>550202</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>259</x:v>
-[...1 lines deleted...]
-      <x:c r="C335" s="3" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C335" s="3" t="n">
+        <x:v>36968</x:v>
+      </x:c>
       <x:c r="D335" s="3" t="s"/>
+      <x:c r="E335" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H335" s="0" t="s">
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>260</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>597955</x:v>
+        <x:v>550273</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>448</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
-        <x:v>35191</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
-      <x:c r="E336" s="14" t="s"/>
+      <x:c r="E336" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I336" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
-        <x:v>31624</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>289</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>292</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>576745</x:v>
+        <x:v>550267</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>398</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
-      <x:c r="E337" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G337" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="I337" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="I337" s="4" t="s">
+      <x:c r="K337" s="0" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="L337" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="M337" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N337" s="3" t="n">
+        <x:v>24054</x:v>
+      </x:c>
+      <x:c r="O337" s="0" t="s">
+        <x:v>31</x:v>
+      </x:c>
+      <x:c r="P337" s="0" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="Q337" s="4" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="R337" s="0" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="J337" s="0" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>617348</x:v>
+        <x:v>592964</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
       <x:c r="E338" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>155</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="H338" s="14" t="s"/>
       <x:c r="I338" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>550267</x:v>
+        <x:v>617348</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
@@ -21552,2135 +21545,2137 @@
       </x:c>
       <x:c r="P339" s="0" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>597514</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s"/>
       <x:c r="K340" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>592964</x:v>
+        <x:v>594206</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>129</x:v>
-[...1 lines deleted...]
-      <x:c r="C341" s="3" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="C341" s="3" t="n">
+        <x:v>41007</x:v>
+      </x:c>
       <x:c r="D341" s="3" t="s"/>
       <x:c r="G341" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
+      <x:c r="J341" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K341" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>594206</x:v>
+        <x:v>594148</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>592958</x:v>
+        <x:v>595106</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>594148</x:v>
+        <x:v>596514</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>595106</x:v>
+        <x:v>592958</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
+      <x:c r="E345" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G345" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="I345" s="4" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="J345" s="0" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="K345" s="0" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="L345" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="M345" s="0" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="N345" s="3" t="n">
+        <x:v>24066</x:v>
+      </x:c>
+      <x:c r="O345" s="0" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="P345" s="0" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="Q345" s="4" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="R345" s="0" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="I345" s="4" t="s">
-[...28 lines deleted...]
-      </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>596514</x:v>
+        <x:v>548193</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>86</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
-      <x:c r="E346" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>88</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>548193</x:v>
+        <x:v>592896</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>108</x:v>
-[...1 lines deleted...]
-      <x:c r="C347" s="3" t="s"/>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C347" s="3" t="n">
+        <x:v>36968</x:v>
+      </x:c>
       <x:c r="D347" s="3" t="s"/>
+      <x:c r="E347" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="J347" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>592896</x:v>
+        <x:v>606945</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>515</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>513</x:v>
-[...1 lines deleted...]
-      <x:c r="H348" s="14" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H348" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="I348" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>606945</x:v>
+        <x:v>608237</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>515</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H349" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>516</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>608237</x:v>
+        <x:v>605696</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I350" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>605696</x:v>
+        <x:v>605699</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
-      <x:c r="E351" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>155</x:v>
-[...2 lines deleted...]
-        <x:v>156</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>605699</x:v>
+        <x:v>612999</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
-      <x:c r="E352" s="14" t="s"/>
+      <x:c r="E352" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>493</x:v>
-[...1 lines deleted...]
-      <x:c r="H352" s="14" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H352" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="I352" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>612999</x:v>
+        <x:v>617503</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>147</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>617503</x:v>
+        <x:v>556502</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>556502</x:v>
+        <x:v>547435</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
-        <x:v>62</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>572005</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
-      <x:c r="E356" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>513</x:v>
-[...1 lines deleted...]
-      <x:c r="H356" s="14" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H356" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>547435</x:v>
+        <x:v>617138</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>525</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>147</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>149</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>617138</x:v>
+        <x:v>594207</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>594207</x:v>
+        <x:v>592938</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>592938</x:v>
+        <x:v>595856</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>595856</x:v>
+        <x:v>619340</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>190</x:v>
-[...1 lines deleted...]
-      <x:c r="C361" s="3" t="s"/>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C361" s="3" t="n">
+        <x:v>36968</x:v>
+      </x:c>
       <x:c r="D361" s="3" t="s"/>
+      <x:c r="E361" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G361" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H361" s="0" t="s">
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="J361" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>192</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>619340</x:v>
+        <x:v>556393</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
-        <x:v>527</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>556393</x:v>
+        <x:v>605693</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
-      <x:c r="E363" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>155</x:v>
-[...2 lines deleted...]
-        <x:v>156</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>157</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>513</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>514</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>605693</x:v>
+        <x:v>592581</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>510</x:v>
-[...1 lines deleted...]
-      <x:c r="J364" s="14" t="s"/>
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="J364" s="14" t="s">
+        <x:v>80</x:v>
+      </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>24254</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>592581</x:v>
+        <x:v>587289</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
-        <x:v>35</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>484</x:v>
-[...2 lines deleted...]
-        <x:v>80</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>587289</x:v>
+        <x:v>592903</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>316</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>592903</x:v>
+        <x:v>592909</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>219</x:v>
-[...1 lines deleted...]
-      <x:c r="C367" s="3" t="s"/>
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C367" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="J367" s="0" t="s">
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>592909</x:v>
+        <x:v>597507</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
-      <x:c r="E368" s="14" t="s"/>
+      <x:c r="E368" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>530</x:v>
-[...1 lines deleted...]
-      <x:c r="H368" s="14" t="s"/>
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H368" s="14" t="s">
+        <x:v>160</x:v>
+      </x:c>
       <x:c r="I368" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>597507</x:v>
+        <x:v>605704</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
-      <x:c r="E369" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>155</x:v>
-[...2 lines deleted...]
-        <x:v>156</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>605704</x:v>
+        <x:v>597529</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
-        <x:v>39</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>531</x:v>
-[...1 lines deleted...]
-      <x:c r="H370" s="14" t="s"/>
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H370" s="14" t="s">
+        <x:v>152</x:v>
+      </x:c>
       <x:c r="I370" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>531</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>532</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>533</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>597529</x:v>
+        <x:v>620184</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C371" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H371" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J371" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>620184</x:v>
+        <x:v>554015</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
-        <x:v>36968</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
-      <x:c r="E372" s="14" t="s"/>
+      <x:c r="E372" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I372" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>24431</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>554015</x:v>
+        <x:v>617499</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
-        <x:v>41007</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="E373" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>147</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>404</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>617499</x:v>
+        <x:v>603183</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
         <x:v>592952</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
         <x:v>39874</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>22650</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
         <x:v>577334</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
         <x:v>592889</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>592895</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
@@ -23693,286 +23688,286 @@
       <x:c r="J378" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
         <x:v>597533</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="E379" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H379" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
         <x:v>550275</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
         <x:v>550269</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H381" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
         <x:v>507656</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
         <x:v>616126</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -23985,278 +23980,278 @@
       <x:c r="J383" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>631035</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="G384" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I384" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>583833</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>511</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
         <x:v>597531</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>612718</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
         <x:v>613000</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
@@ -24407,701 +24402,701 @@
       <x:c r="R390" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
         <x:v>597526</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
         <x:v>587897</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I392" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>496</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
         <x:v>550249</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
         <x:v>592939</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
         <x:v>595105</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
         <x:v>592955</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
         <x:v>11454</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>511</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
         <x:v>594208</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>24454</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
         <x:v>594654</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>502</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>592894</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
         <x:v>592901</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>505</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
         <x:v>592904</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>503</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>504</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>505</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
         <x:v>592971</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>592966</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
         <x:v>592967</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
@@ -25565,377 +25560,375 @@
       <x:c r="K412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>547544</x:v>
+        <x:v>605968</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>38</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="E413" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G413" s="0" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>605968</x:v>
+        <x:v>547544</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
-        <x:v>41007</x:v>
+        <x:v>36968</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I414" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24431</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>550254</x:v>
+        <x:v>550272</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
-        <x:v>36968</x:v>
+        <x:v>41007</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="E415" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G415" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H415" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>24431</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>92</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>550272</x:v>
+        <x:v>550254</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
-      <x:c r="E416" s="14" t="s"/>
+      <x:c r="E416" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>552</x:v>
-[...1 lines deleted...]
-      <x:c r="H416" s="14" t="s"/>
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="H416" s="14" t="s">
+        <x:v>67</x:v>
+      </x:c>
       <x:c r="I416" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>552</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>553</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>543688</x:v>
+        <x:v>552788</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
-      <x:c r="E417" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G417" s="0" t="s">
-        <x:v>66</x:v>
-[...2 lines deleted...]
-        <x:v>67</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>68</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>571</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>572</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>573</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>552788</x:v>
+        <x:v>543688</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I418" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
@@ -26229,57 +26222,57 @@
         <x:v>596512</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I424" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
@@ -26630,57 +26623,57 @@
       <x:c r="S430" s="14" t="n">
         <x:v>547618</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
         <x:v>36968</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="E431" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H431" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>24431</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
         <x:v>568</x:v>
       </x:c>
@@ -26805,57 +26798,57 @@
         <x:v>547559</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>582</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
         <x:v>41007</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
         <x:v>568</x:v>
       </x:c>