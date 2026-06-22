--- v3 (2026-06-21)
+++ v4 (2026-06-22)
@@ -404,83 +404,83 @@
   <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité automatique et robotique</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
   <x:si>
     <x:t>AIX - LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Montmajour</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST PAUL LES DURANCE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention ingénierie de la santé parcours médicaments et produits de santé</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 5e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention ingénierie de la santé parcours prévention des risques et nuisances technologiques</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours compétences complémentaires en informatique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention ingénierie de la santé parcours médicaments et produits de santé</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours ingénierie en instrumentation industrielle</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours instrumentation des moyens d'essai</x:t>
   </x:si>
   <x:si>
     <x:t>LPO St-Vincent de Paul</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>LT de chimie biologie</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention instrumentation, mesure, métrologie parcours commercialisation en instrumentation scientifique</x:t>
@@ -581,66 +581,66 @@
   <x:si>
     <x:t>Traitement et hygiène des eaux de piscine</x:t>
   </x:si>
   <x:si>
     <x:t>Coopérative de Formation aux Métiers de l'Environnement Urbain</x:t>
   </x:si>
   <x:si>
     <x:t>CFME-URB</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Traitement eau</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée de Vaison-la-Romaine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAISON LA ROMAINE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée L Pasteur</x:t>
   </x:si>
   <x:si>
     <x:t>84011</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 01</x:t>
-  </x:si>
-[...7 lines deleted...]
-    <x:t>VAISON LA ROMAINE</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
     <x:numFmt numFmtId="164" formatCode="General"/>
     <x:numFmt numFmtId="165" formatCode="@"/>
   </x:numFmts>
   <x:fonts count="8">
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="FF333333"/>
       <x:name val="Aptos Narrow"/>
       <x:family val="2"/>
       <x:charset val="1"/>
     </x:font>
     <x:font>
       <x:sz val="10"/>
       <x:name val="Arial"/>
       <x:family val="0"/>
@@ -2244,381 +2244,383 @@
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>631163</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>111</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>92</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="J22" s="14" t="s"/>
       <x:c r="K22" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>11414</x:v>
+        <x:v>12081</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>581563</x:v>
+        <x:v>591943</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>39433</x:v>
+        <x:v>38684</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
-        <x:v>90</x:v>
-[...2 lines deleted...]
-        <x:v>91</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>31407</x:v>
+        <x:v>11414</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>575042</x:v>
+        <x:v>591878</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
-        <x:v>45</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>39433</x:v>
+        <x:v>38684</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>31407</x:v>
+        <x:v>11414</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>575043</x:v>
+        <x:v>591879</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>38684</x:v>
+        <x:v>39433</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H25" s="0" t="s">
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>11414</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>591878</x:v>
+        <x:v>575042</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
-        <x:v>38684</x:v>
+        <x:v>39433</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>97</x:v>
-[...1 lines deleted...]
-      <x:c r="H26" s="14" t="s"/>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H26" s="14" t="s">
+        <x:v>91</x:v>
+      </x:c>
       <x:c r="I26" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>11414</x:v>
+        <x:v>31407</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>591879</x:v>
+        <x:v>575043</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>30</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>22</x:v>
-[...1 lines deleted...]
-      <x:c r="C27" s="3" t="s"/>
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C27" s="3" t="n">
+        <x:v>38684</x:v>
+      </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="G27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="H27" s="0" t="s">
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="J27" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>12081</x:v>
+        <x:v>11414</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>591943</x:v>
+        <x:v>581563</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>30</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
         <x:v>38684</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
@@ -3410,51 +3412,51 @@
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>591957</x:v>
+        <x:v>591938</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>174</x:v>
@@ -3463,51 +3465,51 @@
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>12081</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>591938</x:v>
+        <x:v>591957</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 