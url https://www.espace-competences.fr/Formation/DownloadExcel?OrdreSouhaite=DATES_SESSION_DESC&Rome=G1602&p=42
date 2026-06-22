--- v3 (2026-06-22)
+++ v4 (2026-06-22)
@@ -386,98 +386,98 @@
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP Cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Pizza pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centre de Formation National de Pizzaiolo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pizzeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-VICTORET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greta-Cfa Côte d'Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/14/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Commis de cuisine (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Afc Groupe</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>09/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Greta-Cfa Côte d'Azur</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Greta-Cfa Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée des Métiers Alexandre Dumas</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Porfessionnel Ferdinant Revoul - Lycée des Métiers des Arts Culinaires et des Technologies</x:t>
   </x:si>
   <x:si>
     <x:t>84600</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>BP arts de la cuisine (Apprentissage)</x:t>
@@ -953,110 +953,110 @@
   <x:si>
     <x:t>LP A Briand</x:t>
   </x:si>
   <x:si>
     <x:t>LP F Revoul</x:t>
   </x:si>
   <x:si>
     <x:t>84601</x:t>
   </x:si>
   <x:si>
     <x:t>VALREAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Hôtellerie Tourisme Jeanne et Paul Augier</x:t>
   </x:si>
   <x:si>
     <x:t>06200</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel chef de partie arts culinaires et pâtisserie (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Sévigné</x:t>
   </x:si>
   <x:si>
+    <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">ESCCOM </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Golf Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
+  </x:si>
+  <x:si>
     <x:t>LP Sévigné</x:t>
   </x:si>
   <x:si>
     <x:t>05003</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LPO La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13012</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-12e</x:t>
   </x:si>
   <x:si>
-    <x:t>La Forbine - Lycée Technique Privé de Chimie et de Biologie - Ecole Hôtelière de Provence - Antenne Aubagne</x:t>
-[...8 lines deleted...]
-    <x:t>Lycée Professionnel Golf Hôtel</x:t>
+    <x:t>Lycée polyvalent Marie-Madeleine Fourcade - site Jules Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Caucadis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence</x:t>
   </x:si>
   <x:si>
     <x:t>84032</x:t>
   </x:si>
   <x:si>
     <x:t>Sud Formation santé</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée polyvalent Marie-Madeleine Fourcade - site Jules Ferry</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Chambre de Métiers et de l'Artisanat de Région Provence Alpes Côte d'Azur|Cma Formation Saint Maximin</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Institut La Cadenelle</x:t>
   </x:si>
   <x:si>
     <x:t>13376</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>France Travail</x:t>
@@ -1100,173 +1100,173 @@
   <x:si>
     <x:t>CAP cuisine - Cuisine des terroirs, circuits courts et alimentation durable</x:t>
   </x:si>
   <x:si>
     <x:t>Conseil Régional</x:t>
   </x:si>
   <x:si>
     <x:t>Programme Régional Formation  2022-2026 (PRF)</x:t>
   </x:si>
   <x:si>
     <x:t>GARDANNE</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/07/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel commis de cuisine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Titre professionnel chef de partie arts culinaires et pâtisserie</x:t>
   </x:si>
   <x:si>
-    <x:t>Stelo Formation - Antenne Saint Raphaël</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Cuisinier / chef de partie en restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Restauration</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine japonaise</x:t>
   </x:si>
   <x:si>
     <x:t>Cf</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine spécialité étrangère</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 4e</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre National d'Enseignement à Distance</x:t>
   </x:si>
   <x:si>
     <x:t>CNED</x:t>
   </x:si>
   <x:si>
     <x:t>86360</x:t>
   </x:si>
   <x:si>
     <x:t>Agent de la fonction publique , Demandeur d'emploi , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/18/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>11/18/2027 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>05/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro cuisine - Cuisine des terroirs, circuits courts et alimentation durable</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cuisinier</x:t>
   </x:si>
   <x:si>
-    <x:t>Bac pro cuisine - Cuisine des terroirs, circuits courts et alimentation durable</x:t>
+    <x:t>Haccp : appliquer les bonnes pratiques d'hygiène en retauration collective</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Le Moins Cher en Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de la Cuisine Italienne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP-D'AIL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert pizzaiolo</x:t>
   </x:si>
   <x:si>
     <x:t>Trina Expédit - Organizza</x:t>
   </x:si>
   <x:si>
-    <x:t>83500</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>12/31/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>HLJ - IMSAT</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
-    <x:t>Institut de la Cuisine Italienne</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Pasta et Basta</x:t>
   </x:si>
   <x:si>
     <x:t>03/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Haccp : appliquer les bonnes pratiques d'hygiène en restauration collective</x:t>
   </x:si>
   <x:si>
     <x:t>France Proformation</x:t>
   </x:si>
   <x:si>
     <x:t>Vos Formations aux Meilleurs Prix</x:t>
   </x:si>
   <x:si>
     <x:t>FMP</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisine italienne</x:t>
   </x:si>
   <x:si>
     <x:t>H et C Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>63000</x:t>
@@ -1340,165 +1340,165 @@
   <x:si>
     <x:t>10/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CS - Certificat de spécialisation Cuisinier en desserts de restaurant (ex Mention Complémentaire)</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/15/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Autre public , Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>09/15/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ogec Lycée Sainte Elisabeth - Collège Sainte Elisabeth</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Intégrale Sécurité Formations - Integrale Academy</x:t>
   </x:si>
   <x:si>
     <x:t>83480</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + specialisation Les pains et viennoiseries</x:t>
   </x:si>
   <x:si>
     <x:t>BANDOL</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation Les petits fours sucrés et salés</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production + spécialisation : Les glaces et sorbets</x:t>
   </x:si>
   <x:si>
     <x:t>COGOLIN</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation cuisine italienne : les pâtes fraîches, sauces et risottos</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation desserts chocolat</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Cuisinier BC01 Production culinaire + spécialisation macarons</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cuisinier BC01 Production culinaire + spécialisation plancha et métiers de grillardin</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Cuisinier BC01 Production culinaire + spécialisation macarons</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Certificat de spécialisation cuisinier en desserts de restaurant (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation barbecue</x:t>
   </x:si>
   <x:si>
     <x:t>Cuisinier BC01 Production culinaire + spécialisation canard et foie gras</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>Commis de cuisine (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>CS Certificat de Spécialisation Cuisinier en desserts de restaurant (Ex Mention Complémentaire)</x:t>
   </x:si>
   <x:si>
     <x:t>Mention complémentaire Cuisinier en desserts de restaurant</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac pro cuisine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Commis de cuisine BC02 Réaliser des préparations culinaires de base en respectant les consignes de production</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP cuisine (des étoiles et des femmes)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/10/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée des Métiers Louis Martin Bret</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP cuisine (des étoiles et des femmes)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>08/30/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/03/2027 00:00:00</x:t>
   </x:si>
@@ -2963,211 +2963,211 @@
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>589721</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="C16" s="15" t="n">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
-      <x:c r="E16" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="H16" s="14" t="s"/>
+      <x:c r="H16" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
       <x:c r="I16" s="16" t="s">
-        <x:v>70</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42704</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>611322</x:v>
+        <x:v>629798</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>625007</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="C18" s="15" t="s"/>
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C18" s="15" t="n">
+        <x:v>37859</x:v>
+      </x:c>
       <x:c r="D18" s="15" t="s"/>
-      <x:c r="E18" s="14" t="s"/>
+      <x:c r="E18" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
-        <x:v>117</x:v>
-[...1 lines deleted...]
-      <x:c r="J18" s="14" t="s"/>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="J18" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K18" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>42704</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="P18" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="P18" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>629798</x:v>
+        <x:v>611322</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
@@ -3544,79 +3544,79 @@
       </x:c>
       <x:c r="S25" s="0" t="n">
         <x:v>617221</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
         <x:v>626957</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
@@ -3713,90 +3713,90 @@
       <x:c r="R28" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
         <x:v>587906</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
         <x:v>615279</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -5280,75 +5280,75 @@
       <x:c r="T55" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>597383</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
@@ -8527,51 +8527,51 @@
       <x:c r="J112" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>608248</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
@@ -8584,51 +8584,51 @@
       <x:c r="J113" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>507615</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -9295,2814 +9295,2815 @@
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>540940</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>607233</x:v>
+        <x:v>608444</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H127" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>604086</x:v>
+        <x:v>607233</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I128" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>604291</x:v>
+        <x:v>604086</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>38722</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H129" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>604312</x:v>
+        <x:v>604291</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s"/>
+      <x:c r="E130" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I130" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>605322</x:v>
+        <x:v>604312</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>295</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>296</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>595222</x:v>
+        <x:v>592261</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>595227</x:v>
+        <x:v>597388</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>288</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>595229</x:v>
+        <x:v>597392</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>297</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>298</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>595236</x:v>
+        <x:v>597395</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>595238</x:v>
+        <x:v>493615</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>37859</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>300</x:v>
-[...1 lines deleted...]
-      <x:c r="H136" s="14" t="s"/>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s">
+        <x:v>280</x:v>
+      </x:c>
       <x:c r="I136" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>603540</x:v>
+        <x:v>605322</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="E137" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H137" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>608444</x:v>
+        <x:v>599326</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
-      <x:c r="E138" s="14" t="s"/>
+      <x:c r="E138" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>592261</x:v>
+        <x:v>607434</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C139" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D139" s="3" t="s"/>
+      <x:c r="E139" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G139" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J139" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>597388</x:v>
+        <x:v>607983</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C140" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D140" s="15" t="s"/>
-      <x:c r="E140" s="14" t="s"/>
+      <x:c r="E140" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>204</x:v>
-[...1 lines deleted...]
-      <x:c r="H140" s="14" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H140" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="I140" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K140" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>123</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>597392</x:v>
+        <x:v>608163</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
+      <x:c r="E141" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>597395</x:v>
+        <x:v>611030</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>493615</x:v>
+        <x:v>540917</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
+      <x:c r="E143" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>540917</x:v>
+        <x:v>603540</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>37859</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>275</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>599326</x:v>
+        <x:v>595222</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
-      <x:c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>607434</x:v>
+        <x:v>595227</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>38722</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>607983</x:v>
+        <x:v>595229</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
-      <x:c r="E147" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>46</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>608163</x:v>
+        <x:v>595236</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>46</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>258</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>611030</x:v>
+        <x:v>595238</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
-      <x:c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-        <x:v>184</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>604907</x:v>
+        <x:v>592257</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>595224</x:v>
+        <x:v>592260</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>595231</x:v>
+        <x:v>597378</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>46</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>606239</x:v>
+        <x:v>597385</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42776</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>589720</x:v>
+        <x:v>595454</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>268</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42776</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>597592</x:v>
+        <x:v>595457</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C155" s="3" t="s"/>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="C155" s="3" t="n">
+        <x:v>38430</x:v>
+      </x:c>
       <x:c r="D155" s="3" t="s"/>
+      <x:c r="E155" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>304</x:v>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H155" s="0" t="s">
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>42776</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>305</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>307</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>616020</x:v>
+        <x:v>604907</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>295</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>296</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>597389</x:v>
+        <x:v>595224</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>597391</x:v>
+        <x:v>595231</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
-        <x:v>195</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C158" s="15" t="s"/>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C158" s="15" t="n">
+        <x:v>37910</x:v>
+      </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>216</x:v>
-[...1 lines deleted...]
-      <x:c r="H158" s="14" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H158" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="I158" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>42776</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>595455</x:v>
+        <x:v>606239</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
-      <x:c r="E159" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G159" s="0" t="s">
-        <x:v>191</x:v>
-[...2 lines deleted...]
-        <x:v>192</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>607230</x:v>
+        <x:v>589720</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
-      <x:c r="E160" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>607402</x:v>
+        <x:v>597592</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
-      <x:c r="E161" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-        <x:v>184</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42776</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>604103</x:v>
+        <x:v>616020</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
-      <x:c r="E162" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>183</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>604228</x:v>
+        <x:v>597389</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
-      <x:c r="E163" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G163" s="0" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-        <x:v>184</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>604229</x:v>
+        <x:v>597391</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>44</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
-      <x:c r="E164" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>211</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42776</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>604292</x:v>
+        <x:v>595455</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="E165" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G165" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H165" s="0" t="s">
-        <x:v>212</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>604304</x:v>
+        <x:v>607230</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>225</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>227</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>600304</x:v>
+        <x:v>607402</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="E167" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H167" s="0" t="s">
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>605969</x:v>
+        <x:v>604103</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s"/>
+      <x:c r="E168" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>218</x:v>
-[...1 lines deleted...]
-      <x:c r="H168" s="14" t="s"/>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H168" s="14" t="s">
+        <x:v>184</x:v>
+      </x:c>
       <x:c r="I168" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>219</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>592257</x:v>
+        <x:v>604228</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
+      <x:c r="E169" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G169" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H169" s="0" t="s">
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>592260</x:v>
+        <x:v>604229</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s"/>
+      <x:c r="E170" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>308</x:v>
-[...1 lines deleted...]
-      <x:c r="H170" s="14" t="s"/>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H170" s="14" t="s">
+        <x:v>212</x:v>
+      </x:c>
       <x:c r="I170" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>309</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>597378</x:v>
+        <x:v>604292</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
+      <x:c r="E171" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H171" s="0" t="s">
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>597385</x:v>
+        <x:v>604304</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C172" s="15" t="s"/>
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C172" s="15" t="n">
+        <x:v>38431</x:v>
+      </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s"/>
+      <x:c r="E172" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>311</x:v>
-[...1 lines deleted...]
-      <x:c r="H172" s="14" t="s"/>
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H172" s="14" t="s">
+        <x:v>226</x:v>
+      </x:c>
       <x:c r="I172" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>42776</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>595454</x:v>
+        <x:v>600304</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C173" s="3" t="s"/>
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="C173" s="3" t="n">
+        <x:v>37910</x:v>
+      </x:c>
       <x:c r="D173" s="3" t="s"/>
+      <x:c r="E173" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>42776</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>243</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>272</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>595457</x:v>
+        <x:v>605969</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I174" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
@@ -12188,82 +12189,82 @@
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>587956</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>624721</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="E177" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -12636,51 +12637,51 @@
       <x:c r="J183" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>607929</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s">
         <x:v>322</x:v>
       </x:c>
@@ -12756,54 +12757,54 @@
       <x:c r="H185" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>626577</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
@@ -13136,145 +13137,145 @@
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>586908</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
-        <x:v>39515</x:v>
+        <x:v>38722</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K192" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>629944</x:v>
+        <x:v>629951</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
-        <x:v>38722</x:v>
+        <x:v>39515</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>629951</x:v>
+        <x:v>629944</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>42189</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
@@ -13301,150 +13302,150 @@
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>629978</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="E195" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G195" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>611321</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>611323</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
         <x:v>70</x:v>
@@ -13562,51 +13563,51 @@
       <x:c r="K199" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>623824</x:v>
+        <x:v>615820</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s">
@@ -13621,51 +13622,51 @@
       <x:c r="K200" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>615820</x:v>
+        <x:v>623824</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
@@ -13684,51 +13685,51 @@
       <x:c r="M201" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>623823</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="I202" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
@@ -13743,723 +13744,725 @@
       <x:c r="M202" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>615821</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>364</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>616710</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>37867</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
-      <x:c r="E204" s="14" t="s"/>
+      <x:c r="E204" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>620316</x:v>
+        <x:v>617342</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>325</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F205" s="0" t="s">
+        <x:v>337</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H205" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>617342</x:v>
+        <x:v>583829</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
-      <x:c r="E206" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E206" s="14" t="s"/>
+      <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>46</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>583829</x:v>
+        <x:v>620316</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
-        <x:v>316</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>283</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
-      <x:c r="E207" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G207" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H207" s="0" t="s">
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>83</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42708</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>603895</x:v>
+        <x:v>583343</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>369</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="S208" s="14" t="n">
+        <x:v>625887</x:v>
+      </x:c>
+      <x:c r="T208" s="16" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="E209" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>374</x:v>
-[...2 lines deleted...]
-        <x:v>375</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>374</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>605473</x:v>
+        <x:v>603878</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>114</x:v>
-[...1 lines deleted...]
-      <x:c r="C210" s="15" t="s"/>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C210" s="15" t="n">
+        <x:v>39515</x:v>
+      </x:c>
       <x:c r="D210" s="15" t="s"/>
-      <x:c r="E210" s="14" t="s"/>
+      <x:c r="E210" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>379</x:v>
-[...1 lines deleted...]
-      <x:c r="J210" s="14" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="J210" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>199</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>42704</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>625887</x:v>
+        <x:v>603909</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>345</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>603878</x:v>
+        <x:v>603895</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>292</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
-      <x:c r="E212" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42704</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>86</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>603909</x:v>
+        <x:v>609581</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C213" s="3" t="n">
+        <x:v>38722</x:v>
+      </x:c>
+      <x:c r="D213" s="3" t="s"/>
+      <x:c r="E213" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="G213" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H213" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C213" s="3" t="s"/>
-[...1 lines deleted...]
-      <x:c r="G213" s="0" t="s">
+      <x:c r="I213" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="H213" s="0" t="s">
-[...3 lines deleted...]
-        <x:v>371</x:v>
+      <x:c r="J213" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>42708</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="Q213" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="Q213" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>583343</x:v>
+        <x:v>605473</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42742</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
         <x:v>625892</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="E215" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G215" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -14472,51 +14475,51 @@
       <x:c r="L215" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>603877</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
         <x:v>39515</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
@@ -14531,153 +14534,153 @@
       <x:c r="L216" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>603876</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
         <x:v>586157</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
         <x:v>42742</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
         <x:v>625891</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="E219" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G219" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>83</x:v>
       </x:c>
@@ -14690,265 +14693,265 @@
       <x:c r="L219" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>603875</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="I220" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42708</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>585222</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
         <x:v>609508</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C222" s="15" t="s"/>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s"/>
       <x:c r="K222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
         <x:v>42720</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R222" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="S222" s="14" t="n">
         <x:v>609509</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="E223" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G223" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
         <x:v>602035</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
         <x:v>38722</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="I224" s="16" t="s">
@@ -15217,91 +15220,91 @@
       </x:c>
       <x:c r="P228" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>581762</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="E229" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G229" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>581346</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
@@ -15327,51 +15330,51 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>598270</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>28</x:v>
@@ -15793,321 +15796,318 @@
       <x:c r="R238" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>547850</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
         <x:v>574219</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s"/>
-      <x:c r="F240" s="14" t="s"/>
+      <x:c r="E240" s="14" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F240" s="14" t="s">
+        <x:v>323</x:v>
+      </x:c>
       <x:c r="G240" s="14" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="H240" s="14" t="s"/>
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="H240" s="14" t="s">
+        <x:v>328</x:v>
+      </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>542508</x:v>
+        <x:v>582126</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
-      <x:c r="E241" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G241" s="0" t="s">
-        <x:v>327</x:v>
-[...2 lines deleted...]
-        <x:v>328</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>582126</x:v>
+        <x:v>542508</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C242" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>34956</x:v>
       </x:c>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K242" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>579811</x:v>
+        <x:v>543650</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C243" s="3" t="n">
-        <x:v>34956</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J243" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>543650</x:v>
+        <x:v>579811</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C244" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16117,51 +16117,51 @@
       <x:c r="L244" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>542507</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -16174,51 +16174,51 @@
       <x:c r="L245" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>547851</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
@@ -16233,51 +16233,51 @@
       <x:c r="L246" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>547761</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
-        <x:v>424</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H247" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
@@ -16977,51 +16977,51 @@
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>570896</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C260" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K260" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>29</x:v>
@@ -17142,327 +17142,327 @@
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>587181</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
-      <x:c r="E263" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G263" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>546559</x:v>
+        <x:v>587183</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
-        <x:v>441</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37867</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
-      <x:c r="E264" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42746</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>546560</x:v>
+        <x:v>587185</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>162</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>587183</x:v>
+        <x:v>587209</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C266" s="15" t="n">
-        <x:v>37867</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D266" s="15" t="s"/>
-      <x:c r="E266" s="14" t="s"/>
+      <x:c r="E266" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K266" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M266" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N266" s="15" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O266" s="14" t="s">
-        <x:v>351</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P266" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q266" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R266" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S266" s="14" t="n">
-        <x:v>587185</x:v>
+        <x:v>546559</x:v>
       </x:c>
       <x:c r="T266" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U266" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="267" spans="1:21">
       <x:c r="A267" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B267" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C267" s="3" t="n">
-        <x:v>37867</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D267" s="3" t="s"/>
+      <x:c r="E267" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G267" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I267" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J267" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K267" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L267" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M267" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N267" s="3" t="n">
-        <x:v>42746</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O267" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P267" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q267" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R267" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S267" s="0" t="n">
-        <x:v>587209</x:v>
+        <x:v>546560</x:v>
       </x:c>
       <x:c r="T267" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U267" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="268" spans="1:21">
       <x:c r="A268" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B268" s="14" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C268" s="15" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D268" s="15" t="s"/>
       <x:c r="E268" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F268" s="14" t="s"/>
       <x:c r="G268" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="H268" s="14" t="s"/>
       <x:c r="I268" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s">
@@ -17477,51 +17477,51 @@
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>546540</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="C269" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J269" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K269" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -17596,51 +17596,51 @@
       </x:c>
       <x:c r="P270" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q270" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="R270" s="14" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="S270" s="14" t="n">
         <x:v>587212</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C271" s="3" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J271" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42746</x:v>
@@ -17764,51 +17764,51 @@
       </x:c>
       <x:c r="P273" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q273" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R273" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S273" s="0" t="n">
         <x:v>546532</x:v>
       </x:c>
       <x:c r="T273" s="4" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="U273" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="274" spans="1:21">
       <x:c r="A274" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B274" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C274" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D274" s="15" t="s"/>
       <x:c r="E274" s="14" t="s"/>
       <x:c r="F274" s="14" t="s"/>
       <x:c r="G274" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="H274" s="14" t="s"/>
       <x:c r="I274" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="J274" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K274" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L274" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M274" s="14" t="s">
         <x:v>93</x:v>
@@ -18486,82 +18486,82 @@
         <x:v>553049</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C286" s="15" t="n">
         <x:v>37867</x:v>
       </x:c>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K286" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M286" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N286" s="15" t="n">
         <x:v>42746</x:v>
       </x:c>
       <x:c r="O286" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="P286" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q286" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R286" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S286" s="14" t="n">
         <x:v>554309</x:v>
       </x:c>
       <x:c r="T286" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U286" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="287" spans="1:21">
       <x:c r="A287" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B287" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C287" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D287" s="3" t="s"/>
       <x:c r="E287" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -18577,51 +18577,51 @@
       <x:c r="J287" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>559036</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C288" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -19894,153 +19894,153 @@
       </x:c>
       <x:c r="P309" s="0" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
         <x:v>556794</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
       <x:c r="E310" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>300</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
         <x:v>553756</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
       <x:c r="E311" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H311" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
         <x:v>555792</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
       <x:c r="E312" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -20346,51 +20346,51 @@
       <x:c r="J317" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
         <x:v>559015</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>37380</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
@@ -20867,51 +20867,51 @@
       <x:c r="J326" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>554019</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="E327" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -21062,1329 +21062,1311 @@
       </x:c>
       <x:c r="P329" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>565095</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C330" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>191</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K330" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>553057</x:v>
+        <x:v>570001</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="E331" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H331" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>553690</x:v>
+        <x:v>556791</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C332" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D332" s="15" t="s"/>
-      <x:c r="E332" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J332" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K332" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>553832</x:v>
+        <x:v>600398</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
-      <x:c r="E333" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G333" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>547516</x:v>
+        <x:v>543728</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I334" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42760</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>281</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>282</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>552279</x:v>
+        <x:v>553317</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C335" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D335" s="3" t="s"/>
-      <x:c r="E335" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G335" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J335" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>570001</x:v>
+        <x:v>581754</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
-      <x:c r="E336" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>150</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>556791</x:v>
+        <x:v>586644</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>40287</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>600398</x:v>
+        <x:v>587077</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
-      <x:c r="E338" s="14" t="s"/>
-      <x:c r="F338" s="14" t="s"/>
+      <x:c r="E338" s="14" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="F338" s="14" t="s">
+        <x:v>323</x:v>
+      </x:c>
       <x:c r="G338" s="14" t="s">
-        <x:v>142</x:v>
-[...1 lines deleted...]
-      <x:c r="H338" s="14" t="s"/>
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="H338" s="14" t="s">
+        <x:v>328</x:v>
+      </x:c>
       <x:c r="I338" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>543728</x:v>
+        <x:v>581260</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="E339" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-        <x:v>184</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>553317</x:v>
+        <x:v>547516</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>109</x:v>
-[...1 lines deleted...]
-      <x:c r="H340" s="14" t="s"/>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="H340" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="I340" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J340" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K340" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>581754</x:v>
+        <x:v>554037</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>342</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C341" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D341" s="3" t="s"/>
-      <x:c r="E341" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>327</x:v>
-[...2 lines deleted...]
-        <x:v>328</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J341" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>581260</x:v>
+        <x:v>543704</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C342" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D342" s="15" t="s"/>
-      <x:c r="E342" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>232</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>547728</x:v>
+        <x:v>543730</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
+      <x:c r="E343" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G343" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H343" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>542323</x:v>
+        <x:v>547728</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
-        <x:v>37859</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>169</x:v>
-[...1 lines deleted...]
-      <x:c r="H344" s="14" t="s"/>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s">
+        <x:v>233</x:v>
+      </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
-        <x:v>93</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>170</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>587078</x:v>
+        <x:v>542323</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>315</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
-      <x:c r="E345" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>174</x:v>
-[...2 lines deleted...]
-        <x:v>151</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>175</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>548771</x:v>
+        <x:v>587078</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>37859</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I346" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>570589</x:v>
+        <x:v>548771</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="E347" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G347" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H347" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>552843</x:v>
+        <x:v>570589</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>163</x:v>
-[...1 lines deleted...]
-      <x:c r="H348" s="14" t="s"/>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H348" s="14" t="s">
+        <x:v>184</x:v>
+      </x:c>
       <x:c r="I348" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>553834</x:v>
+        <x:v>552843</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="E349" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G349" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>553843</x:v>
+        <x:v>553834</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H350" s="14" t="s"/>
       <x:c r="I350" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>554101</x:v>
+        <x:v>553843</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
+      <x:c r="E351" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G351" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>543703</x:v>
+        <x:v>554101</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
@@ -22394,225 +22376,219 @@
       <x:c r="J352" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>543705</x:v>
+        <x:v>543703</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>545084</x:v>
+        <x:v>543705</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>438</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>37859</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>584931</x:v>
+        <x:v>545084</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37859</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
-      <x:c r="E355" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G355" s="0" t="s">
-        <x:v>183</x:v>
-[...2 lines deleted...]
-        <x:v>184</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>552803</x:v>
+        <x:v>584931</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>183</x:v>
@@ -22620,822 +22596,842 @@
       <x:c r="H356" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I356" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>553337</x:v>
+        <x:v>552803</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H357" s="0" t="s">
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>547594</x:v>
+        <x:v>553337</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>40287</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>623852</x:v>
+        <x:v>547594</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>40287</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>211</x:v>
-[...2 lines deleted...]
-        <x:v>212</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>567829</x:v>
+        <x:v>623852</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>37380</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I360" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>42710</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>567846</x:v>
+        <x:v>567829</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>292</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
-        <x:v>39515</x:v>
+        <x:v>37380</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="H361" s="0" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42710</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>567906</x:v>
+        <x:v>567846</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>39515</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>100</x:v>
-[...1 lines deleted...]
-      <x:c r="H362" s="14" t="s"/>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="H362" s="14" t="s">
+        <x:v>212</x:v>
+      </x:c>
       <x:c r="I362" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42710</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>132</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>547788</x:v>
+        <x:v>567906</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
+      <x:c r="E363" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G363" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>554037</x:v>
+        <x:v>553690</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
-      <x:c r="E364" s="14" t="s"/>
+      <x:c r="E364" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>543704</x:v>
+        <x:v>553832</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
+      <x:c r="E365" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H365" s="0" t="s">
+        <x:v>280</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>543730</x:v>
+        <x:v>552279</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>553338</x:v>
+        <x:v>553057</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="E367" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G367" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H367" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>186</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>625872</x:v>
+        <x:v>553338</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
-      <x:c r="E368" s="14" t="s"/>
+      <x:c r="E368" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>171</x:v>
-[...1 lines deleted...]
-      <x:c r="H368" s="14" t="s"/>
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H368" s="14" t="s">
+        <x:v>184</x:v>
+      </x:c>
       <x:c r="I368" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>172</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>586644</x:v>
+        <x:v>625872</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>461</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
-        <x:v>37859</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
+      <x:c r="E369" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G369" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>169</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>170</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>432</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>587077</x:v>
+        <x:v>547788</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>315</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I370" s="16" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
@@ -23859,51 +23855,51 @@
       <x:c r="J377" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
         <x:v>550558</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -24243,82 +24239,82 @@
       </x:c>
       <x:c r="S383" s="0" t="n">
         <x:v>610864</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
         <x:v>566273</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
         <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>37859</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
         <x:v>474</x:v>
       </x:c>
@@ -24372,51 +24368,51 @@
       <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42704</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
         <x:v>559177</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
@@ -25067,51 +25063,51 @@
       <x:c r="J398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
         <x:v>509800</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="E399" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -25302,51 +25298,51 @@
       <x:c r="J402" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
         <x:v>516407</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -25536,51 +25532,51 @@
       <x:c r="J406" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
         <x:v>516371</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
         <x:v>232</x:v>
       </x:c>
@@ -25760,54 +25756,54 @@
         <x:v>142</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
         <x:v>520659</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>38431</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
@@ -25931,54 +25927,54 @@
       <x:c r="G413" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
         <x:v>494796</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
@@ -26050,51 +26046,51 @@
       <x:c r="J415" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
         <x:v>525635</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
@@ -26220,51 +26216,51 @@
       <x:c r="J418" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
         <x:v>540927</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -26447,51 +26443,51 @@
       <x:c r="H422" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
         <x:v>559037</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
@@ -26510,51 +26506,51 @@
       <x:c r="J423" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
         <x:v>509801</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C424" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -26583,443 +26579,443 @@
       </x:c>
       <x:c r="O424" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
         <x:v>520653</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C425" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D425" s="3" t="s"/>
-      <x:c r="E425" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G425" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J425" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>496776</x:v>
+        <x:v>540924</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="C426" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D426" s="15" t="s"/>
-      <x:c r="E426" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>142</x:v>
-[...1 lines deleted...]
-      <x:c r="H426" s="14" t="s"/>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H426" s="14" t="s">
+        <x:v>233</x:v>
+      </x:c>
       <x:c r="I426" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>455</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>494798</x:v>
+        <x:v>540936</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H427" s="0" t="s">
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>540924</x:v>
+        <x:v>530010</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C428" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>232</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>540936</x:v>
+        <x:v>493598</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>232</x:v>
-[...2 lines deleted...]
-        <x:v>233</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>530010</x:v>
+        <x:v>493267</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
-        <x:v>37553</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D430" s="15" t="s"/>
-      <x:c r="E430" s="14" t="s"/>
+      <x:c r="E430" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K430" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>493598</x:v>
+        <x:v>494798</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C431" s="3" t="n">
-        <x:v>37553</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D431" s="3" t="s"/>
+      <x:c r="E431" s="0" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="G431" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J431" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>493267</x:v>
+        <x:v>496776</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
-        <x:v>342</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C432" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J432" s="14" t="s">
@@ -27052,517 +27048,517 @@
       <x:c r="S432" s="14" t="n">
         <x:v>547596</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="E433" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G433" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H433" s="0" t="s">
-        <x:v>151</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>152</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>261</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>509397</x:v>
+        <x:v>509490</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
-        <x:v>38430</x:v>
+        <x:v>38431</x:v>
       </x:c>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I434" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K434" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>42752</x:v>
+        <x:v>42760</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>509490</x:v>
+        <x:v>520698</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C435" s="3" t="n">
-        <x:v>38431</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="E435" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G435" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H435" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J435" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>42760</x:v>
+        <x:v>42752</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>520698</x:v>
+        <x:v>507269</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C436" s="15" t="n">
-        <x:v>37910</x:v>
+        <x:v>38430</x:v>
       </x:c>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I436" s="16" t="s">
-        <x:v>152</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J436" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K436" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>230</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>231</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>507269</x:v>
+        <x:v>502044</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C437" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="E437" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G437" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H437" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="J437" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>502044</x:v>
+        <x:v>502303</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C438" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H438" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I438" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J438" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K438" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>186</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>502303</x:v>
+        <x:v>498473</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H439" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>177</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>498473</x:v>
+        <x:v>498477</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I440" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>498477</x:v>
+        <x:v>509397</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="E441" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G441" s="0" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H441" s="0" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
@@ -27897,84 +27893,84 @@
       <x:c r="S446" s="14" t="n">
         <x:v>520712</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
         <x:v>38430</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H447" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>301</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
         <x:v>502439</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -29074,108 +29070,108 @@
       <x:c r="J466" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
         <x:v>513695</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="E467" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G467" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
         <x:v>501427</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
@@ -29199,51 +29195,51 @@
       <x:c r="M468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
         <x:v>513694</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C469" s="3" t="s"/>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>93</x:v>
@@ -29253,465 +29249,465 @@
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
         <x:v>468349</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
         <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
-        <x:v>43</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
-      <x:c r="E470" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I470" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>164</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>456545</x:v>
+        <x:v>492287</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H471" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>492287</x:v>
+        <x:v>492295</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
         <x:v>37910</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
-      <x:c r="E472" s="14" t="s"/>
+      <x:c r="E472" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I472" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>259</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>492295</x:v>
+        <x:v>456545</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
-        <x:v>37910</x:v>
+        <x:v>37553</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="E473" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H473" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>290</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>469554</x:v>
+        <x:v>446868</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
-        <x:v>37553</x:v>
+        <x:v>37910</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="H474" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I474" s="16" t="s">
-        <x:v>175</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>454924</x:v>
+        <x:v>469554</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>502</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="E475" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G475" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H475" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>459</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>270</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>454925</x:v>
+        <x:v>454924</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I476" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>446868</x:v>
+        <x:v>454925</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>37553</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="H477" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
@@ -29955,60 +29951,60 @@
       <x:c r="J481" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42752</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
         <x:v>447542</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="C482" s="15" t="s"/>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s"/>
       <x:c r="K482" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">