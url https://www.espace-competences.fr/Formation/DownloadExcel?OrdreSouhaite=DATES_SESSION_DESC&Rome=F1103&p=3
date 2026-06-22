--- v5 (2026-06-22)
+++ v6 (2026-06-22)
@@ -461,128 +461,128 @@
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité métiers de la transition et de l'efficacité énergétiques parcours optimisation énergétique pour le bâtiment et l'industrie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thermique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06103</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
-    <x:t>Public de la formation initiale</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Physique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité métiers de la transition et de l'efficacité énergétiques parcours optimisation énergétique pour le bâtiment et l'industrie</x:t>
-[...11 lines deleted...]
-    <x:t>MARSEILLE CEDEX 13</x:t>
+    <x:t xml:space="preserve">chef de projet en rénovation énergétique performante </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Campus supérieur de Marseille - École pratique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
-    <x:t>13009</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université d'Aix-Marseille spécialité génie civil</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic amiante - sans mention</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic amiante</x:t>
@@ -590,62 +590,62 @@
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diagnostic amiante - avec mention</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Module complémentaire - Diagnostic technique global / Plan prévisionnel pluriannuel des travaux</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Diagnostic performance énergétique (DPE) - avec mention</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>07/08/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Diagnostic performance énergétique (DPE) - avec mention</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert bâtiment</x:t>
@@ -806,168 +806,168 @@
   <x:si>
     <x:t>Expertise bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>LE THOR</x:t>
   </x:si>
   <x:si>
     <x:t>Réhabilitation (découverte)</x:t>
   </x:si>
   <x:si>
     <x:t>Résistance des matériaux - Les bases</x:t>
   </x:si>
   <x:si>
     <x:t>3d Ingénierie Systèmes</x:t>
   </x:si>
   <x:si>
     <x:t>3DIS</x:t>
   </x:si>
   <x:si>
     <x:t>13170</x:t>
   </x:si>
   <x:si>
     <x:t>Résistance matériau</x:t>
   </x:si>
   <x:si>
+    <x:t>Recherche de fuites focus toit terrasse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Recherche de fuites focus piscine</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sonelo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Résistance des matériaux - Avancés</x:t>
   </x:si>
   <x:si>
-    <x:t>Recherche de fuites focus toit terrasse</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Chargé d’accompagnement à la rénovation énergétique du bâtiment</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
     <x:t>11/03/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager de projets BTP (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Conduite de Travaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conduite travaux BTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole Supérieure de Conduite de Travaux - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Technicien chef de projet en rénovation énergétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wedge Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jeune 16-25 ans</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Réaliser l'état des lieux initial en vue d'un projet de rénovation énergétique - Bloc de compétences du titre professionnel chargé d'accompagnement à la rénovation énergétique du bâtiment</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité génie civil</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2025 00:00:00</x:t>
-[...29 lines deleted...]
-    <x:t>Ecole Supérieure de Conduite de Travaux - Antenne Marseille</x:t>
+    <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (St Sébasien)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - IUT Aix-Marseille (Site Saint Jérôme)</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>Ingénieur diplômé de l'école polytechnique universitaire de Marseille de l'université d'Aix-Marseille spécialité mécanique et énergétique</x:t>
   </x:si>
   <x:si>
     <x:t>Chef de projet en rénovation énergétique performante</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>[Revit] Electricité - FBIM - 5 jours</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Tm - Fbim</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
@@ -3162,314 +3162,316 @@
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>602338</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38323</x:v>
+        <x:v>41605</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="K31" s="0" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>11461</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="P31" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="P31" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>596807</x:v>
+        <x:v>596773</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
-        <x:v>37580</x:v>
+        <x:v>38323</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="K32" s="14" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="P32" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="P32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>595664</x:v>
+        <x:v>596807</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>41605</x:v>
+        <x:v>37580</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>11461</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>596773</x:v>
+        <x:v>595664</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>147</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
+      <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="R34" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="R34" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>608014</x:v>
+        <x:v>592252</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="I35" s="4" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="R35" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="R35" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>592252</x:v>
+        <x:v>608014</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>122</x:v>
@@ -3507,90 +3509,90 @@
       <x:c r="R36" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>602337</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40042</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="K37" s="0" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>134</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>595629</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>26</x:v>
@@ -3663,209 +3665,209 @@
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>630895</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>162</x:v>
-[...1 lines deleted...]
-      <x:c r="C40" s="15" t="s"/>
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="C40" s="15" t="n">
+        <x:v>38285</x:v>
+      </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42103</x:v>
+        <x:v>12582</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>581207</x:v>
+        <x:v>616581</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>38285</x:v>
+        <x:v>39246</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>12582</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>616581</x:v>
+        <x:v>616589</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>42101</x:v>
+        <x:v>42103</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>70</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>616589</x:v>
+        <x:v>581207</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>161</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C43" s="3" t="s"/>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>27</x:v>
@@ -3934,147 +3936,147 @@
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>626022</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>629487</x:v>
+        <x:v>626023</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42105</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>626023</x:v>
+        <x:v>629487</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>37790</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -5671,137 +5673,137 @@
       <x:c r="R75" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>533836</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s"/>
       <x:c r="K76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>23546</x:v>
+        <x:v>22207</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>533913</x:v>
+        <x:v>627688</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C77" s="3" t="s"/>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
-        <x:v>242</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>23546</x:v>
+        <x:v>22206</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>533916</x:v>
+        <x:v>619087</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
@@ -5812,267 +5814,267 @@
       <x:c r="K78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>22207</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>627688</x:v>
+        <x:v>627687</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>237</x:v>
-[...1 lines deleted...]
-      <x:c r="C79" s="3" t="s"/>
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C79" s="3" t="n">
+        <x:v>38933</x:v>
+      </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
-        <x:v>234</x:v>
-[...2 lines deleted...]
-        <x:v>235</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="J79" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>22206</x:v>
+        <x:v>42101</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>236</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>619087</x:v>
+        <x:v>626024</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>22207</x:v>
+        <x:v>23546</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>236</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>627687</x:v>
+        <x:v>533842</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>36</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H81" s="0" t="s">
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>249</x:v>
-[...2 lines deleted...]
-        <x:v>39</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>42101</x:v>
+        <x:v>23546</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>626024</x:v>
+        <x:v>533913</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>23546</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>533842</x:v>
+        <x:v>533916</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>39180</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H83" s="0" t="s">
         <x:v>196</x:v>
       </x:c>
@@ -6743,682 +6745,683 @@
       </x:c>
       <x:c r="O94" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="P94" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="Q94" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R94" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="S94" s="14" t="n">
         <x:v>551874</x:v>
       </x:c>
       <x:c r="T94" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U94" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:21">
       <x:c r="A95" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B95" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C95" s="3" t="n">
-        <x:v>40042</x:v>
+        <x:v>38810</x:v>
       </x:c>
       <x:c r="D95" s="3" t="s"/>
+      <x:c r="E95" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="G95" s="0" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H95" s="0" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="I95" s="4" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="J95" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="K95" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L95" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M95" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>22293</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
-        <x:v>575049</x:v>
+        <x:v>548656</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>39180</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I96" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
-        <x:v>571640</x:v>
+        <x:v>569504</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
-        <x:v>39180</x:v>
+        <x:v>39225</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
-        <x:v>195</x:v>
-[...2 lines deleted...]
-        <x:v>196</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J97" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>22210</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
-        <x:v>569504</x:v>
+        <x:v>549072</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
-        <x:v>39225</x:v>
+        <x:v>39180</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
-        <x:v>272</x:v>
-[...1 lines deleted...]
-      <x:c r="H98" s="14" t="s"/>
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="H98" s="14" t="s">
+        <x:v>202</x:v>
+      </x:c>
       <x:c r="I98" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
-        <x:v>22210</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="Q98" s="16" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="R98" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="S98" s="14" t="n">
+        <x:v>571641</x:v>
+      </x:c>
+      <x:c r="T98" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="Q98" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U98" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
-        <x:v>39180</x:v>
+        <x:v>40042</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="G99" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H99" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I99" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J99" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="K99" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L99" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M99" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N99" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O99" s="0" t="s">
-        <x:v>198</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="P99" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q99" s="4" t="s">
-        <x:v>197</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R99" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S99" s="0" t="n">
-        <x:v>571641</x:v>
+        <x:v>575049</x:v>
       </x:c>
       <x:c r="T99" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U99" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
-        <x:v>275</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C100" s="15" t="n">
-        <x:v>38810</x:v>
+        <x:v>39180</x:v>
       </x:c>
       <x:c r="D100" s="15" t="s"/>
-      <x:c r="E100" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I100" s="16" t="s">
-        <x:v>278</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K100" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
-        <x:v>22293</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
-        <x:v>548656</x:v>
+        <x:v>571640</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
-        <x:v>118</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
-        <x:v>35486</x:v>
+        <x:v>38921</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
+      <x:c r="E101" s="0" t="s">
+        <x:v>57</x:v>
+      </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
-        <x:v>11461</x:v>
+        <x:v>22210</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>282</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>575555</x:v>
+        <x:v>549382</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>38921</x:v>
+        <x:v>37580</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
-      <x:c r="E102" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
-        <x:v>22210</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>283</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>549382</x:v>
+        <x:v>575053</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>37580</x:v>
+        <x:v>35486</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>11461</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>575053</x:v>
+        <x:v>575555</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39180</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
         <x:v>569505</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>38921</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H105" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>22210</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
         <x:v>572714</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C106" s="15" t="n">
         <x:v>38285</x:v>
       </x:c>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
@@ -7558,94 +7561,94 @@
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
         <x:v>578604</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38810</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="E109" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>276</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
-        <x:v>277</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>278</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>22293</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>280</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="R109" s="0" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>495645</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>291</x:v>
       </x:c>