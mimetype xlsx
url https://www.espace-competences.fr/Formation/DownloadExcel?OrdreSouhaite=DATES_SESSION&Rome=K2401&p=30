--- v4 (2026-08-03)
+++ v5 (2026-08-04)
@@ -488,128 +488,128 @@
   <x:si>
     <x:t>Master mention arts parcours arts de la scène</x:t>
   </x:si>
   <x:si>
     <x:t>Arts plastiques</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention humanités médicales parcours addictologie de la cellule au comportement humain</x:t>
   </x:si>
   <x:si>
     <x:t>Archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté de Médecine - Unité de Formation Continue en Santé</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention humanités médicales parcours Homme et vieillissement</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences et techniques des activités physiques et sportives : entraînement et optimisation de la performance sportive</x:t>
   </x:si>
   <x:si>
     <x:t>Physiologie</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention histoire parcours pouvoirs, savoirs, genre (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention psychologie du développement parcours psychologie clinique du développement : enfance, adolescence, vieillissement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention psychologie sociale, du travail et des organisations parcours psychologie sociale du travail et des organisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention sciences cognitives parcours compétences complémentaires en informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours  enseigner les mathématiques au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner la philosophie, les sciences économiques et sociales au LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les sciences physique-chimie au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention philosophie parcours philosophie pratique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les arts au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner les sciences de la vie, les sciences de la terre au CLG et LGT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention études européennes et internationales parcours métiers des politiques et des programmes européens</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention psychologie : psychopathologie clinique psychanalytique parcours psychanalyse et psychopathologie</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention information, communication parcours communication des organisations, médias, espace public</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention histoire parcours pouvoirs, savoirs, genre (préparation également possible par Bloc(s) de compétences)</x:t>
-[...32 lines deleted...]
-    <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner la philosophie, les sciences économiques et sociales au LGT</x:t>
+    <x:t>Master mention archéologie, sciences pour l'archéologie parcours archéologie classique des mondes anciens et médiévaux</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention information, communication parcours stratégies de communication et relations presse</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention archéologie, sciences pour l'archéologie parcours archéologie classique des mondes anciens et médiévaux</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Master mention arts parcours arts plastiques et sciences de l'art</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours création numérique</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention arts parcours médiation culturelle des arts</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention sciences cognitives parcours  langue, communication et cerveau</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention épistémologie, histoire des sciences et des techniques parcours épistémologie, histoire des sciences et techniques</x:t>
   </x:si>
   <x:si>
     <x:t>Histoire sciences et techniques</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention lettres parcours recherche et concours</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université|Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré parcours enseigner l'éducation physique et sportive</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention humanités médicales parcours approches éthiques, déontologiques et déontologiques en santé</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention lettres parcours recherche et concours</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention premier degré</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention second degré</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en criminalité et profilage</x:t>
   </x:si>
   <x:si>
     <x:t>E-Faculté de Psychologie et de Psychanalyse</x:t>
   </x:si>
   <x:si>
     <x:t>EFPP</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Criminologie</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
@@ -1862,119 +1862,119 @@
   <x:si>
     <x:t>classe préparatoire de lettres (2e année ENS Ulm) histoire</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité allemand</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité espagnol</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire à l'École spéciale militaire de Saint-Cyr (2e année) option lettres</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité anglais</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres (2e année ENS Ulm) théâtre</x:t>
   </x:si>
   <x:si>
     <x:t>Art dramatique</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité théâtre</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-10e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée T Aubanel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Sévigné</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-J de Garguier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Montgrand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de Tocqueville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Charles Camas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège St-Charles Camas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention études européennes et internationales</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention sciences du langage</x:t>
   </x:si>
   <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention études européennes et internationales</x:t>
-[...58 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année option informatique</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES LA BOCCA</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'université histoire de l'art et archéologie 1ère année</x:t>
   </x:si>
   <x:si>
     <x:t>Histoire art</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire à l'École spéciale militaire de Saint-Cyr (1re année) option lettres</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité arts plastiques</x:t>
   </x:si>
   <x:si>
     <x:t>Campus Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>83470</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
@@ -2000,254 +2000,314 @@
   <x:si>
     <x:t>06206</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée I Dauphin</x:t>
   </x:si>
   <x:si>
     <x:t>84300</x:t>
   </x:si>
   <x:si>
     <x:t>CAVAILLON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Val d'Argens</x:t>
   </x:si>
   <x:si>
     <x:t>83490</x:t>
   </x:si>
   <x:si>
     <x:t>LE MUY</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres (2e année ENS Ulm) lettres classiques</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée polyvalent Les Iscles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANOSQUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Janetti</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Camus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FREJUS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École A (Lycée France Maths)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecole A (Lycée France Maths)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de Bollène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOLLENE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée F Esclangon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée St-Louis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Rimbaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire de lettres (1re année) avec préparation à l'option arts plastiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention anthropologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Pagnol</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Daumier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Ste-Catherine de Sienne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Jean Monnet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Jean Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRAGUIGNAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA d'Aix-Valabre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GARDANNE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Jean Lurçat</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13693</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARTIGUES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée général privé Bnei Elazar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de la montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALDEBLORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>lycée Nelson Mandela</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Institution St J de Carnolès</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institution St-Joseph Carnolès</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-CAP-MARTIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Notre-Dame</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Émile Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée E Zola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Pastré</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO H Leroy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Haya Mouchka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée La Providence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Agricampus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent du Sacré-Coeur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Ferry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention humanités médicales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13385</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention psychologie : neuropsychologie</x:t>
   </x:si>
   <x:si>
     <x:t>master mention droit pénal et sciences criminelles</x:t>
   </x:si>
   <x:si>
     <x:t>13628</x:t>
   </x:si>
   <x:si>
     <x:t>cycle préparatoire ISEP associé au Lycée Saint-Joseph (Avignon) - prépa associée avec parcours sécurisé ouvert</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée M Pagnol</x:t>
-[...151 lines deleted...]
-  <x:si>
     <x:t>classe préparatoire économie et gestion option économie, méthodes quantitatives et gestion (ENS Paris-Saclay D2), 2e année</x:t>
   </x:si>
   <x:si>
     <x:t>cycle préparatoire intégré international de l'École supérieure Angevine d'informatique et de productique</x:t>
   </x:si>
   <x:si>
     <x:t>ESAIP - site d'Angers</x:t>
   </x:si>
   <x:si>
     <x:t>49124</x:t>
   </x:si>
   <x:si>
     <x:t>ESAIP- site d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
+    <x:t>master mention arts, lettres et civilisations</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire de lettres et sciences sociales (B/L, 1re année)</x:t>
+  </x:si>
+  <x:si>
     <x:t>cycle préparatoire intégré ECAM-EPMI - ingénieur généraliste</x:t>
   </x:si>
   <x:si>
     <x:t>ECAM-EPMI - site de Cergy</x:t>
   </x:si>
   <x:si>
     <x:t>95000</x:t>
   </x:si>
   <x:si>
     <x:t>ECOLE ELEC PROD METHODES INDUSTRIELLES</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire de lettres et sciences humaines (2e année ENS Lyon) spécialité lettres classiques</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire économique et commerciale option technologique (2e et 3e année du dispositif pour bac pro)</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention arts, lettres et civilisations</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée St-Joseph les Maristes</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Ami</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Vert d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06602</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée international G Duby</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Calmette</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>13691</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Notre-Dame de la Viste</x:t>
@@ -2274,110 +2334,50 @@
     <x:t>VENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Cours Cyrano</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Maintenon</x:t>
   </x:si>
   <x:si>
     <x:t>83409</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06605</x:t>
-  </x:si>
-[...58 lines deleted...]
-    <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention culture et communication</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en ennéagramme</x:t>
   </x:si>
   <x:si>
     <x:t>Efcoaching</x:t>
   </x:si>
   <x:si>
     <x:t>13580</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences humaines</x:t>
   </x:si>
@@ -5938,382 +5938,382 @@
       </x:c>
       <x:c r="Q52" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>576270</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>38208</x:v>
+        <x:v>40794</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>574900</x:v>
+        <x:v>584137</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
-        <x:v>40794</x:v>
+        <x:v>38992</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>584137</x:v>
+        <x:v>575692</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
-        <x:v>38992</x:v>
+        <x:v>38990</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>14405</x:v>
+        <x:v>14461</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>575692</x:v>
+        <x:v>575695</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>38990</x:v>
+        <x:v>38967</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>14461</x:v>
+        <x:v>14278</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>575695</x:v>
+        <x:v>581575</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
-        <x:v>38967</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
-        <x:v>14278</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>581575</x:v>
+        <x:v>575938</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
-        <x:v>40548</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>575780</x:v>
+        <x:v>575941</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -6402,91 +6402,91 @@
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>575949</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>38356</x:v>
+        <x:v>40548</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>575945</x:v>
+        <x:v>575780</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s">
@@ -6501,399 +6501,399 @@
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
         <x:v>44530</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>575948</x:v>
+        <x:v>575945</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>39403</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H63" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>13024</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>575530</x:v>
+        <x:v>575948</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38989</x:v>
+        <x:v>39403</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>14414</x:v>
+        <x:v>13024</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>575652</x:v>
+        <x:v>575530</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
-        <x:v>38356</x:v>
+        <x:v>38989</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>575938</x:v>
+        <x:v>575652</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
-        <x:v>38356</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I66" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
-        <x:v>575941</x:v>
+        <x:v>574900</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
-        <x:v>38208</x:v>
+        <x:v>40717</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
-        <x:v>46354</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
-        <x:v>574903</x:v>
+        <x:v>580919</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
-        <x:v>40717</x:v>
+        <x:v>38208</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
-        <x:v>14201</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
-        <x:v>580919</x:v>
+        <x:v>574903</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>40465</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -7152,96 +7152,96 @@
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>581325</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
-        <x:v>38155</x:v>
+        <x:v>39494</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H74" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I74" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
-        <x:v>13030</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>575922</x:v>
+        <x:v>574777</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H75" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -7251,229 +7251,229 @@
       <x:c r="J75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>575928</x:v>
+        <x:v>575922</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
-        <x:v>38356</x:v>
+        <x:v>38155</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I76" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>575944</x:v>
+        <x:v>575928</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
-        <x:v>42253</x:v>
+        <x:v>38356</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="G77" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J77" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K77" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L77" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
-        <x:v>14207</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
-        <x:v>576215</x:v>
+        <x:v>575944</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>39494</x:v>
+        <x:v>42253</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>14207</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>574777</x:v>
+        <x:v>576215</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
@@ -7703,51 +7703,51 @@
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>575563</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40525</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
@@ -8996,51 +8996,51 @@
       <x:c r="I107" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>593794</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>251</x:v>
       </x:c>
@@ -9888,51 +9888,51 @@
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>633888</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H125" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
@@ -9945,51 +9945,51 @@
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>633901</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
         <x:v>38356</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -13630,51 +13630,51 @@
       </x:c>
       <x:c r="P195" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>597262</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
         <x:v>40548</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I196" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
@@ -17016,51 +17016,51 @@
       <x:c r="J261" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>633890</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>505</x:v>
       </x:c>
@@ -17375,51 +17375,51 @@
         <x:v>178</x:v>
       </x:c>
       <x:c r="J268" s="14" t="s"/>
       <x:c r="K268" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L268" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M268" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N268" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O268" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P268" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q268" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R268" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S268" s="14" t="n">
         <x:v>593768</x:v>
       </x:c>
       <x:c r="T268" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U268" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="269" spans="1:21">
       <x:c r="A269" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B269" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C269" s="3" t="s"/>
       <x:c r="D269" s="3" t="s"/>
       <x:c r="G269" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="I269" s="4" t="s">
         <x:v>396</x:v>
@@ -20994,51 +20994,51 @@
         <x:v>178</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s"/>
       <x:c r="K338" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>595508</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>270</x:v>
@@ -21778,7722 +21778,7719 @@
       </x:c>
       <x:c r="P353" s="0" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>592964</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>597</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C354" s="15" t="s"/>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="J354" s="14" t="s"/>
       <x:c r="K354" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
-        <x:v>14272</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>591881</x:v>
+        <x:v>593073</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>38698</x:v>
+        <x:v>39466</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>12087</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>598</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>591868</x:v>
+        <x:v>620384</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>600</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H356" s="14" t="s"/>
       <x:c r="I356" s="16" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="J356" s="14" t="s"/>
       <x:c r="K356" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
-        <x:v>13024</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>592108</x:v>
+        <x:v>593835</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>234</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>235</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>595970</x:v>
+        <x:v>593839</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C358" s="15" t="s"/>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s"/>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s"/>
       <x:c r="K358" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>595971</x:v>
+        <x:v>593842</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>595978</x:v>
+        <x:v>593858</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H360" s="14" t="s"/>
       <x:c r="I360" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s"/>
       <x:c r="K360" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>595979</x:v>
+        <x:v>593865</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="Q361" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="R361" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="S361" s="0" t="n">
-        <x:v>595984</x:v>
+        <x:v>593868</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C362" s="15" t="s"/>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s"/>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s"/>
       <x:c r="I362" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s"/>
       <x:c r="K362" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>595994</x:v>
+        <x:v>593912</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C363" s="3" t="s"/>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="G363" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>595995</x:v>
+        <x:v>593919</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>596006</x:v>
+        <x:v>593920</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>314</x:v>
-[...1 lines deleted...]
-      <x:c r="C365" s="3" t="s"/>
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="C365" s="3" t="n">
+        <x:v>39403</x:v>
+      </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J365" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>13024</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>596017</x:v>
+        <x:v>592108</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>287</x:v>
-[...1 lines deleted...]
-      <x:c r="C366" s="15" t="s"/>
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C366" s="15" t="n">
+        <x:v>38696</x:v>
+      </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
-        <x:v>274</x:v>
-[...1 lines deleted...]
-      <x:c r="J366" s="14" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J366" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>14272</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>593073</x:v>
+        <x:v>591881</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>382</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
-        <x:v>39466</x:v>
+        <x:v>38698</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>12087</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>324</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>620384</x:v>
+        <x:v>591868</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>601</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>602</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>603</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>593835</x:v>
+        <x:v>595856</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>593839</x:v>
+        <x:v>595968</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>604</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>605</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>606</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>593842</x:v>
+        <x:v>595977</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>608</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>593858</x:v>
+        <x:v>595987</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>609</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>593865</x:v>
+        <x:v>595992</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>610</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>611</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>612</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>593868</x:v>
+        <x:v>596015</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C374" s="15" t="s"/>
       <x:c r="D374" s="15" t="s"/>
       <x:c r="E374" s="14" t="s"/>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s"/>
       <x:c r="K374" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>613</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>614</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>593912</x:v>
+        <x:v>596020</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="C375" s="3" t="s"/>
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C375" s="3" t="n">
+        <x:v>39059</x:v>
+      </x:c>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="J375" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13072</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>615</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>616</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>617</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>593919</x:v>
+        <x:v>592012</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="C376" s="15" t="s"/>
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C376" s="15" t="n">
+        <x:v>39015</x:v>
+      </x:c>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>618</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>388</x:v>
-[...1 lines deleted...]
-      <x:c r="J376" s="14" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J376" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K376" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13057</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>619</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>388</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>593920</x:v>
+        <x:v>592035</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>620</x:v>
-[...1 lines deleted...]
-      <x:c r="C377" s="3" t="s"/>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C377" s="3" t="n">
+        <x:v>38967</x:v>
+      </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J377" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>14278</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
-        <x:v>581</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>595856</x:v>
+        <x:v>592045</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>377</x:v>
-[...1 lines deleted...]
-      <x:c r="C378" s="15" t="s"/>
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C378" s="15" t="n">
+        <x:v>38967</x:v>
+      </x:c>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="J378" s="14" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J378" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K378" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14278</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>595968</x:v>
+        <x:v>592046</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>313</x:v>
-[...1 lines deleted...]
-      <x:c r="C379" s="3" t="s"/>
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C379" s="3" t="n">
+        <x:v>38208</x:v>
+      </x:c>
       <x:c r="D379" s="3" t="s"/>
       <x:c r="G379" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="J379" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>46354</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>595977</x:v>
+        <x:v>597258</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
-        <x:v>200</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>499</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C380" s="15" t="s"/>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>318</x:v>
-[...1 lines deleted...]
-      <x:c r="H380" s="14" t="s"/>
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H380" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
       <x:c r="I380" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s"/>
       <x:c r="K380" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14216</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>595987</x:v>
+        <x:v>635481</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="C381" s="3" t="s"/>
       <x:c r="D381" s="3" t="s"/>
       <x:c r="G381" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>595992</x:v>
+        <x:v>593078</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>316</x:v>
-[...1 lines deleted...]
-      <x:c r="C382" s="15" t="s"/>
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C382" s="15" t="n">
+        <x:v>40465</x:v>
+      </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>498</x:v>
-[...1 lines deleted...]
-      <x:c r="J382" s="14" t="s"/>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="J382" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>498</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>312</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>596015</x:v>
+        <x:v>592797</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>316</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C383" s="3" t="s"/>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>596020</x:v>
+        <x:v>592892</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>322</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C384" s="15" t="s"/>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>211</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="J384" s="14" t="s"/>
       <x:c r="K384" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>13072</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>592012</x:v>
+        <x:v>592893</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>325</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="C385" s="3" t="s"/>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>214</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>13057</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>592035</x:v>
+        <x:v>595909</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>216</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>14278</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>585</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>592045</x:v>
+        <x:v>593746</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>216</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C387" s="3" t="s"/>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>214</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
-        <x:v>14278</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>584</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>598</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>599</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>592046</x:v>
+        <x:v>593749</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>286</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>211</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>46354</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>211</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>621</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>597258</x:v>
+        <x:v>593772</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>622</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>74</x:v>
-[...2 lines deleted...]
-        <x:v>75</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>14216</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>623</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>635481</x:v>
+        <x:v>593787</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>624</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>593078</x:v>
+        <x:v>593806</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>212</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C391" s="3" t="s"/>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>211</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>45066</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>592797</x:v>
+        <x:v>593809</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>592892</x:v>
+        <x:v>593816</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>319</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>320</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>321</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>592893</x:v>
+        <x:v>595515</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>625</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>45066</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>595909</x:v>
+        <x:v>595516</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="C395" s="3" t="s"/>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>626</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>628</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>627</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>629</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>593746</x:v>
+        <x:v>595521</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C396" s="15" t="s"/>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s"/>
       <x:c r="K396" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>630</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>631</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>593749</x:v>
+        <x:v>595964</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C397" s="3" t="s"/>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>633</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>536</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>593772</x:v>
+        <x:v>595985</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C398" s="15" t="s"/>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s"/>
       <x:c r="K398" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>635</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>593787</x:v>
+        <x:v>595986</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C399" s="3" t="s"/>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>498</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>312</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>593806</x:v>
+        <x:v>596000</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C400" s="15" t="s"/>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s"/>
       <x:c r="K400" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>637</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>638</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>593809</x:v>
+        <x:v>596001</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C401" s="3" t="s"/>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>640</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>639</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>640</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>641</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>593816</x:v>
+        <x:v>596012</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>642</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C402" s="15" t="s"/>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s"/>
       <x:c r="K402" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>595515</x:v>
+        <x:v>596019</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>588</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>595516</x:v>
+        <x:v>596023</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>589</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C404" s="15" t="s"/>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s"/>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s"/>
       <x:c r="K404" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>595521</x:v>
+        <x:v>593837</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>643</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C405" s="3" t="s"/>
       <x:c r="D405" s="3" t="s"/>
       <x:c r="G405" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>214</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>14403</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>591929</x:v>
+        <x:v>593854</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>644</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C406" s="15" t="s"/>
       <x:c r="D406" s="15" t="s"/>
       <x:c r="E406" s="14" t="s"/>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="J406" s="14" t="s"/>
       <x:c r="K406" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
-        <x:v>13219</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
-        <x:v>645</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>597450</x:v>
+        <x:v>593863</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
-        <x:v>646</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C407" s="3" t="s"/>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="G407" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>250</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>597473</x:v>
+        <x:v>593880</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C408" s="15" t="s"/>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s"/>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s"/>
       <x:c r="K408" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>592891</x:v>
+        <x:v>593892</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C409" s="3" t="s"/>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>647</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>593752</x:v>
+        <x:v>593905</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C410" s="15" t="s"/>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s"/>
       <x:c r="K410" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>648</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>649</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>650</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>593753</x:v>
+        <x:v>593910</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C411" s="3" t="s"/>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="G411" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>593755</x:v>
+        <x:v>593917</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C412" s="15" t="s"/>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>652</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s"/>
       <x:c r="K412" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>654</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>653</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>593762</x:v>
+        <x:v>593918</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C413" s="3" t="s"/>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>656</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>657</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>658</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>593773</x:v>
+        <x:v>595642</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C414" s="15" t="s"/>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>660</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s"/>
       <x:c r="K414" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>659</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>660</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>661</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>593783</x:v>
+        <x:v>595643</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C415" s="3" t="s"/>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>662</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>663</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>664</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>593784</x:v>
+        <x:v>595742</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C416" s="15" t="s"/>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s"/>
       <x:c r="K416" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>666</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>593790</x:v>
+        <x:v>593237</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C417" s="3" t="s"/>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>668</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>593792</x:v>
+        <x:v>593240</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
-        <x:v>200</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="C418" s="15" t="s"/>
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C418" s="15" t="n">
+        <x:v>38356</x:v>
+      </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>669</x:v>
-[...1 lines deleted...]
-      <x:c r="H418" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H418" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I418" s="16" t="s">
-        <x:v>670</x:v>
-[...1 lines deleted...]
-      <x:c r="J418" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J418" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K418" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>669</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>670</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>671</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>593797</x:v>
+        <x:v>633896</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="C419" s="3" t="s"/>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C419" s="3" t="n">
+        <x:v>38356</x:v>
+      </x:c>
       <x:c r="D419" s="3" t="s"/>
       <x:c r="G419" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H419" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J419" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>672</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>294</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>593810</x:v>
+        <x:v>633899</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C420" s="15" t="s"/>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s"/>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
-        <x:v>673</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s"/>
       <x:c r="I420" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s"/>
       <x:c r="K420" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>45066</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
-        <x:v>674</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>593815</x:v>
+        <x:v>596739</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="C421" s="3" t="s"/>
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C421" s="3" t="n">
+        <x:v>38698</x:v>
+      </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="G421" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>678</x:v>
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="J421" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>12087</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>678</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>593824</x:v>
+        <x:v>591867</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="C422" s="15" t="s"/>
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="C422" s="15" t="n">
+        <x:v>39038</x:v>
+      </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s"/>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
-        <x:v>679</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s"/>
       <x:c r="I422" s="16" t="s">
-        <x:v>680</x:v>
-[...1 lines deleted...]
-      <x:c r="J422" s="14" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J422" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>12523</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
-        <x:v>681</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
-        <x:v>680</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
-        <x:v>682</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>593827</x:v>
+        <x:v>591985</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C423" s="3" t="s"/>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="G423" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="K423" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L423" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M423" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N423" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O423" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P423" s="0" t="s">
-        <x:v>683</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="Q423" s="4" t="s">
-        <x:v>432</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R423" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S423" s="0" t="n">
-        <x:v>593830</x:v>
+        <x:v>593752</x:v>
       </x:c>
       <x:c r="T423" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U423" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="424" spans="1:21">
       <x:c r="A424" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B424" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C424" s="15" t="s"/>
       <x:c r="D424" s="15" t="s"/>
       <x:c r="E424" s="14" t="s"/>
       <x:c r="F424" s="14" t="s"/>
       <x:c r="G424" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H424" s="14" t="s"/>
       <x:c r="I424" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="J424" s="14" t="s"/>
       <x:c r="K424" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L424" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M424" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N424" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O424" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P424" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q424" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="R424" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S424" s="14" t="n">
-        <x:v>595509</x:v>
+        <x:v>593753</x:v>
       </x:c>
       <x:c r="T424" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U424" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="425" spans="1:21">
       <x:c r="A425" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B425" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C425" s="3" t="s"/>
       <x:c r="D425" s="3" t="s"/>
       <x:c r="G425" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I425" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="K425" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L425" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M425" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N425" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O425" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P425" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
-        <x:v>595510</x:v>
+        <x:v>593755</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>590</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s"/>
       <x:c r="K426" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>595558</x:v>
+        <x:v>593762</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C427" s="3" t="s"/>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="K427" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
-        <x:v>595642</x:v>
+        <x:v>593773</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C428" s="15" t="s"/>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H428" s="14" t="s"/>
       <x:c r="I428" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s"/>
       <x:c r="K428" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
-        <x:v>595643</x:v>
+        <x:v>593783</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
-        <x:v>596</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
-        <x:v>595742</x:v>
+        <x:v>593784</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
-        <x:v>587</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C430" s="15" t="s"/>
       <x:c r="D430" s="15" t="s"/>
       <x:c r="E430" s="14" t="s"/>
       <x:c r="F430" s="14" t="s"/>
       <x:c r="G430" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H430" s="14" t="s"/>
       <x:c r="I430" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="J430" s="14" t="s"/>
       <x:c r="K430" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L430" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M430" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N430" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O430" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P430" s="14" t="s">
-        <x:v>520</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="Q430" s="16" t="s">
-        <x:v>178</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="R430" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="S430" s="14" t="n">
-        <x:v>593237</x:v>
+        <x:v>593790</x:v>
       </x:c>
       <x:c r="T430" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U430" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="431" spans="1:21">
       <x:c r="A431" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B431" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C431" s="3" t="s"/>
       <x:c r="D431" s="3" t="s"/>
       <x:c r="G431" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I431" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="K431" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L431" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M431" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N431" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O431" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P431" s="0" t="s">
-        <x:v>309</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="Q431" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R431" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S431" s="0" t="n">
-        <x:v>593240</x:v>
+        <x:v>593792</x:v>
       </x:c>
       <x:c r="T431" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U431" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="432" spans="1:21">
       <x:c r="A432" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B432" s="14" t="s">
-        <x:v>161</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C432" s="15" t="s"/>
       <x:c r="D432" s="15" t="s"/>
       <x:c r="E432" s="14" t="s"/>
       <x:c r="F432" s="14" t="s"/>
       <x:c r="G432" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="H432" s="14" t="s"/>
       <x:c r="I432" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="J432" s="14" t="s"/>
       <x:c r="K432" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L432" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M432" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N432" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O432" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P432" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="Q432" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="R432" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
-        <x:v>633896</x:v>
+        <x:v>593797</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
-        <x:v>151</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C433" s="3" t="s"/>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
-        <x:v>633899</x:v>
+        <x:v>593810</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
-        <x:v>684</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C434" s="15" t="s"/>
       <x:c r="D434" s="15" t="s"/>
       <x:c r="E434" s="14" t="s"/>
       <x:c r="F434" s="14" t="s"/>
       <x:c r="G434" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="H434" s="14" t="s"/>
       <x:c r="I434" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="J434" s="14" t="s"/>
       <x:c r="K434" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L434" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M434" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N434" s="15" t="n">
-        <x:v>45066</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O434" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P434" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="Q434" s="16" t="s">
-        <x:v>237</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="R434" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="S434" s="14" t="n">
-        <x:v>596739</x:v>
+        <x:v>593815</x:v>
       </x:c>
       <x:c r="T434" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U434" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="435" spans="1:21">
       <x:c r="A435" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B435" s="0" t="s">
-        <x:v>222</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C435" s="3" t="s"/>
       <x:c r="D435" s="3" t="s"/>
       <x:c r="G435" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="I435" s="4" t="s">
-        <x:v>211</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="K435" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L435" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M435" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N435" s="3" t="n">
-        <x:v>12087</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O435" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P435" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="Q435" s="4" t="s">
-        <x:v>211</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="R435" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S435" s="0" t="n">
-        <x:v>591867</x:v>
+        <x:v>593824</x:v>
       </x:c>
       <x:c r="T435" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U435" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="436" spans="1:21">
       <x:c r="A436" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B436" s="14" t="s">
-        <x:v>685</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C436" s="15" t="s"/>
       <x:c r="D436" s="15" t="s"/>
       <x:c r="E436" s="14" t="s"/>
       <x:c r="F436" s="14" t="s"/>
       <x:c r="G436" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H436" s="14" t="s"/>
       <x:c r="I436" s="16" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="J436" s="14" t="s"/>
       <x:c r="K436" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L436" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M436" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N436" s="15" t="n">
-        <x:v>12523</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O436" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P436" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="Q436" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="R436" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="S436" s="14" t="n">
-        <x:v>591985</x:v>
+        <x:v>593827</x:v>
       </x:c>
       <x:c r="T436" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U436" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="437" spans="1:21">
       <x:c r="A437" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B437" s="0" t="s">
-        <x:v>67</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C437" s="3" t="s"/>
       <x:c r="D437" s="3" t="s"/>
       <x:c r="G437" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I437" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="K437" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L437" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M437" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N437" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O437" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P437" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="Q437" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="R437" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S437" s="0" t="n">
-        <x:v>633891</x:v>
+        <x:v>593830</x:v>
       </x:c>
       <x:c r="T437" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U437" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="438" spans="1:21">
       <x:c r="A438" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B438" s="14" t="s">
-        <x:v>150</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C438" s="15" t="s"/>
       <x:c r="D438" s="15" t="s"/>
       <x:c r="E438" s="14" t="s"/>
       <x:c r="F438" s="14" t="s"/>
       <x:c r="G438" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="H438" s="14" t="s"/>
       <x:c r="I438" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="J438" s="14" t="s"/>
       <x:c r="K438" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L438" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M438" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N438" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O438" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P438" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q438" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R438" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S438" s="14" t="n">
-        <x:v>633892</x:v>
+        <x:v>595509</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
-        <x:v>107</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>633897</x:v>
+        <x:v>595510</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>105</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="J440" s="14" t="s"/>
       <x:c r="K440" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
-        <x:v>44530</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
-        <x:v>58</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
-        <x:v>633900</x:v>
+        <x:v>595558</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
-        <x:v>283</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
-        <x:v>106</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="C441" s="3" t="s"/>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I441" s="4" t="s">
-        <x:v>25</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K441" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L441" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M441" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N441" s="3" t="n">
-        <x:v>44530</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O441" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P441" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q441" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="R441" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="S441" s="0" t="n">
-        <x:v>633903</x:v>
+        <x:v>595970</x:v>
       </x:c>
       <x:c r="T441" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U441" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="442" spans="1:21">
       <x:c r="A442" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B442" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C442" s="15" t="s"/>
       <x:c r="D442" s="15" t="s"/>
       <x:c r="E442" s="14" t="s"/>
       <x:c r="F442" s="14" t="s"/>
       <x:c r="G442" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H442" s="14" t="s"/>
       <x:c r="I442" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J442" s="14" t="s"/>
       <x:c r="K442" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L442" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M442" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N442" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O442" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P442" s="14" t="s">
-        <x:v>686</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q442" s="16" t="s">
-        <x:v>687</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R442" s="14" t="s">
-        <x:v>688</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S442" s="14" t="n">
-        <x:v>593748</x:v>
+        <x:v>595971</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C443" s="3" t="s"/>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="G443" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>689</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>649</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>593764</x:v>
+        <x:v>595978</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C444" s="15" t="s"/>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s"/>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H444" s="14" t="s"/>
       <x:c r="I444" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s"/>
       <x:c r="K444" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>690</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>252</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>593765</x:v>
+        <x:v>595979</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C445" s="3" t="s"/>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="G445" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>691</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>692</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>593774</x:v>
+        <x:v>595984</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C446" s="15" t="s"/>
       <x:c r="D446" s="15" t="s"/>
       <x:c r="E446" s="14" t="s"/>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H446" s="14" t="s"/>
       <x:c r="I446" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s"/>
       <x:c r="K446" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>693</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>593779</x:v>
+        <x:v>595994</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C447" s="3" t="s"/>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="G447" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>694</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>593807</x:v>
+        <x:v>595995</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C448" s="15" t="s"/>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s"/>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s"/>
       <x:c r="K448" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>270</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>271</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>593818</x:v>
+        <x:v>596006</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C449" s="3" t="s"/>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="G449" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>593821</x:v>
+        <x:v>596017</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>695</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C450" s="15" t="s"/>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s"/>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="J450" s="14" t="s"/>
       <x:c r="K450" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>14207</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>584</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>696</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>595452</x:v>
+        <x:v>593748</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C451" s="3" t="s"/>
       <x:c r="D451" s="3" t="s"/>
       <x:c r="G451" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>595514</x:v>
+        <x:v>593764</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C452" s="15" t="s"/>
       <x:c r="D452" s="15" t="s"/>
       <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s"/>
       <x:c r="K452" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>697</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>593767</x:v>
+        <x:v>593765</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>698</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C453" s="3" t="s"/>
       <x:c r="D453" s="3" t="s"/>
       <x:c r="G453" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>595900</x:v>
+        <x:v>593767</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>699</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C454" s="15" t="s"/>
       <x:c r="D454" s="15" t="s"/>
       <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>700</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>701</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s"/>
       <x:c r="K454" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>702</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>594081</x:v>
+        <x:v>593774</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C455" s="3" t="s"/>
       <x:c r="D455" s="3" t="s"/>
       <x:c r="G455" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>595106</x:v>
+        <x:v>593779</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>703</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C456" s="15" t="s"/>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>704</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>705</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s"/>
       <x:c r="K456" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>706</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>566</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>595208</x:v>
+        <x:v>593807</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>707</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C457" s="3" t="s"/>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>595588</x:v>
+        <x:v>593818</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C458" s="15" t="s"/>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s"/>
       <x:c r="K458" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>595644</x:v>
+        <x:v>593821</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>708</x:v>
-[...1 lines deleted...]
-      <x:c r="C459" s="3" t="s"/>
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="C459" s="3" t="n">
+        <x:v>42253</x:v>
+      </x:c>
       <x:c r="D459" s="3" t="s"/>
       <x:c r="G459" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J459" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>14207</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>365</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>595662</x:v>
+        <x:v>595452</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>593</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="C460" s="15" t="s"/>
       <x:c r="D460" s="15" t="s"/>
       <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s"/>
       <x:c r="K460" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>14261</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>274</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>595690</x:v>
+        <x:v>595514</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>282</x:v>
-[...1 lines deleted...]
-      <x:c r="C461" s="3" t="s"/>
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="C461" s="3" t="n">
+        <x:v>38991</x:v>
+      </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="G461" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J461" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>14403</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>593239</x:v>
+        <x:v>591929</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>577</x:v>
-[...1 lines deleted...]
-      <x:c r="C462" s="15" t="s"/>
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C462" s="15" t="n">
+        <x:v>38200</x:v>
+      </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s"/>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H462" s="14" t="s"/>
       <x:c r="I462" s="16" t="s">
-        <x:v>365</x:v>
-[...1 lines deleted...]
-      <x:c r="J462" s="14" t="s"/>
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="J462" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>13219</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>365</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>595634</x:v>
+        <x:v>597450</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C463" s="3" t="s"/>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="G463" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>595750</x:v>
+        <x:v>597473</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
-        <x:v>325</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C464" s="15" t="s"/>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s"/>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>214</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="J464" s="14" t="s"/>
       <x:c r="K464" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
-        <x:v>13057</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>592034</x:v>
+        <x:v>592891</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>709</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="C465" s="3" t="s"/>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="G465" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>203</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>14201</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>223</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>592189</x:v>
+        <x:v>595634</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>209</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>580</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C466" s="15" t="s"/>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s"/>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s"/>
       <x:c r="K466" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
-        <x:v>581</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>592963</x:v>
+        <x:v>595750</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>710</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C467" s="3" t="s"/>
       <x:c r="D467" s="3" t="s"/>
       <x:c r="G467" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>593076</x:v>
+        <x:v>595900</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>710</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C468" s="15" t="s"/>
       <x:c r="D468" s="15" t="s"/>
       <x:c r="E468" s="14" t="s"/>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s"/>
       <x:c r="K468" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
-        <x:v>14261</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>593077</x:v>
+        <x:v>594081</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
-        <x:v>38989</x:v>
+        <x:v>39015</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="G469" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
-        <x:v>14414</x:v>
+        <x:v>13057</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>636184</x:v>
+        <x:v>592034</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="C470" s="15" t="s"/>
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="C470" s="15" t="n">
+        <x:v>39789</x:v>
+      </x:c>
       <x:c r="D470" s="15" t="s"/>
       <x:c r="E470" s="14" t="s"/>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>320</x:v>
-[...1 lines deleted...]
-      <x:c r="J470" s="14" t="s"/>
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="J470" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K470" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14201</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>711</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>593836</x:v>
+        <x:v>592189</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C471" s="3" t="s"/>
       <x:c r="D471" s="3" t="s"/>
       <x:c r="G471" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>566</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>593850</x:v>
+        <x:v>592963</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C472" s="15" t="s"/>
       <x:c r="D472" s="15" t="s"/>
       <x:c r="E472" s="14" t="s"/>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H472" s="14" t="s"/>
       <x:c r="I472" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s"/>
       <x:c r="K472" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>712</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>593853</x:v>
+        <x:v>593076</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="C473" s="3" t="s"/>
       <x:c r="D473" s="3" t="s"/>
       <x:c r="G473" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>713</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>714</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>593856</x:v>
+        <x:v>593077</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
-        <x:v>200</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="C474" s="15" t="s"/>
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C474" s="15" t="n">
+        <x:v>38989</x:v>
+      </x:c>
       <x:c r="D474" s="15" t="s"/>
       <x:c r="E474" s="14" t="s"/>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>715</x:v>
-[...1 lines deleted...]
-      <x:c r="H474" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H474" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I474" s="16" t="s">
-        <x:v>65</x:v>
-[...1 lines deleted...]
-      <x:c r="J474" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J474" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K474" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14414</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>715</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>593857</x:v>
+        <x:v>636184</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C475" s="3" t="s"/>
       <x:c r="D475" s="3" t="s"/>
       <x:c r="G475" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>716</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>593871</x:v>
+        <x:v>595106</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s"/>
       <x:c r="K476" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>717</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>718</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>667</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>593874</x:v>
+        <x:v>595208</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>719</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>720</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>593877</x:v>
+        <x:v>595588</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s"/>
       <x:c r="K478" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>593879</x:v>
+        <x:v>595644</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s"/>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
-        <x:v>721</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>723</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>722</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>593884</x:v>
+        <x:v>595662</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H480" s="14" t="s"/>
       <x:c r="I480" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="J480" s="14" t="s"/>
       <x:c r="K480" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>724</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>725</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>726</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>593891</x:v>
+        <x:v>595690</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s"/>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
-        <x:v>728</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
-        <x:v>727</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
-        <x:v>728</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
-        <x:v>729</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>593896</x:v>
+        <x:v>593239</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
-        <x:v>200</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="C482" s="15" t="s"/>
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C482" s="15" t="n">
+        <x:v>38155</x:v>
+      </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
-        <x:v>730</x:v>
-[...1 lines deleted...]
-      <x:c r="H482" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H482" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I482" s="16" t="s">
-        <x:v>401</x:v>
-[...1 lines deleted...]
-      <x:c r="J482" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J482" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K482" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
-        <x:v>730</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>593906</x:v>
+        <x:v>633891</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="C483" s="3" t="s"/>
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C483" s="3" t="n">
+        <x:v>38356</x:v>
+      </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H483" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J483" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K483" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L483" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M483" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N483" s="3" t="n">
-        <x:v>14232</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O483" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P483" s="0" t="s">
-        <x:v>731</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
-        <x:v>732</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
-        <x:v>593907</x:v>
+        <x:v>633892</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
-        <x:v>200</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>239</x:v>
-[...1 lines deleted...]
-      <x:c r="C484" s="15" t="s"/>
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="C484" s="15" t="n">
+        <x:v>38356</x:v>
+      </x:c>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>733</x:v>
-[...1 lines deleted...]
-      <x:c r="H484" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H484" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I484" s="16" t="s">
-        <x:v>734</x:v>
-[...1 lines deleted...]
-      <x:c r="J484" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J484" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K484" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>14232</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>83</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>733</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>734</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>593914</x:v>
+        <x:v>633897</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>499</x:v>
-[...1 lines deleted...]
-      <x:c r="C485" s="3" t="s"/>
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C485" s="3" t="n">
+        <x:v>38356</x:v>
+      </x:c>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H485" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J485" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>595964</x:v>
+        <x:v>633900</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
-        <x:v>200</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>377</x:v>
-[...1 lines deleted...]
-      <x:c r="C486" s="15" t="s"/>
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C486" s="15" t="n">
+        <x:v>38356</x:v>
+      </x:c>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>319</x:v>
-[...1 lines deleted...]
-      <x:c r="H486" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H486" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I486" s="16" t="s">
-        <x:v>320</x:v>
-[...1 lines deleted...]
-      <x:c r="J486" s="14" t="s"/>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J486" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K486" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>44530</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>595985</x:v>
+        <x:v>633903</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C487" s="3" t="s"/>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="Q487" s="4" t="s">
-        <x:v>231</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R487" s="0" t="s">
-        <x:v>232</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>595986</x:v>
+        <x:v>593836</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s"/>
       <x:c r="K488" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>596000</x:v>
+        <x:v>593850</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
-        <x:v>317</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M489" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N489" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O489" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P489" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="Q489" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="R489" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S489" s="0" t="n">
-        <x:v>596001</x:v>
+        <x:v>593853</x:v>
       </x:c>
       <x:c r="T489" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U489" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="490" spans="1:21">
       <x:c r="A490" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B490" s="14" t="s">
-        <x:v>317</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C490" s="15" t="s"/>
       <x:c r="D490" s="15" t="s"/>
       <x:c r="E490" s="14" t="s"/>
       <x:c r="F490" s="14" t="s"/>
       <x:c r="G490" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H490" s="14" t="s"/>
       <x:c r="I490" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="J490" s="14" t="s"/>
       <x:c r="K490" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L490" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M490" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N490" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O490" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P490" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="Q490" s="16" t="s">
-        <x:v>234</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="R490" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S490" s="14" t="n">
-        <x:v>596012</x:v>
+        <x:v>593856</x:v>
       </x:c>
       <x:c r="T490" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U490" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="491" spans="1:21">
       <x:c r="A491" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B491" s="0" t="s">
-        <x:v>315</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C491" s="3" t="s"/>
       <x:c r="D491" s="3" t="s"/>
       <x:c r="G491" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="I491" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K491" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L491" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M491" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N491" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O491" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P491" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="Q491" s="4" t="s">
-        <x:v>270</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R491" s="0" t="s">
-        <x:v>271</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S491" s="0" t="n">
-        <x:v>596019</x:v>
+        <x:v>593857</x:v>
       </x:c>
       <x:c r="T491" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U491" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="492" spans="1:21">
       <x:c r="A492" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B492" s="14" t="s">
-        <x:v>315</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C492" s="15" t="s"/>
       <x:c r="D492" s="15" t="s"/>
       <x:c r="E492" s="14" t="s"/>
       <x:c r="F492" s="14" t="s"/>
       <x:c r="G492" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="H492" s="14" t="s"/>
       <x:c r="I492" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="J492" s="14" t="s"/>
       <x:c r="K492" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L492" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M492" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N492" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>14232</x:v>
       </x:c>
       <x:c r="O492" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="P492" s="14" t="s">
-        <x:v>319</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="Q492" s="16" t="s">
-        <x:v>320</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="R492" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="S492" s="14" t="n">
-        <x:v>596023</x:v>
+        <x:v>593871</x:v>
       </x:c>
       <x:c r="T492" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U492" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="493" spans="1:21">
       <x:c r="A493" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B493" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C493" s="3" t="s"/>
       <x:c r="D493" s="3" t="s"/>
       <x:c r="G493" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="I493" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="K493" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L493" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M493" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N493" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O493" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P493" s="0" t="s">
-        <x:v>735</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
-        <x:v>736</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
-        <x:v>737</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
-        <x:v>593837</x:v>
+        <x:v>593874</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s"/>
       <x:c r="K494" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>738</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
-        <x:v>627</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
-        <x:v>629</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
-        <x:v>593854</x:v>
+        <x:v>593877</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
-        <x:v>740</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>739</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
-        <x:v>740</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>741</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
-        <x:v>593863</x:v>
+        <x:v>593879</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C496" s="15" t="s"/>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s"/>
       <x:c r="F496" s="14" t="s"/>
       <x:c r="G496" s="14" t="s">
-        <x:v>742</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="H496" s="14" t="s"/>
       <x:c r="I496" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="J496" s="14" t="s"/>
       <x:c r="K496" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L496" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M496" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N496" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O496" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P496" s="14" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="Q496" s="16" t="s">
-        <x:v>401</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="R496" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="S496" s="14" t="n">
-        <x:v>593880</x:v>
+        <x:v>593884</x:v>
       </x:c>
       <x:c r="T496" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U496" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="497" spans="1:21">
       <x:c r="A497" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B497" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C497" s="3" t="s"/>
       <x:c r="D497" s="3" t="s"/>
       <x:c r="G497" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="I497" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="K497" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L497" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M497" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N497" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O497" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P497" s="0" t="s">
         <x:v>744</x:v>
       </x:c>
       <x:c r="Q497" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="R497" s="0" t="s">
         <x:v>746</x:v>
       </x:c>
       <x:c r="S497" s="0" t="n">
-        <x:v>593892</x:v>
+        <x:v>593891</x:v>
       </x:c>
       <x:c r="T497" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U497" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="498" spans="1:21">
       <x:c r="A498" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B498" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C498" s="15" t="s"/>
       <x:c r="D498" s="15" t="s"/>
       <x:c r="E498" s="14" t="s"/>
       <x:c r="F498" s="14" t="s"/>
       <x:c r="G498" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="H498" s="14" t="s"/>
       <x:c r="I498" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="J498" s="14" t="s"/>
       <x:c r="K498" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L498" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M498" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N498" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O498" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P498" s="14" t="s">
         <x:v>747</x:v>
       </x:c>
       <x:c r="Q498" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="R498" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="S498" s="14" t="n">
-        <x:v>593905</x:v>
+        <x:v>593896</x:v>
       </x:c>
       <x:c r="T498" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U498" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="499" spans="1:21">
       <x:c r="A499" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B499" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C499" s="3" t="s"/>
       <x:c r="D499" s="3" t="s"/>
       <x:c r="G499" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="I499" s="4" t="s">
-        <x:v>750</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="K499" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L499" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M499" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N499" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O499" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P499" s="0" t="s">
-        <x:v>749</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="Q499" s="4" t="s">
-        <x:v>750</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="R499" s="0" t="s">
-        <x:v>751</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S499" s="0" t="n">
-        <x:v>593910</x:v>
+        <x:v>593906</x:v>
       </x:c>
       <x:c r="T499" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U499" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="500" spans="1:21">
       <x:c r="A500" s="13" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B500" s="14" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C500" s="15" t="s"/>
       <x:c r="D500" s="15" t="s"/>
       <x:c r="E500" s="14" t="s"/>
       <x:c r="F500" s="14" t="s"/>
       <x:c r="G500" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="H500" s="14" t="s"/>
       <x:c r="I500" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="J500" s="14" t="s"/>
       <x:c r="K500" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L500" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M500" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N500" s="15" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O500" s="14" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P500" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="Q500" s="16" t="s">
-        <x:v>297</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="R500" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S500" s="14" t="n">
-        <x:v>593917</x:v>
+        <x:v>593907</x:v>
       </x:c>
       <x:c r="T500" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U500" s="16" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="501" spans="1:21">
       <x:c r="A501" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="B501" s="0" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C501" s="3" t="s"/>
       <x:c r="D501" s="3" t="s"/>
       <x:c r="G501" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="I501" s="4" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="K501" s="0" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="L501" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M501" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N501" s="3" t="n">
         <x:v>14232</x:v>
       </x:c>
       <x:c r="O501" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="P501" s="0" t="s">
-        <x:v>752</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="Q501" s="4" t="s">
-        <x:v>753</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="R501" s="0" t="s">
-        <x:v>754</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="S501" s="0" t="n">
-        <x:v>593918</x:v>
+        <x:v>593914</x:v>
       </x:c>
       <x:c r="T501" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="U501" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="502" spans="1:21">
       <x:c r="A502" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B502" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C502" s="15" t="n">
         <x:v>38155</x:v>
       </x:c>
       <x:c r="D502" s="15" t="s"/>
       <x:c r="E502" s="14" t="s"/>
       <x:c r="F502" s="14" t="s"/>
       <x:c r="G502" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H502" s="14" t="s">
@@ -29619,51 +29616,51 @@
       <x:c r="J504" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K504" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L504" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M504" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N504" s="15" t="n">
         <x:v>14201</x:v>
       </x:c>
       <x:c r="O504" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="P504" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q504" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R504" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S504" s="14" t="n">
         <x:v>633476</x:v>
       </x:c>
       <x:c r="T504" s="16" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="U504" s="16" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="505" spans="1:21">
       <x:c r="A505" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B505" s="0" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="C505" s="3" t="s"/>
       <x:c r="D505" s="3" t="s"/>
       <x:c r="G505" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="I505" s="4" t="s">
         <x:v>760</x:v>
@@ -30000,51 +29997,51 @@
       <x:c r="J511" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K511" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L511" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M511" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N511" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O511" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P511" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q511" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R511" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S511" s="0" t="n">
         <x:v>624925</x:v>
       </x:c>
       <x:c r="T511" s="4" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="U511" s="4" t="s">
         <x:v>769</x:v>
       </x:c>
     </x:row>
     <x:row r="512" spans="1:21">
       <x:c r="A512" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B512" s="14" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="C512" s="15" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D512" s="15" t="s"/>
       <x:c r="E512" s="14" t="s"/>
       <x:c r="F512" s="14" t="s"/>
       <x:c r="G512" s="14" t="s">
@@ -30057,51 +30054,51 @@
       <x:c r="J512" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K512" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L512" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M512" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N512" s="15" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O512" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P512" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q512" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R512" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S512" s="14" t="n">
         <x:v>629254</x:v>
       </x:c>
       <x:c r="T512" s="16" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="U512" s="16" t="s">
         <x:v>771</x:v>
       </x:c>
     </x:row>
     <x:row r="513" spans="1:21">
       <x:c r="A513" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B513" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C513" s="3" t="n">
         <x:v>38177</x:v>
       </x:c>
       <x:c r="D513" s="3" t="s"/>
       <x:c r="G513" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
@@ -30111,51 +30108,51 @@
       <x:c r="J513" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K513" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L513" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M513" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N513" s="3" t="n">
         <x:v>13027</x:v>
       </x:c>
       <x:c r="O513" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="P513" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q513" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R513" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S513" s="0" t="n">
         <x:v>629818</x:v>
       </x:c>
       <x:c r="T513" s="4" t="s">
         <x:v>772</x:v>
       </x:c>
       <x:c r="U513" s="4" t="s">
         <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="514" spans="1:21">
       <x:c r="A514" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B514" s="14" t="s">
         <x:v>774</x:v>
       </x:c>
       <x:c r="C514" s="15" t="n">
         <x:v>39059</x:v>
       </x:c>
       <x:c r="D514" s="15" t="s"/>
       <x:c r="E514" s="14" t="s"/>
       <x:c r="F514" s="14" t="s"/>
       <x:c r="G514" s="14" t="s">
@@ -30168,51 +30165,51 @@
       <x:c r="J514" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K514" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L514" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="M514" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N514" s="15" t="n">
         <x:v>13072</x:v>
       </x:c>
       <x:c r="O514" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="P514" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q514" s="16" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R514" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="S514" s="14" t="n">
         <x:v>635176</x:v>
       </x:c>
       <x:c r="T514" s="16" t="s">
         <x:v>775</x:v>
       </x:c>
       <x:c r="U514" s="16" t="s">
         <x:v>776</x:v>
       </x:c>
     </x:row>
     <x:row r="515" spans="1:21">
       <x:c r="A515" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B515" s="0" t="s">
         <x:v>777</x:v>
       </x:c>
       <x:c r="C515" s="3" t="s"/>
       <x:c r="D515" s="3" t="s"/>
       <x:c r="G515" s="0" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="I515" s="4" t="s">
         <x:v>760</x:v>