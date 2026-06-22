--- v2 (2026-05-06)
+++ v3 (2026-06-22)
@@ -179,165 +179,165 @@
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Formulation mélange</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation en apprentissage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'industrie : industrie navale et maritime (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA Régional CFAI Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFAI PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travaux portuaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Université de Toulon - IUT La Garde</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation parcours produits de santé et cosmétiques</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 5e</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation en apprentissage</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Initiation à la teinture végétale</x:t>
   </x:si>
   <x:si>
     <x:t>Couleur Garance</x:t>
   </x:si>
   <x:si>
     <x:t>84360</x:t>
   </x:si>
   <x:si>
     <x:t>Teinture textile</x:t>
   </x:si>
   <x:si>
     <x:t>LAURIS</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention industries pharmaceutiques, cosmétologiques et de santé : gestion, production et valorisation</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>13284</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
   </x:si>
   <x:si>
+    <x:t>13397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>13385</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 05</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...8 lines deleted...]
-    <x:t>MARSEILLE CEDEX 20</x:t>
+    <x:t>Découverte des couleurs végétales</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>11/29/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>11/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Indigo, gestion des nuances et des finitions sur grands formats</x:t>
   </x:si>
   <x:si>
     <x:t>11/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -941,164 +941,165 @@
       </x:c>
       <x:c r="O2" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P2" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="Q2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="R2" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="S2" s="14" t="n">
         <x:v>576114</x:v>
       </x:c>
       <x:c r="T2" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C3" s="3" t="n">
-        <x:v>40500</x:v>
+        <x:v>29798</x:v>
       </x:c>
       <x:c r="D3" s="3" t="s"/>
+      <x:c r="E3" s="0" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="G3" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J3" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
-        <x:v>11511</x:v>
+        <x:v>22048</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>576284</x:v>
+        <x:v>550287</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
-        <x:v>35</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
-        <x:v>38</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
-        <x:v>29798</x:v>
+        <x:v>40500</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
-      <x:c r="E4" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K4" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
-        <x:v>22048</x:v>
+        <x:v>11511</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>550287</x:v>
+        <x:v>576284</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
-        <x:v>49</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>29</x:v>
@@ -1204,51 +1205,51 @@
       <x:c r="K7" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>11511</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>592536</x:v>
+        <x:v>592535</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>40500</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="H8" s="14" t="s"/>
@@ -1261,156 +1262,156 @@
       <x:c r="K8" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>11511</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>592535</x:v>
+        <x:v>592536</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>21606</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>611723</x:v>
+        <x:v>626359</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C10" s="15" t="s"/>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s"/>
       <x:c r="I10" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s"/>
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>21606</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>626359</x:v>
+        <x:v>611723</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="C11" s="3" t="s"/>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>