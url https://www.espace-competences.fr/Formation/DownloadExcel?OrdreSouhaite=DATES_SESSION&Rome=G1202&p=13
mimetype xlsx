--- v2 (2026-06-19)
+++ v3 (2026-06-19)
@@ -1517,77 +1517,77 @@
   <x:si>
     <x:t>LP les Chênes</x:t>
   </x:si>
   <x:si>
     <x:t>84200</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel et Technologique Les Chênes</x:t>
   </x:si>
   <x:si>
     <x:t>LP G Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>LP la Viste</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Professionnel et Technologique LES CHENES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention création littéraire</x:t>
+  </x:si>
+  <x:si>
     <x:t>Les Francas - Union régionale PACA</x:t>
   </x:si>
   <x:si>
     <x:t>licence pro mention protection et valorisation du patrimoine historique et culturel</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Émile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>13181</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée E Zola</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Professionnel et Technologique LES CHENES</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LPO M Gasquet</x:t>
   </x:si>
   <x:si>
-    <x:t>master mention création littéraire</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>LPA les Magnanarelles</x:t>
   </x:si>
   <x:si>
     <x:t>83460</x:t>
   </x:si>
   <x:si>
     <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>LA L Giraud</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2027 00:00:00</x:t>
@@ -1601,54 +1601,54 @@
   <x:si>
     <x:t>10/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Heures Libres de la Jeunesse - Institut Méditerranéen du Sport, de l'Animation et du Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>HLJ - IMSAT</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
   </x:si>
   <x:si>
+    <x:t>10/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Public en emploi , Salarié</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>10/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>TP - Animateur Loisir Tourisme</x:t>
   </x:si>
   <x:si>
     <x:t>Groupement d’Intérêt Public pour la Formation et l’Insertion Professionnelles de l'Académie de Nice - CFA Régional de l'Académie de Nice</x:t>
   </x:si>
@@ -6822,170 +6822,169 @@
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>573067</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
-        <x:v>23</x:v>
-[...1 lines deleted...]
-      <x:c r="F80" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F80" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="G80" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>573068</x:v>
+        <x:v>583565</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>239</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
-        <x:v>138</x:v>
-[...2 lines deleted...]
-        <x:v>139</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>237</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>583565</x:v>
+        <x:v>573068</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="G82" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>193</x:v>
       </x:c>
@@ -8466,151 +8465,151 @@
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S106" s="14" t="n">
         <x:v>588378</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C107" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>590134</x:v>
+        <x:v>581995</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
-        <x:v>47</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>581995</x:v>
+        <x:v>590134</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H109" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
@@ -13715,1408 +13714,1408 @@
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>596622</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
-      <x:c r="E198" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>464</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>465</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>460</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>462</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>611638</x:v>
+        <x:v>596623</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>39927</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
+      <x:c r="E199" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>300</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>592249</x:v>
+        <x:v>611638</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>65</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>599626</x:v>
+        <x:v>592249</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>38662</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G201" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H201" s="0" t="s">
+        <x:v>39</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>42623</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>626764</x:v>
+        <x:v>599626</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>38351</x:v>
+        <x:v>38662</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>50</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>12510</x:v>
+        <x:v>42623</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>605567</x:v>
+        <x:v>626764</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>35972</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
+      <x:c r="E203" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G203" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>469</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>470</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>595435</x:v>
+        <x:v>605567</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>35972</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>471</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>596615</x:v>
+        <x:v>595435</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>36788</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>44054</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>475</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>360</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>596617</x:v>
+        <x:v>596615</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>594088</x:v>
+        <x:v>596617</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>481</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>594100</x:v>
+        <x:v>594088</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>300</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>592340</x:v>
+        <x:v>594100</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>38351</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
-      <x:c r="E209" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G209" s="0" t="s">
-        <x:v>57</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>12510</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>605839</x:v>
+        <x:v>592340</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
-        <x:v>364</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
-        <x:v>36788</x:v>
+        <x:v>38351</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
-      <x:c r="E210" s="14" t="s"/>
+      <x:c r="E210" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>365</x:v>
-[...1 lines deleted...]
-      <x:c r="H210" s="14" t="s"/>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H210" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I210" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>44054</x:v>
+        <x:v>12510</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>596623</x:v>
+        <x:v>605839</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>35512</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
+      <x:c r="E211" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H211" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
-        <x:v>367</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>297</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>592345</x:v>
+        <x:v>603392</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
-        <x:v>364</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
-        <x:v>40443</x:v>
+        <x:v>35512</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
-      <x:c r="E212" s="14" t="s"/>
+      <x:c r="E212" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>386</x:v>
-[...1 lines deleted...]
-      <x:c r="H212" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K212" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>13096</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>89</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>387</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>592541</x:v>
+        <x:v>603393</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>40443</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>13096</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>89</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>592542</x:v>
+        <x:v>592343</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>364</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>36788</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
-      <x:c r="E214" s="14" t="s"/>
+      <x:c r="E214" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>484</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44054</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>485</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>594095</x:v>
+        <x:v>611639</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
-        <x:v>363</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
-        <x:v>35512</x:v>
+        <x:v>39264</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
-      <x:c r="E215" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G215" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>45004</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>603392</x:v>
+        <x:v>592074</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>35512</x:v>
+        <x:v>39463</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
-      <x:c r="E216" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>14261</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>603393</x:v>
+        <x:v>592129</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>36788</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
-      <x:c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G217" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>464</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>44054</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>460</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>462</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>611639</x:v>
+        <x:v>592345</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>39926</x:v>
+        <x:v>40443</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>488</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>15436</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>475</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>592343</x:v>
+        <x:v>592541</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>40443</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>13096</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>594097</x:v>
+        <x:v>592542</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>363</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>39264</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>45004</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>592074</x:v>
+        <x:v>594095</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>490</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
-        <x:v>39463</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
-        <x:v>14261</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>387</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>592129</x:v>
+        <x:v>594097</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
       <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -15592,159 +15591,159 @@
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>597736</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
-        <x:v>39926</x:v>
+        <x:v>39927</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="E231" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G231" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
-        <x:v>15436</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
-        <x:v>601424</x:v>
+        <x:v>601425</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C232" s="15" t="n">
-        <x:v>39927</x:v>
+        <x:v>39926</x:v>
       </x:c>
       <x:c r="D232" s="15" t="s"/>
       <x:c r="E232" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F232" s="14" t="s"/>
       <x:c r="G232" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="H232" s="14" t="s"/>
       <x:c r="I232" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="K232" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>15436</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
-        <x:v>601425</x:v>
+        <x:v>601424</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C233" s="3" t="n">
         <x:v>39927</x:v>
       </x:c>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="E233" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G233" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H233" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
@@ -16058,164 +16057,165 @@
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>607897</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
+      <x:c r="E239" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G239" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H239" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>630634</x:v>
+        <x:v>611566</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C240" s="15" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D240" s="15" t="s"/>
-      <x:c r="E240" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="I240" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="J240" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="K240" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>611566</x:v>
+        <x:v>630634</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C241" s="3" t="n">
         <x:v>39926</x:v>
       </x:c>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H241" s="0" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="J241" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
@@ -16463,51 +16463,51 @@
       <x:c r="M245" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>603466</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
         <x:v>38662</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I246" s="16" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">